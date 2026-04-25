--- v0 (2026-04-25)
+++ v1 (2026-04-25)
@@ -1232,51 +1232,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>