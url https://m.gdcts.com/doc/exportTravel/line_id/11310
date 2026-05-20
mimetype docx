--- v1 (2026-04-25)
+++ v2 (2026-05-20)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【增城+惠州联游3天】入住增城碧桂园酒店+盐洲岛豪华欧汇大酒店丨食足6餐丨连叹两晚海鲜自助晚餐行程单</w:t>
+        <w:t xml:space="preserve">【增城+惠州联游3天】入住增城金叶子温泉酒店主楼+盐洲岛豪华欧汇大酒店丨逛正果老街丨打卡绝美黑排角&amp;小众彩石滩行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -398,57 +398,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *入住1晚（挂牌五星）增城碧桂园酒店高级房+盐洲岛豪华欧汇大酒店
+                *入住1晚（挂牌五星）增城金叶子温泉酒店主楼*含无次公区温泉+盐洲岛豪华欧汇大酒店
                 <w:br/>
                 *逛素有“千年古镇人间正果”-正果老街、领略古镇市井味
                 <w:br/>
                 *一次打卡绝美黑排角&amp;小众彩石滩、漫步“小卡帕莱”金町湾
                 <w:br/>
-                *食足6餐：海鲜自助晚餐*2+自助早餐*2+1正果云吞+1宵夜
+                *食足5餐：海鲜自助晚餐*1+早餐*2+2宵夜
                 <w:br/>
                 盐洲岛豪华欧汇大酒店赠送（2选1）
                 <w:br/>
                 *娱乐升级一：8人以上同时报名，赠送1台麻将（每团2个名额）
                 <w:br/>
                 *娱乐升级二：15人以上同时报名，赠送1间KTV（每团1个名额）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -571,139 +571,97 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发—正果老街—增城碧桂园酒店—自助晚餐
-[...49 lines deleted...]
-                时间：2026 年 5月1 日-5月4日（20：00-20：15）
+                出发—莲塘村—正果老街—午餐自理—入住增城金叶子温泉酒店（主楼）—晚餐自理
+                <w:br/>
+                早上指定时间/地点集中出发，乘车前往增城（车程约1.5小时）。前往【莲塘村—增城至美绿道】，绿道将莲塘春色、增江画廊等核心景区逐一串联，把河岸风光、山林美景以及农家特色一并收入眼底。尤其是穿行于百年荔枝园、竹林以及乌榄树中，满眼皆绿，犹如置身天然的大氧吧中，呼吸着无尽的负离子，不知不觉之中竟然有一丝的“醉意”。后前往【正果老街】（游览约1小时）老街紧靠增江，曾作为水运的重要节点，清末明初，商铺林业、货如轮转，尽管后来水运衰落，但幸运的是正果老街众多历史建筑和原始韵味得以保存，充分体现着岭南建筑与山水相依的特点。正果老街广场、滨江1.5公里花海、圆角楼、旧邮政所等一批新的打卡点，既是当地居民的安乐家园，也是外来游客的乡愁栖息地。
+                <w:br/>
+                随后前往增城金叶子温泉酒店（主楼）入住后自由活动/浸泡温泉。晚餐自理。
+                <w:br/>
+                酒店介绍：坐落于广州增城区派潭镇，整个酒店处于半山腰处，四周峰高谷深，云雾缭绕，树木葱茏，溪水长流，被誉为广州的“市 ”外桃源。 拥有广东省内海拔最高的温泉，温泉池区拥有 36 个大小不同的温泉泡池，高山温泉水源来自深藏的地热温泉，水温高达40℃ ，色泽透明，是极软的弱碱性温泉，温泉中富含偏硅酸、纳、氟、硫磺、锌、铜、钙、镁等对人体健康有益的微量元素，是保健、治疗、美容型温泉矿泉水的最佳泉水。独特巴厘岛风格 ,并拥有着天然的温泉资源和水疗设施，远眺群峰连绵，近观万亩田园，楼宇之间绿树花草簇拥，溪水长流，美得令人窒息。
+                <w:br/>
+                约19：00—21：00赠送宵夜：助睡眠香甜牛奶一杯。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：正果云吞     晚餐：自助晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">增城碧桂园酒店</w:t>
+              <w:t xml:space="preserve">入住增城金叶子温泉酒店（主楼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -747,51 +705,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：海鲜自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">欧汇酒店</w:t>
+              <w:t xml:space="preserve">欧汇大酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -908,72 +866,70 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团排期：5月1/2/3日
-[...3 lines deleted...]
-                1.2-1.4米以下（不占床）：599元/人
+                出团排期：6月5/12/18/26日
+                <w:br/>
+                1.2米以上成人：499元/人（占床、门票、餐费、车位费、无限次温泉）
                 <w:br/>
                 1.2米以下：299元/人（只含车位）
                 <w:br/>
-                酒店无三人房/加床，单人补房差500元/人
+                酒店无三人房/加床，单人补房差400元/人
                 <w:br/>
                 报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1.交通：按实际参团人数安排空调旅游巴士，每人1正座;
                 <w:br/>
-                2.住宿：增城碧桂园酒店+盐洲岛欧汇大酒店双床/大床不指定安排;
+                2.住宿：增城金叶子温泉酒店主楼+盐洲岛欧汇大酒店双床/大床不指定安排;
                 <w:br/>
                 3.门票：行程所含景点首道大门票（园内园景点门票自理）注：行程中的门票已按旅行社优惠打包价格，无儿童、长者免票/半价优惠，请知悉！;
                 <w:br/>
-                4.用餐：含2自助晚餐2自助早餐1正果云吞1宵夜（不用不退；行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
+                4.用餐：含1自助晚餐2早餐2宵夜（不用不退；行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
                 <w:br/>
                 5.导游：跟车导游贴心服务。
                 <w:br/>
                 6.购物：无；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1232,51 +1188,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>