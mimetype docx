--- v2 (2026-05-20)
+++ v3 (2026-06-10)
@@ -1188,51 +1188,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>