--- v0 (2025-10-20)
+++ v1 (2026-04-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【温泉直通车】熹乐谷纯玩2天行程单</w:t>
+        <w:t xml:space="preserve">【温泉直通车】佛冈熹乐谷纯玩2天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251011SP19994779</w:t>
+              <w:t xml:space="preserve">TX-20251030SP19994779</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -255,93 +255,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汽车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汽车</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -398,57 +398,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、打卡星球无动力乐园  影视厅观影
+                1、打卡星球无动力乐园  影视厅观影
                 <w:br/>
                 2、品尝酒店丰富自助早餐
                 <w:br/>
                 3、入住网红熹乐谷温泉度假酒店，无限次浸泡凤凰温泉；
                 <w:br/>
                 4、打卡ins风景点-什么！？艺术空间；
+                <w:br/>
+                11月1号-2026年2月不夜山谷自助晚餐限时赠送：
+                <w:br/>
+                金银蒜小青龙；木瓜燕窝;一人一份凭券领取
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,51 +569,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第1天：广州--午餐（自理）- -佛冈熹乐谷-晚餐自理（客人自选套餐）
+                广州--午餐（自理）- -佛冈熹乐谷-晚餐（客人自选套餐）
                 <w:br/>
                 于指定地方集中，乘坐空调旅游车前往素有温泉之乡、溶洞之乡、广东最美丽乡村之称的历史文化名城—佛冈（车程约1.5小时）
                 <w:br/>
                 11:30抵达后午餐（费用自理）
                 <w:br/>
                 13：00工作人员按客人报名入住的酒店，依次送达，客人自行办理入住手续（每间房交300元-500元/间不等押金），入住时间约14:00后。旅行社会根据情况与聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲等佛冈温泉酒店拼车出发，也会根据交通情况调整抵达聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲各酒店的先后顺序。
                 <w:br/>
                 【熹乐谷温泉度假酒店】熹乐谷温泉度假区，拥有凤凰温泉、熹村民俗文化村、商务会议场地、婚庆广场、儿童乐园、迷你高尔夫、七彩花田、青青农场、豌豆迷宫、萌宠乐园、熹谷健康养生馆、特色拓展基地等度假配套，全方位满足各种度假所需。度假区由多位全球设计大师历时多年联手设计，传承全球顶尖温泉度假酒店的尊贵血脉，融合中国大唐和东南亚建筑形态，打造独特的唐风泰韵建筑风格。
                 <w:br/>
                 凤凰温泉，占地面积2.5万㎡，依泉脉而打造的温泉养生公园。遵循凤凰呈祥型独特规划了9大特色温泉区，错落有致地分布在别具特色的半山坡地区内，分为景观温泉区、花型屋温泉区、星座温泉区、星空温泉区、半坡温泉区、动感水疗区、水上乐园区、私密温泉区及贵宾SPA汤屋区，各类温泉汤池多达65个，为您提供多种多样的温泉养生疗养体验。
                 <w:br/>
                 18:00自理晚餐，餐后自由活动；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -989,50 +993,95 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">注：逢周一不夜山谷关闭，升级至西餐厅晚餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1072,51 +1121,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>