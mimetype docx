--- v1 (2026-04-05)
+++ v2 (2026-05-28)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251030SP19994779</w:t>
+              <w:t xml:space="preserve">TX-20260526SP10318260XLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,59 +343,62 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...7 lines deleted...]
-                请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                上车点：9：30 越秀公园C
+                <w:br/>
+                9：50杨箕E1
+                <w:br/>
+                下车点：越秀公园
+                <w:br/>
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                （若遇上交通管制，暂定上车点去程：纪念堂C 杨箕E1   回程：纪念堂C ，实际以导游通知为准）
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -405,54 +408,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、打卡星球无动力乐园  影视厅观影
                 <w:br/>
                 2、品尝酒店丰富自助早餐
                 <w:br/>
                 3、入住网红熹乐谷温泉度假酒店，无限次浸泡凤凰温泉；
                 <w:br/>
                 4、打卡ins风景点-什么！？艺术空间；
-                <w:br/>
-[...2 lines deleted...]
-                金银蒜小青龙；木瓜燕窝;一人一份凭券领取
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,137 +574,151 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州--午餐（自理）- -佛冈熹乐谷-晚餐（客人自选套餐）
                 <w:br/>
                 于指定地方集中，乘坐空调旅游车前往素有温泉之乡、溶洞之乡、广东最美丽乡村之称的历史文化名城—佛冈（车程约1.5小时）
                 <w:br/>
                 11:30抵达后午餐（费用自理）
                 <w:br/>
-                13：00工作人员按客人报名入住的酒店，依次送达，客人自行办理入住手续（每间房交300元-500元/间不等押金），入住时间约14:00后。旅行社会根据情况与聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲等佛冈温泉酒店拼车出发，也会根据交通情况调整抵达聚龙湾/金龟泉/碧桂园/森波拉/鹤鸣洲各酒店的先后顺序。
+                13：00工作人员按客人报名入住的酒店，依次送达，客人自行办理入住手续（每间房交300元-500元/间不等押金），入住时间约14:00后。旅行社会根据情况与药王谷/碧桂园/森波拉等佛冈温泉酒店拼车出发，也会根据交通情况调整抵达药王谷/碧桂园/森波拉/各酒店的先后顺序。
                 <w:br/>
                 【熹乐谷温泉度假酒店】熹乐谷温泉度假区，拥有凤凰温泉、熹村民俗文化村、商务会议场地、婚庆广场、儿童乐园、迷你高尔夫、七彩花田、青青农场、豌豆迷宫、萌宠乐园、熹谷健康养生馆、特色拓展基地等度假配套，全方位满足各种度假所需。度假区由多位全球设计大师历时多年联手设计，传承全球顶尖温泉度假酒店的尊贵血脉，融合中国大唐和东南亚建筑形态，打造独特的唐风泰韵建筑风格。
                 <w:br/>
-                凤凰温泉，占地面积2.5万㎡，依泉脉而打造的温泉养生公园。遵循凤凰呈祥型独特规划了9大特色温泉区，错落有致地分布在别具特色的半山坡地区内，分为景观温泉区、花型屋温泉区、星座温泉区、星空温泉区、半坡温泉区、动感水疗区、水上乐园区、私密温泉区及贵宾SPA汤屋区，各类温泉汤池多达65个，为您提供多种多样的温泉养生疗养体验。
-[...1 lines deleted...]
-                18:00自理晚餐，餐后自由活动；
+                凤凰温泉
+                <w:br/>
+                占地面积2.5万㎡，依泉脉而打造的温泉养生公园。遵循凤凰呈祥型独特规划了9大特色温泉区，错落有致地分布在别具特色的半山坡地区内，分为景观温泉区、花型屋温泉区、星座温泉区、星空温泉区、半坡温泉区、动感水疗区、水上乐园区、私密温泉区及贵宾SPA汤屋区，各类温泉汤池多达65个，为您提供多种多样的温泉养生疗养体验。
+                <w:br/>
+                18:00晚餐，餐后自由活动；
+                <w:br/>
+                <w:br/>
+                注：逢周一不夜山谷关闭，升级至西餐厅晚餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：不夜山谷自助晚餐【注：逢周一不夜山谷关闭，升级至西餐厅晚餐】   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">熹乐谷</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐-自由活动-午餐（自理）-返程
-[...1 lines deleted...]
-                08：30在酒店睡到自然醒，自助早餐后继续自由活动。11：30酒店退房，自寻当地美味佳肴，午餐自理。13：30  在酒店门口集中（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）后乘车返回广州温馨的家，结束旅程！！！
+                早餐-自由活动-午餐（自理）-返程（参加3天团的游客第二天全天自由活动）
+                <w:br/>
+                08：30在酒店睡到自然醒，自助早餐后继续自由活动。
+                <w:br/>
+                11：30酒店退房，自寻当地美味佳肴，午餐自理。
+                <w:br/>
+                13：30  在酒店门口集中（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）后乘车返回广州温馨的家，结束旅程！！！
+                <w:br/>
+                <w:br/>
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -777,51 +790,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：按实际参团人数安排空调旅游巴士；
                 <w:br/>
                 2、景点：凭房卡无限次温泉；
                 <w:br/>
                 3、用餐：根据客人所选套餐（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)；
                 <w:br/>
                 4、住宿：熹乐谷悦泉苑或主楼高级山景/园景双人房（随机安排不可指定，单人必须补房差）
                 <w:br/>
-                5、导游：导游服务或工作人员；
+                5、导游：跟车工作人员；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -901,51 +914,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199，质监电话：18027368336】 
+                1、此团30人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1121,51 +1134,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>