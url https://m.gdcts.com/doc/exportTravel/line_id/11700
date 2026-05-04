--- v2 (2026-01-18)
+++ v3 (2026-05-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【仙谷环游记】江西高铁5天｜南昌｜南昌滕王阁 | 庐山三叠泉｜瓷都景德镇｜婺源篁岭晒秋｜仙境三清山｜望仙谷行程单</w:t>
+        <w:t xml:space="preserve">【仙谷环游记】江西高铁5天｜南昌｜南昌凤凰沟 | 庐山三叠泉｜瓷都景德镇｜婺源篁岭晒秋｜仙境三清山｜望仙谷行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,65 +396,71 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★打卡江西最in网红地--望仙谷，悬挂于崖壁上古楼，烟雨过后，山色云影，仿似神仙居；灯光秀点亮峡谷，市集美食、汉服巡游、篝火晚会，沉浸式穿越仙侠世界。
                 <w:br/>
-                ★最美乡村-婺源篁岭看徽派民居，最美晒秋，山居村落，鲜花小镇；
-[...13 lines deleted...]
-                ★纯净旅游：全程纯玩0购物，旅程更舒适。
+                ★中国最美乡村--婺源篁岭：徽派古建错落，鲜花小镇，晒秋古村藏着春日的温柔，尝徽州小吃、逛天街古铺，沉浸式感受山水间的乡土烟火。
+                <w:br/>
+                ★在世界自然景观遗产---三清山：春回仙山，云海伴杜鹃，奇松怪石披新绿，栈道漫步尽览春日仙境盛景。
+                <w:br/>
+                ★游江西世遗景观：在世界文化遗产庐山走访奇观之首三叠泉，看险峰怪石、飞瀑流泉。
+                <w:br/>
+                ★东林大佛：春日暖阳映金身，佛前草木萌新，登山祈福，感受春日的宁静与祥和。
+                <w:br/>
+                ★南昌凤凰沟：春日樱花、梨花等繁花竞放，山清水秀，沉浸式邂逅春日世外桃源。
+                <w:br/>
+                ★瓷都景德镇皇窑：春日寻瓷韵，古雅庭院映新绿，沉浸式感受千年制瓷工艺的春日生机。
+                <w:br/>
+                ★品地方风味特色餐：【南昌赣菜宴】【婺源农家宴】【景德镇瓷器宴】【庐山三石宴】。
+                <w:br/>
+                ★优选住宿：南昌、婺源入住网评4钻酒店；特别安排入住一晚望仙谷景区外民宿，赏醉美夜景；九江升级一晚五星酒店。
+                <w:br/>
+                ★长者门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）。
+                <w:br/>
+                ★美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
+                <w:br/>
+                ★纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -618,99 +624,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">南昌：南昌星程酒店（南昌高新民园路西地铁站店）或格林东方酒店（滕王阁绳金塔地铁站店）或维也纳智好酒店（南昌井冈山大道店）或维也纳国际酒店（南昌青山湖万达广场店）或同级</w:t>
+              <w:t xml:space="preserve">南昌：南昌融创美居酒店或维也纳智好酒店(南昌井冈山大道店)或融创诺富特酒店或宜尚酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南昌-望仙谷
                 <w:br/>
-                上午：早餐后，乘车前往游览【滕王阁】（游览时间约1.5小时，此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。 游览结束后，乘车前往赴【望仙谷峡谷小镇】（车程约3-4小时，赠送景点，不去不退，游览时间约4小时）
-[...1 lines deleted...]
-                下午：参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
+                上午：早餐后，乘车前往【凤凰沟景区】( 赠送大门票，不去不退，不含景区环保车30元/人，游览时间约1小时）凤凰沟以生态农业为主题，以农业带动凤凰沟旅游业的凤凰沟生态旅游，是集采摘、野战、观光、休闲与会议为一体的农业生态示范园。有“春华、夏荣、秋绚、冬媚”的特色生态景致，勾勒了“春歌、夏曲、秋韵、冬语”的美景胜境。园区内山清水秀，绿树成荫，环境幽静，空气清新，春季有让人陶醉的樱花、梨花、海棠花、玉兰花、碧桃等，为人们享受绿色、亲近自然、感受欢乐的世外桃源。 
+                <w:br/>
+                下午：乘车前往游览【望仙谷峡谷小镇】（车程约3-4小时，赠送景点，不去不退，游览时间约4小时）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
                 <w:br/>
                 晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴望仙谷景区外民宿办理入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【南昌滕王阁】【望仙谷峡谷小镇】
+                景点：【南昌凤凰沟】【望仙谷峡谷小镇】
+                <w:br/>
+                自费项：凤凰沟环保车30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -746,89 +754,89 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 望仙乡-三清山-婺源
                 <w:br/>
                 全天：早餐后前往三清山风景区（车程约1.5小时，含大门票，不含往返缆车125元/人，如需产生费用自理，若客人步行上下山，不参加索道自费，需要自行前往游步道上下山，导游不陪同，敬请见谅!）。乘坐索道或徒步上山，步行游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。徒步游览【阳光海岸景区】【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验审报吉尼斯世界纪录、全长几千米西海栈道的全过程（徒步游览时间约2-3小时）。游览结束后下山乘车前往婺源（车程约1.5小时）办理酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【三清山】【南清园景区】【阳光海岸景区】【西海岸景区】
+                景点：【三清山风景区】
                 <w:br/>
                 自费项：三清山往返缆车125元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">婺源：婺源婺华度假村或婺源人逸酒店或婺源华都大酒店或婺源徽州庄园或同级</w:t>
+              <w:t xml:space="preserve">婺源：婺源徽州庄园或源瑞怡星江湾假日酒店或亚季酒店或茶博府茶人居酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1029,61 +1037,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.大交通：广州南/广州东/广州白云-南昌西，南昌-广州东 往返高铁二等票；
+                1.大交通：广州东/广州白云-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2.住宿：南昌、婺源入住当地豪华酒店标间，特别安排入住一晚望仙谷景区外民宿，九江升级一晚超豪华酒店标间；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
-[...3 lines deleted...]
-                4.门票：含滕王阁大门票（赠送大门票，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票，含婺源篁岭大门票（赠送景点，不去不退），含庐山三叠泉大门票（赠送景点，不去不退）
+                2.住宿：南昌、婺源入住网评4钻酒店，特别安排入住一晚望仙谷景区外民宿，九江升级一晚网评5钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
+                <w:br/>
+                3.用餐：4早4正餐（正餐餐标30元/人正，婺源生态宴、庐山三石宴35元/人正，十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理，三清山上中餐自理）。
+                <w:br/>
+                4.门票：含凤凰沟大门票（赠送大门票，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票，含婺源篁岭大门票（赠送景点，不去不退），含庐山三叠泉大门票（赠送景点，不去不退）；
                 <w:br/>
                 5.当地优秀专业导服。
                 <w:br/>
                 6.当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适
                 <w:br/>
                 用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.此团为散客团，可能与其他旅行社客人拼团同游。
                 <w:br/>
                 8.儿童安排：1.4米以下按儿童收费（含全价早餐，半价正餐，含当地车位导服，不含往返高铁票，产生自理，不含小孩床位，不含小孩景区门票，产生自理；）
                 <w:br/>
                 1.4米以上儿童按大人收费。(按实际年龄退回高铁差价）
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1107,53 +1115,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含广州高铁站往返接送，请客人自行前往高铁站站自行刷身份证进站乘车。
                 <w:br/>
                 2.由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
                 <w:br/>
                 3.旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
-                4.不含三清山往返缆车125元/人；不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山三叠往返环保车20元/人；
-[...1 lines deleted...]
-                （即必须产生：65周岁以上：合计205元/人；65岁以下：合计265元/人）
+                4.不含三清山往返缆车125元/人；不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山三叠往返环保车20元/人；不含凤凰沟环保车30元/人；
+                <w:br/>
+                （即必须产生：65周岁以上：合计235元/人；65岁以下：合计295元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
                 <w:br/>
                 5.自费推荐：石钟山门票+游船+全鱼宴超值套餐价200元/人
                 <w:br/>
                 6.行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1527,50 +1535,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">南昌凤凰沟环保车（必须消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1593,132 +1672,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...32 lines deleted...]
-                日期： 日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1920,51 +1970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>