--- v3 (2026-05-04)
+++ v4 (2026-06-02)
@@ -1970,51 +1970,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>