--- v4 (2026-06-02)
+++ v5 (2026-07-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【仙谷环游记】江西高铁5天｜南昌｜南昌凤凰沟 | 庐山三叠泉｜瓷都景德镇｜婺源篁岭晒秋｜仙境三清山｜望仙谷行程单</w:t>
+        <w:t xml:space="preserve">【仙谷环游记】江西高铁5天｜南昌｜南昌滕王阁 | 庐山三叠泉｜瓷都景德镇｜婺源篁岭晒秋｜仙境三清山｜望仙谷行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -394,73 +394,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★打卡江西最in网红地--望仙谷，悬挂于崖壁上古楼，烟雨过后，山色云影，仿似神仙居；灯光秀点亮峡谷，市集美食、汉服巡游、篝火晚会，沉浸式穿越仙侠世界。
-[...17 lines deleted...]
-                ★长者门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）。
+                ★ 打卡江西最in网红地--望仙谷，悬挂于崖壁上古楼，烟雨过后，山色云影，仿似神仙居；灯光秀点亮峡谷，市集美食、汉服巡游、篝火晚会，沉浸式穿越仙侠世界。
+                <w:br/>
+                ★ 中国最美乡村--婺源篁岭：徽派古建错落，鲜花小镇，晒秋古村，尝徽州小吃、逛天街古铺，沉浸式感受山水间的乡土烟火
+                <w:br/>
+                ★ 仙境--三清山：云雾萦绕山峦，漫山花草相映成趣，奇峰怪石与云海交织，一步一景宛如人间仙境。
+                <w:br/>
+                ★ 游江西世遗景观：在世界文化遗产庐山走访奇观之首三叠泉，看险峰怪石、飞瀑流泉。
+                <w:br/>
+                ★ 东林大佛：登山祈福，感受夏日的宁静与祥和。
+                <w:br/>
+                ★ 走进 “江南三大名楼” 之一的滕王阁，跟着王勃诗句 “落霞与孤鹜齐飞” 探寻盛唐文脉。
+                <w:br/>
+                ★ 瓷都景德镇皇窑：春日寻瓷韵，古雅庭院映新绿，沉浸式感受千年制瓷工艺的春日生机。
+                <w:br/>
+                ★ 品地方风味特色餐：【南昌赣菜宴】【婺源农家宴】【景德镇瓷器宴】【庐山三石宴】。
+                <w:br/>
+                ★ 优选住宿：南昌、婺源入住网评4钻酒店；特别安排入住一晚望仙谷景区外民宿，赏醉美夜景；九江升级一晚五星酒店。
+                <w:br/>
+                ★ 长者门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）。
                 <w:br/>
                 ★美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
                 <w:br/>
-                ★纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适
+                ★纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -662,63 +662,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-望仙谷
-[...1 lines deleted...]
-                上午：早餐后，乘车前往【凤凰沟景区】( 赠送大门票，不去不退，不含景区环保车30元/人，游览时间约1小时）凤凰沟以生态农业为主题，以农业带动凤凰沟旅游业的凤凰沟生态旅游，是集采摘、野战、观光、休闲与会议为一体的农业生态示范园。有“春华、夏荣、秋绚、冬媚”的特色生态景致，勾勒了“春歌、夏曲、秋韵、冬语”的美景胜境。园区内山清水秀，绿树成荫，环境幽静，空气清新，春季有让人陶醉的樱花、梨花、海棠花、玉兰花、碧桃等，为人们享受绿色、亲近自然、感受欢乐的世外桃源。 
+                南昌滕王阁-望仙谷
+                <w:br/>
+                上午：早餐后，乘车前往游览【滕王阁】（游览时间约1.5小时，此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。 
                 <w:br/>
                 下午：乘车前往游览【望仙谷峡谷小镇】（车程约3-4小时，赠送景点，不去不退，游览时间约4小时）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
                 <w:br/>
                 晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴望仙谷景区外民宿办理入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【南昌凤凰沟】【望仙谷峡谷小镇】
-[...1 lines deleted...]
-                自费项：凤凰沟环保车30元/人
+                景点：【南昌滕王阁】【望仙谷峡谷小镇】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -832,100 +830,100 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 婺源篁岭-景德镇-九江
                 <w:br/>
-                上午：早餐后，乘车前往游览【篁岭&amp;鲜花小镇】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时；油菜花花期一般为3月中下旬，由于花期受当地气候影响较大，可能会因具体天气导致观花不佳，敬请原谅）：：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
-[...1 lines deleted...]
-                下午：车赴瓷都景德镇（车程约1.5小时），参观游览国家AAAA景区---【皇窑】(赠送景点，不去不退，游览约1小时，若皇窑不营业则改去富玉官窑产业基地):国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。后乘车前往九江入住酒店（车程约 2 小时）。 
+                上午：早餐后，乘车前往游览【篁岭&amp;鲜花小镇】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时；油菜花花期一般为3月中下旬，由于花期受当地气候影响较大，可能会因具体天气导致观花不佳，敬请原谅）：：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。游览结束后，车赴瓷都景德镇（车程约1.5小时）。
+                <w:br/>
+                下午：游览国家AAAA景区---【皇窑景区】(游览约1小时，若皇窑闭馆则改去富玉官窑产业基地)：皇窑景区内的-瓷宫是其核心亮点之一，以其独特的建筑风格和丰富的瓷器展品吸引着众多游客和陶瓷爱好者。皇窑景区-瓷宫建筑本身就是一件艺术品，其设计灵感来源于传统瓷器的造型和纹饰。整个建筑外观以白色和蓝色为主色调，象征着经典的青花瓷风格。皇窑景区-瓷宫的墙壁和屋顶镶嵌着精美的瓷片，这些瓷片不仅展示了景德镇瓷器的高超工艺，也使得整个建筑在阳光下熠熠生辉，宛如一座巨大的瓷器雕塑。皇窑景区-瓷宫不仅是一个展示空间，更是一个文化体验中心，游客可以在这里了解瓷器的制作过程，从原料的选择、成型、绘制到烧制的每一个步骤。后乘车前往九江入住酒店（车程约 2 小时）。  
                 <w:br/>
                 <w:br/>
                 当地特色项目推荐（以下项目客人可自行选择）
                 <w:br/>
                 “中国第一大淡水湖”鄱阳湖及被称为“江湖锁钥”的湖口县【石钟山】（游览约 2 小时，门票+游船+全鱼宴超值套餐价200元/人）：石钟山地势险要，陡峭峥嵘，因控扼长江及鄱阳湖，居高临下，进可攻，退可守，号称“江湖锁钥”，自古即为军事要塞，成为兵家必争之地。登临山上，既可远眺庐山烟云，又可近睹江湖清浊。因为水的密度，高低，流向不同，所以江和湖不会混成一体，形成一条分明的江湖分界线，自古以来，文人雅士络绎不绝来此山赏景。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【篁岭—晒秋人家】【天街】【卧云桥、垒心桥】【皇窑】
+                景点：【篁岭—晒秋人家】【天街】【卧云桥、垒心桥】【皇窑景区】
                 <w:br/>
                 自费项：不含篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人（必须消费）；石钟山门票+游船+全鱼宴超值套餐价200元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九江信华建国酒店或远洲国际大酒店（九江火车站店）或九江嘉莱特精选酒店或同级；</w:t>
+              <w:t xml:space="preserve">九江信华建国酒店或远洲国际大酒店（九江火车站店）或九江嘉莱特精选酒店或德安远洲酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1047,51 +1045,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
                 2.住宿：南昌、婺源入住网评4钻酒店，特别安排入住一晚望仙谷景区外民宿，九江升级一晚网评5钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
                 <w:br/>
                 3.用餐：4早4正餐（正餐餐标30元/人正，婺源生态宴、庐山三石宴35元/人正，十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理，三清山上中餐自理）。
                 <w:br/>
-                4.门票：含凤凰沟大门票（赠送大门票，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票，含婺源篁岭大门票（赠送景点，不去不退），含庐山三叠泉大门票（赠送景点，不去不退）；
+                4.门票：含滕王阁大门票（赠送景点，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票，含婺源篁岭大门票（赠送景点，不去不退），含庐山三叠泉大门票（赠送景点，不去不退）；
                 <w:br/>
                 5.当地优秀专业导服。
                 <w:br/>
                 6.当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适
                 <w:br/>
                 用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.此团为散客团，可能与其他旅行社客人拼团同游。
                 <w:br/>
                 8.儿童安排：1.4米以下按儿童收费（含全价早餐，半价正餐，含当地车位导服，不含往返高铁票，产生自理，不含小孩床位，不含小孩景区门票，产生自理；）
                 <w:br/>
                 1.4米以上儿童按大人收费。(按实际年龄退回高铁差价）
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1115,53 +1113,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.不含广州高铁站往返接送，请客人自行前往高铁站站自行刷身份证进站乘车。
                 <w:br/>
                 2.由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
                 <w:br/>
                 3.旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
-                4.不含三清山往返缆车125元/人；不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山三叠往返环保车20元/人；不含凤凰沟环保车30元/人；
-[...1 lines deleted...]
-                （即必须产生：65周岁以上：合计235元/人；65岁以下：合计295元/人）
+                4.不含三清山往返缆车125元/人；不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含庐山三叠往返环保车20元/人；
+                <w:br/>
+                （即必须产生：65周岁以上：合计205元/人；65岁以下：合计265元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
                 <w:br/>
                 5.自费推荐：石钟山门票+游船+全鱼宴超值套餐价200元/人
                 <w:br/>
                 6.行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1531,121 +1529,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1970,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>