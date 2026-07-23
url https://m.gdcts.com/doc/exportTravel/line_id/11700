--- v5 (2026-07-02)
+++ v6 (2026-07-23)
@@ -1897,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>