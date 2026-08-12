--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -1897,51 +1897,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>