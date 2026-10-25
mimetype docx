--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【腾冲故事】云南腾冲双飞5天|热海景区|滇西抗战纪念馆|和顺古镇|云峰山|勐焕大金塔|一寨两国|姐告、火山公园 （入住一晚云峰山温泉酒店， 直飞芒市往返）行程单</w:t>
+        <w:t xml:space="preserve">11月早对中航班【腾冲故事】云南腾冲双飞5天|热海景区|滇西抗战纪念馆|和顺古镇|勐焕大金塔、银塔|一寨两国|姐告、银杏村 （入住一晚温泉酒店， 直飞芒市往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,65 +388,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ● 品质出行，广东成团 纯玩收客无担忧
+                ● 直飞芒市 品质出行，广东成团 纯玩收客无担忧
+                <w:br/>
+                ●【景颇傣风狂欢】国家级非遗目瑙纵歌表演，沉浸式体验景颇族 “天堂之舞” 的盛大狂欢
+                <w:br/>
+                ● 边境风情记：芒市+瑞丽+腾冲三地联动，一次旅程感受中缅边境异域风情与滇西人文底蕴。
+                <w:br/>
+                ● 一寨两国奇观：亲临瑞丽“一寨两国”，体验“一个寨子两个国家”的独特地理奇观。
+                <w:br/>
+                ● 姐告国门打卡：走进中缅边境国家级口岸，感受国门庄严与边境贸易繁荣。
                 <w:br/>
                 ● 中国第一金佛塔，亚洲第一空心佛塔【勐焕大金塔】芒市标志性建筑
                 <w:br/>
-                ● 腾冲标志性景点著名侨乡，电视剧《北京爱情故事》外景拍摄地，国家4A景区
-[...9 lines deleted...]
-                ● 住宿安排：全程网评四钻酒店+升级一晚云峰山温泉酒店或同级，感受天然温泉SPA
+                ● 勐焕大银塔：唯美的小泰姬陵赴一场异域风情之旅
+                <w:br/>
+                ● 和顺古镇慢生活：走进中国十大魅力名镇，感受侨乡文化，夜晚篝火晚会增添氛围
+                <w:br/>
+                ● 银杏村音乐下午茶: 乐队歌手演唱+歌舞表演互动+非洲手鼓教学+30秒-1分钟的小视频含航拍
+                <w:br/>
+                ● 腾冲热海景区极致享受：成人赠送价值168元热海景区门票+快速通道+金汤足浴+草绳串鸡蛋趣味体验
+                <w:br/>
+                ● 腾冲北海湿地：泛舟水上草原。船行草排之间，满目秋意，沉浸式吸氧放空
+                <w:br/>
+                ● 慢品舌尖美味，火山热海土锅子宴、本地特色私房菜、铜瓢牛肉、银杏果炖鸡
+                <w:br/>
+                ● 住宿安排：全程网评四钻酒店+升级1晚福斯曼豪华温泉酒店或同级
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,443 +575,445 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-芒市（航程约3小时）-瑞丽
                 <w:br/>
-                广州机场乘（参考航班：待定）飞往芒市，优秀导游接机， 始发地机场乘（参考航班：待定）飞往芒市，接机后乘车前往游览【勐焕大金塔】是中国第一金佛塔，亚洲第一空心佛塔，是芒市标志性建筑，也是生活在这里的傣族人民的圣地。
-[...1 lines deleted...]
-                后前往游览【傣族古镇】以古傣文化为统领，以建筑为骨、以商贸为气、以非遗为技，依托山形水势，打造出一座集文化体验、休闲度假、旅游服务和生态居住为一体的世界古傣文化体验地。后芒市前往瑞丽入住酒店休息。
+                始发地机场乘（参考航班：待定）飞往芒市，接机后乘车前往游览【勐焕大金塔，游览时间不低于50分钟】是中国第一金佛塔，亚洲第一空心佛塔，是芒市标志性建筑，也是生活在这里的傣族人民的圣地。
+                <w:br/>
+                后游览【勐焕大银塔，游览时间不低于50分钟】核心打卡点：天空之镜镜面池、傣族手语雕塑广场、莲花步道、金银双塔同框观景台、白象雕塑栈道
+                <w:br/>
+                后前往游览【傣族古镇，游览时间不低于50分钟】以古傣文化为统领，以建筑为骨、以商贸为气、以非遗为技，依托山形水势，打造出一座集文化体验、休闲度假、旅游服务和生态居住为一体的世界古傣文化体验地。
+                <w:br/>
+                晚餐后前往芒市广场观看【★目瑙纵歌，每晚19:30-21:00】（备注：根据当地政府实时情况，赠送项目，如遇
+                <w:br/>
+                天气原因无法安排，则无费用可推）景颇族最盛大、最隆重的传统节日表演，景颇族意思“众人欢聚跳舞”它被列入第一批国家级非物质文化遗产名录。这不仅仅是一场表演，更是一部用脚步和鼓点书写的“行走史诗”数万人踩着同一个鼓点，沿着螺旋和“之”字路线蜿蜒回转，沉浸式感受边疆非遗的热烈烟火气
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
-                云南地区紫外线较强，气候变化较快，请您在出行前提前做好相应准备，雨伞、外套、防晒霜.
-[...1 lines deleted...]
-                为避免出现饮食问题，请您在自行品尝美食时，选择正规的餐饮场所.在自由出行时，请您保管好个人财物，注意人身安全。
+                云南地区紫外线较强，气候变化较快，请您在出行前提前做好相应准备，雨伞、外套、防晒霜.
+                <w:br/>
+                为避免出现饮食问题，请您在自行品尝美食时，选择正规的餐饮场所.
+                <w:br/>
+                在自由出行时，请您保管好个人财物，注意人身安全。
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
                 景点：勐焕大金塔、傣族古镇
                 <w:br/>
-                到达城市：瑞丽市
+                到达城市：德宏傣族景颇族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">瑞丽四钻酒店：瑞丽拉颂酒店，尚景酒店、锦泰酒店，香莱华酒店、兰欧酒店、江东大酒店以上标准酒店</w:t>
+              <w:t xml:space="preserve">芒市网评四钻参考酒店：芒市锦泰，香莱华、达柏，兰欧或其他不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瑞丽-腾冲
                 <w:br/>
-                游玩时间仅参考，以实际安排为准
-[...13 lines deleted...]
-                特别提示：如遇云峰山温泉酒店会议/政府征用/满房等无资源情况，则云峰山酒店换为同第四天住一个酒店，赠送云峰山景区换为赠送其他景点，温泉改为赠送热海浴谷温泉。带来不便，敬请谅解。
+                酒店内早餐后驱车前往瑞丽游览【一寨两国，游览时间不低于90分钟】瑞丽市西南约11公里，有一个世界少有的边境人文地理景观小寨——银井。有名的中缅边境71号界碑矗立寨中，国界线从该寨中央蜿蜒划过，是个典型的“【一寨两国】”边境地区，从瑞丽至弄岛的公路将同一傣族村寨一分为二，中方一侧的称为银井，缅方一侧的称为芒秀。寨中的国境线以竹棚、村道、水沟、土埂为界，因此，中国的瓜藤爬到缅甸的竹篱上去结瓜，缅甸的母鸡跑到中国居民家里生蛋便成了常有的事，边民们每月数十次地穿越神圣的国境线而浑然不觉。寨子里的老百姓语言相通、习俗相同，他们同走一条路，共饮一井水，同赶一场集，和睦相处。
+                <w:br/>
+                前往被誉为“祖国西南沙头角”的——姐告边境贸易区（是中国唯一按照“境内关外”模式实行特殊展国际陆路运输业的交通枢纽）【姐告口岸，游览时间不低于10分钟】参观大、小国门，中缅一条街。姐告边贸区位于瑞丽市4公里的瑞丽江东南岸，东、南、北三面与缅甸对外贸易主要口岸——木姐市相连，姐告傣语中是旧城的意思。
+                <w:br/>
+                后驱车前往极边第一城——“腾冲”后游览中央电视台评选的中国十大魅力名镇年度大奖的【和顺侨乡，游览时间不低于90分钟】这里保存了较多的古建筑，祠堂、牌坊、荷池、洗衣亭比比皆是，有全国最大的乡村图书馆，艾思奇故居，龙潭，元龙阁，文昌宫，和顺民居、和顺小巷，滇缅抗战博物馆，了解和顺由马帮、玉石发迹的百年商号，体验侨乡文化。
+                <w:br/>
+                ★安排田野晚餐，后安排特色篝火晚会、篝火舞动，火光闪烁，心也在跳跃。每一束火光，都是大家的欢声笑语。不只是一场晚会，更是心灵的盛宴..
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：一寨两国、 姐告口岸、龙江特大桥、北海湿地公园
+                景点：一寨两国-姐告国门-和顺古镇
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲温泉酒店：腾冲云峰山温泉酒店、腾冲映像温泉酒店、颐养乐福、开臣璞悦酒店或  以上标准酒店</w:t>
+              <w:t xml:space="preserve">网评四钻参考酒店：腾冲维也纳酒店、格林东方、世纪金源C座、腾冲恒邦明宇丽呈酒店、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于 以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲一地
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                早餐后【云峰山】（酒店已含门票+电瓶车+索道，如客人不去，费用不退）在云峰绝顶辟崖建寺，远远望去，真有“仙山琼阁”之感。因之，云峰山长期以来是腾冲胜景之一。云峰山拔地而起、直刺苍穹，山腰上环绕着缥缈的云雾，整座山峰宛如若隐若现的人间仙景。登上云峰之颠，无论观日、观云、观山，都会令人心神摇荡，领略到那种“飘然欲仙”的奇妙感觉。
-[...1 lines deleted...]
-                 后前往【火山公园】腾冲是中国最集中、最壮观、最典型的年轻火山地区，为全国四大火山群之一，有火山锥99座，其中火山喷口保存完好、具有观赏价值的火山锥22座。2002年国土资源部把腾冲列为国家火山地热地质公园，主要景点包括：大空山、小空山、黑鱼河、柱状节理等。
+                酒店早餐后乘车前往游览【北海湿地公园】（含船票）（游览时间不低于90分钟）1994年12月国家首批公布的全国33处国家重点湿地之一，也是云南唯一的国家湿地保护区。属高原火山堰湖生态系统。这里水草密密麻麻，根交错在一起，日复一日，年复一年，旧草腐烂，新的长在腐烂的草根上，然后又腐烂，然后又长出新的，最后形成了漂浮在水面上的草原，通常有一米多厚。脱了鞋赤脚走上“草岛”，感觉像踩海绵一样。   
+                <w:br/>
+                后游览【银杏村】（游览时间 90 分钟左右，已含景区电瓶车）【★银杏村特别安排音乐下午茶: 乐队歌手演唱+歌舞表演互动+非洲手鼓教学+30秒-1分钟的小视频含航拍】这是电影（武侠）拍摄地、静谧梦幻的腾冲银杏村！这里，是宛如天堂的静谧秋景；这里，是冬季里的金色梦想； 这里，是电影《武侠》的拍摄地；这里，是天堂的后花园，这里"村在林中，林在村中"相互依托；这里，是天下第一银杏王国。每到深秋，房前屋后，黄叶纷飞，异常美丽。珍贵的百年银杏树让这个小村庄显得古朴和深邃。你可以尽情地在天堂里撒欢，让灵魂在金黄之间自由飘逸，为那一树树灿若黄金的奇特景观叹服！（备注：如银杏村过季，银杏村替换火山公园）晚餐特别安排银杏炖鸡，之后前往入住酒店
+                <w:br/>
+                温馨提示：银杏最佳观赏期是10月中下旬-12月上旬，银杏为季节性植物，因受外界因素，如天气气候、温度等各方面的影响，所有观赏度、数量、颜色等均 以景区实物为准 图片仅供参考
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：云峰山、银杏村或火山公园
+                景点：北海湿地公园-银杏村
                 <w:br/>
                 到达城市：腾冲县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">携程四钻酒店：腾冲世纪金源C座、维也纳、腾冲恒邦明宇丽呈酒店、丽呈睿轩、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">网评四钻酒店：腾冲世纪金源C座、维也纳、腾冲恒邦明宇丽呈酒店、丽呈睿轩、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲一地
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                早餐后游览爱国主义教育基地--【滇西抗战纪念馆】（游览2小时）国殇墓园是为纪念在滇西抗战中牺牲的远征军将士而倡建的陵园，始建于1944年，1945年7月落成，墓园由大门、忠烈祠、展览室、烈士塔等建筑组成，占地面积约80亩
-[...7 lines deleted...]
-                晚餐前往瑞侨园餐厅体验“铜瓢牛肉”。后入住酒店休息。
+                早餐后游览爱国主义教育基地--【滇西抗战纪念馆，游览时间不低于90分钟】国殇墓园是为纪念在滇西抗战中牺牲的远征军将士而倡建的陵园，始建于1944年，1945年7月落成，墓园由大门、忠烈祠、展览室、烈士塔等建筑组成，占地面积约80亩，
+                <w:br/>
+                享用中餐后乘车前往游览【热海景区，游览时间不低于90分钟】【含门票+赠送热海快速电瓶车通道】腾冲热海是云南西部最大的热气田，具有高温高压喷泉、汽泉、沸泉等度集中的特点。其地热显示特征有喷气孔、冒气地面、热沸泉、喷泉、热水泉华、毒气泉等7种景观。其中具有较高观赏价值的有大滚锅、热龙抱柱、珍珠泉、怀胎井、蛤蟆嘴、美女池，醉鸟井等世界奇观。
+                <w:br/>
+                    ★特别体验安排——赠送草绳串鸡蛋（每人一枚）解锁“云南十八怪”趣味玩法，用稻草将鸡蛋串起，放入热海地热蒸锅中熏蒸。
+                <w:br/>
+                    ★泡一次金汤足浴——腾冲热海的浪漫，在云雾缭绕的山谷里，体验一把“金汤足浴”，脚下是翻滚的沸泉，身边是氤氲的热气，这感觉，比任何高级的按摩都治愈！
+                <w:br/>
+                晚餐前往瑞侨园餐厅体验“铜瓢牛肉”。晚上入住腾冲温泉酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：滇西抗战博物馆 、热海景区、司莫拉佤族村
+                景点：滇西抗战纪念馆-热海景区
                 <w:br/>
                 到达城市：芒市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲网评四钻参考酒店：腾冲世纪金源C座、维也纳、腾冲恒邦明宇丽呈酒店、丽呈睿轩、美尔翡翠皇冠建国、万家灯火、东方轩逸或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">腾冲温泉参考酒店：腾冲福斯曼温泉酒店、云峰山温泉酒店、腾冲映像温泉酒店、颐养乐福、开臣璞悦酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 腾冲-芒市-广州（航程约3小时）
                 <w:br/>
-                酒店自助早餐后后游览中央电视台评选的中国十大魅力名镇年度大奖的【和顺侨乡】（游览时间约90分钟）这里保存了较多的古建筑，祠堂、牌坊、荷池、洗衣亭比比皆是，有全国最大的乡村图书馆，艾思奇故居，龙潭，元龙阁，文昌宫，和顺民居、和顺小巷，滇缅抗战博物馆，了解和顺由马帮、玉石发迹的百年商号，体验侨乡文化。
-[...1 lines deleted...]
-                  后前往【腾冲高黎贡山茶博园】以高黎贡山的古树茶品种居多。踏入游道，如同行走在翠绿繁茂的森林中，两旁皆是高过头顶的茶树，根据航班时间送团，结束愉快难忘的旅程，回到温馨的家。
+                游玩时间仅参考，以实际安排为准
+                <w:br/>
+                酒店早餐后乘车前往芒市，后驱车前往极边第一城——“腾冲”途游【龙江特大桥】全长2470多米，桥面离江280米，最高的索塔顶到江面470米，是高地震烈度下典型的山区高墩、大跨径桥梁，也是云南保腾高速创造“历史文化之旅/自然景观之旅、国际通道。后根据航班时间送团，结束愉快难忘的遇见。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 2.酒店是12:00前退房(超出时间退房将按照酒店规定收取房费)， 如果您是晚航班离开昆明，请安排好您今天的时间，感谢您的配合！（如果您是搭乘早班机飞回出发地，有可能会遇到酒店早餐未到开餐时间，无法安排早餐，敬请谅解！）
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1050,51 +1062,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州-芒市往返程飞机经济舱特惠机票，航班时间等以航司出票为准；    
                 <w:br/>
                 2、住宿：入住当地酒店双人标间（不挂星）；每成人每晚（12周岁以上）一床位，出现单男或男女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                3、用餐：全程含4早8正，30元/人/正（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
+                3、用餐：全程含4早8正，40元/人/正（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 4、用车：当地5-55 座空调旅游车，按实际人数用车，保证一人一正座。云南因山路较多且地理环境较特殊，高原行车，汽车容易出故障，途中可能会安排检修，敬请谅解； 
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外, 本线路已经按云南免大门票政策核算，所有的门票优惠减免无费用可退），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。特别提示：由于云南旅游景点多为提前制卡制度，一旦制卡，费用不便退出；另：享有免票的特殊人群（如：老人、残疾人、军官、学生、记者、儿童等可能发生优惠的证件者）因我社门票为旅行社团体采购，已超出个人优惠值，均不再享受任何优惠政策 
                 <w:br/>
                 7、小童（2-11岁）：只含半正餐餐费、车位、机票；不占床位、不含门票、不含动车票、不含早餐（早餐费用按入住酒店前台收费规定，由家长现付），小孩也不享受赠送景点，全程超高门票自理。 
                 <w:br/>
                 8、购物点： 无;行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1384,51 +1396,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>