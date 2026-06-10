--- v0 (2026-04-07)
+++ v1 (2026-06-10)
@@ -573,51 +573,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 A线广州经典一日游
                 <w:br/>
                 8:15广州宾馆/8：45新天河宾馆，导游举“360°看广州 广州一日游”黄色红字导游旗接团（前往行程第一景点--白云山，车程30分钟）注：黄金周、节假日或特殊情况时出发时间将提早30分钟（以导游通知为准)，敬请留意！！！
                 <w:br/>
                 9：20游览国家5A级著名风景名胜区--“自古有羊城第一秀”之称【白云山】（已含电瓶车上山及缆车下山或缆车上下费用，游览约90分钟），面积28平方公里，主峰摩星岭高382米，峰峦重叠，溪涧纵横，登高可俯览全市，遥望珠江，每当雨后天晴或暮春时节，山间白云缭绕，使山上变成白漫漫的一片，犹如面纱笼罩，蔚为奇观，因而得名“白云山”。在山顶广场白云晚望观景台眺望广州市容市貌，无限风光尽收眼底。而后前往【白云山古建筑唯一保存完好的“天南第一峰”古牌坊，游客可自行于半山腰的一条长约220米，宽2.0米的生态仿木栈道一段6米长的悬空玻璃桥，及海拔高约200米的高空，亲身体验悬空而过的刺激感！（赠送山水豆腐花每人一碗）】
                 <w:br/>
                 11：10参观被称为“音乐之岛、美术之岛、体育之岛、富人岛”的迷人浪漫风情岛【二沙岛】这是珠江中一个沙洲，屹立于珠江边，珠水环岛而过，是最具有广州现代风情的宝地。（外观星海音乐厅、广东美术馆、瞻人民音乐家冼星海像、观看“母亲河”—珠江。游览约10分钟，逢周五六日和国家法定节假日改为车观）
                 <w:br/>
                 11：20参观被誉为广州“城市客厅”-【广州新中轴线现代都会广场--花城广场】外观广州大剧院、广东省博物馆、广州国际金融中心及中国第一高电视观光塔--广州塔（昵称“小蛮腰”）、亚运会开幕式会场地【海心沙公园】（游览约20分钟）
                 <w:br/>
                 12：30于具有乡土气息的长洲或瀛洲旅游之岛享用午餐--【粤式地道农家风情宴】（用餐约40分钟）
                 <w:br/>
-                13：20参观世界四大军校之一，有“中国将帅摇篮”之称--【黄埔军校旧址纪念馆】（原为清朝陆军小学和海军学校校舍。1924年6月16日，孙中山在中国共产党和苏联政府的帮助下，创办了培养军事干部的学校，名为“陆军军官学校”， 军校群英荟萃，名将辈出，在中国近代史和军事史上具有重要意义。游校本部、孙中山故居、孙总理纪念碑、军校大门外观大型军舰。游览约50分钟）[温馨告知：逢周一黄埔军校闭馆，改为中山纪念堂（不入主堂），遇国家法定节假日黄埔军校照常开馆] （黄埔军校旧址纪念馆自2024年4月11日至2024年6月16日部分区域闭馆，进行展陈改造和环境提升建设，期间黄埔军校更改为参观辛亥革命纪念馆。）
+                13：20参观世界四大军校之一，有“中国将帅摇篮”之称--【黄埔军校旧址纪念馆】（原为清朝陆军小学和海军学校校舍。1924年6月16日，孙中山在中国共产党和苏联政府的帮助下，创办了培养军事干部的学校，名为“陆军军官学校”， 军校群英荟萃，名将辈出，在中国近代史和军事史上具有重要意义。游校本部、孙中山故居、孙总理纪念碑、军校大门外观大型军舰。游览约50分钟）[温馨告知：逢周一黄埔军校闭馆，改为中山纪念堂（不入主堂），遇国家法定节假日黄埔军校照常开馆] 
                 <w:br/>
                 15:30参观越秀公园的广州城标【五羊石像】（相传，周夷王八年(公元前887年)，广州人民辛劳终日、难得温饱，有一天，天空中仙乐缭绕，五位仙人身穿五彩衣，骑着五头山羊降临广州，体察民间疾苦后，驾祥云而去，口衔“一茎六出”谷穗的五羊遂化身巨石，永留广州。五羊仙子下凡间，给广州人民带来幸福吉祥，从此，广州成为了南国富饶之地，人民丰衣足食。这个美丽动人的传说世代相传，千百年来，广州因此在海内外人们心目中赢得“羊城”、“穗城”的美誉。游览20分钟）
                 <w:br/>
                 15:50【明代古城墙】 越秀山古城墙始建于明代，它和镇海楼以及五仙观中的岭南第一楼被誉为“广州明初三大古迹”，又是广州仅存的一段古城墙，古城墙上芳草萋萋，给游人一种“念天地之悠悠”的怀古凭吊的情怀。（游览约10分钟）  
                 <w:br/>
                 16:20参观誉为“岭南建筑艺术明珠”--【陈家祠】（原称陈氏书院，俗称陈家祠，中国清代宗祠典型的南方古建筑，其以精湛的装饰工艺著称于世，建筑中采用了木雕、石雕、砖雕、陶塑、灰塑、彩绘和铁铸等不同风格的工艺装饰，使书院在庄重淡雅中活出富丽堂皇。游览约45分钟）[温馨告知：逢周二陈家祠闭馆，改为镇海楼，遇国家法定节假日陈家祠照常开馆。]（温馨提示：如遇节假日陈家祠门票约满则改为参观镇海楼，造成不便，敬请谅解。）
                 <w:br/>
                 17:30游览广州最具异国情调的欧洲建筑群--【沙面】原为珠江冲积而成的一个沙洲，是一个椭圆形的小岛，面积为0.3平方千米的弹丸之地。此地在宋、元、明、清时期为广州对外通商要津。鸦片战争后清政府被迫同意把沙面"租"给英、法帝国主义，该地沦为英法租界，改为现名。1859年划为外国租界后，陆续便设有英、法、美、德、日、意、荷、葡等领事馆及银行、洋行。现岛上有150多座欧洲风格建筑，其中有42座特色突出的新巴洛克式、仿哥特式、券廊式、新古典式及中西合璧风格建筑，形成了独特的露天建筑“博物馆”，也成为了我国近代史与租界史的缩影。(游览约30分钟)（备注：如当天由于堵车严重，而影响到珠江夜游登船时间，则改为车观，敬请谅解！）
                 <w:br/>
                 18:20自由漫步千年古道北京路商业步行街或天字码头自行散团，结束愉快旅程！
                 <w:br/>
                 交通：全程空调旅游车（按实际人数安排9到55座）
                 <w:br/>
                 景点：白云山-二沙岛-花城广场-午餐-黄埔军校-五羊石像-陈家祠-沙面-天字码头（散团）
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -965,117 +965,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 客人因自身原因退团或改期扣费标准如下：
                 <w:br/>
                 1、客人18：30后退团扣损失费100元/人。
                 <w:br/>
                 2、客人因个人原因出团当天退团只退团费100元/人。
                 <w:br/>
                 3、客人当天出团时因个人原因临时需要改期（改期只可以控制一周内）补车位费80元/人。
                 <w:br/>
                 备注：1、3两项扣费随五一，十一，春节三大假期的变动而上浮（30/50元/人）
-              </w:t>
-[...65 lines deleted...]
-                退回团款 100 元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1116,51 +1049,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>