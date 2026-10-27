--- v4 (2026-05-20)
+++ v5 (2026-10-27)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260316SP10318110</w:t>
+              <w:t xml:space="preserve">TX-20261027SP10318110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -583,86 +583,86 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 集中地--白云山风景区--广州文化馆新馆--广州塔--海心桥--珠江夜游--广州白天鹅宾馆
                 <w:br/>
-                出发地出发，沿路接齐各位贵宾后出发，乘车前往广州游览【白云山风景区】（游览约2.5小时）白云山，位于广东省广州市白云区，为南粤名山之一，自古就有“羊城第一秀”之称。山体相当宽阔，由30多座山峰组成，为广东最高峰九连山的支脉。面积20.98平方公里，主峰摩星岭高382米。白云山景色秀丽，自古以来就是广州有名的风景胜地。如“蒲涧濂泉”、“白云晚望”、“景泰僧归”等，均被列入古代“羊城八景”。20世纪60年代和80年代，白云山分别以“白云松涛”和“云山锦秀”胜景两度被评为“羊城新八景”之一。改革开放以后，党和国家多位领导人及国际友人也都曾在此观光并题名，为白云山风景区留下了不少墨宝。是广州市风景区行业的第一家国家AAAAA级旅游景区，也是广州市唯一同时拥有全国文明风景旅游区、国家AAAAA级旅游景区两项荣誉的景区。
+                出发地沿路接齐各位贵宾后出发，乘车前往广州游览【白云山风景区】（游览约2.5小时）白云山，位于广东省广州市白云区，为南粤名山之一，自古就有“羊城第一秀”之称。山体相当宽阔，由30多座山峰组成，为广东最高峰九连山的支脉。面积20.98平方公里，主峰摩星岭高382米。白云山景色秀丽，自古以来就是广州有名的风景胜地。如“蒲涧濂泉”、“白云晚望”、“景泰僧归”等，均被列入古代“羊城八景”。20世纪60年代和80年代，白云山分别以“白云松涛”和“云山锦秀”胜景两度被评为“羊城新八景”之一。改革开放以后，党和国家多位领导人及国际友人也都曾在此观光并题名，为白云山风景区留下了不少墨宝。是广州市风景区行业的第一家国家AAAAA级旅游景区，也是广州市唯一同时拥有全国文明风景旅游区、国家AAAAA级旅游景区两项荣誉的景区。
                 <w:br/>
                 午餐自理；
                 <w:br/>
                 前往游览【广州文化馆新馆】（游览约1小时）坐落在风景优美的海珠湖东北侧，地处城市新中轴线南段的中心位置，总建筑面积5.4万平方米，总用地面积约14.2万平方米。园区分布有广州公共文化中心、广州文艺中心、岭南翰墨园、客家风韵园等多个园区，集公益演出、培训、展览、创作、研究交流、非遗保护与传承为一体。新馆以“十里红云一湾水，八桥画舫十六亭”为设计主题，用传统建筑和园林空间的巧妙组合再现岭南水乡园林的佳境，包含公共文化中心、翰墨园、曲艺园、广府园、广绣园等多组主题园林建筑，以及由它们共同形成的大型园林景观，是富有岭南生态特色、文化底蕴的城市客厅。（注：逢星期一闭馆，如遇闭馆则改为游览黄埔古港。）
                 <w:br/>
                 前往游览【海心桥】（游览约30分钟）是广州首座珠江两岸人行桥，是世界上跨度最大、宽度最宽的曲梁斜拱人行桥。桥形设计植根岭南文化，造型概念来自“琴鸣绢舞·岭南花舟”，将桥梁完美地融入广州中轴线步行系统。2021年6月25日，正式定名“海心桥”并开通，成为广州新地标。（注：法定节假日需要分时段预约通行（可通过海心桥公众号进行预约，需游客线上预约填写个人信息登桥），其它时间无需预约通行。）打卡【广州塔】（外观），在外围领略广州塔的魅力，看对岸繁华的广州中轴线。广州塔又称广州新电视塔，昵称小蛮腰，与珠江新城、花城广场、海心沙岛隔江相望。广州塔塔身主体高454米，天线桅杆高146米，总高度600米。是中国第一高塔，是国家AAAA级旅游景区。
                 <w:br/>
                 可自费参观【广州塔帷幕开啦蜡像馆】（推荐自费套餐）蜡像馆位于广州塔下，致力于探索及传承本土文化底蕴，以名人明星蜡像展示为亮点，融合广府文化特色。 馆内共设有十个主题展区。共展出七十余尊栩栩如生的名人蜡像，汇聚了国内外各领域杰出人士，每一尊蜡像均精雕细琢、栩栩如生；每个展区都精彩纷呈，游客可以与名人明星蜡像留下亲密合影，身临其境地感受名人明星的魅力风采，还可以参与多元化场景互动，体验蜡像馆的奇妙之旅。
                 <w:br/>
-                随后前往天字码头或大沙头码头，乘坐豪华邮轮【珠江夜游】船上享用简易饭盒（游船约60分钟，航班时间：18：00～19：00，航线：天字码头/大沙头码头登船→广州塔财富码头下船，以码头实际安排为准。）珠江夜游作为广州“羊城八景”之一，是广州旅游一张靓丽的名片，一江珠水可读广州上下两千年，百年码头见证现代商都风华荣貌。倘若不游珠江沿岸 的文化史迹，可以说，就未曾真正游览过广州。珠江沿岸的文化史迹既可日游，又可夜游，由西向东，沿着“珠江走廊观赏到丽日蓝天下的秀丽景色和夜晚两岸灯光璀璨的动人美景。不妨沿着珠江两岸一路寻去，去追寻广州悠久的历史以及新潮的文化阅尽广州说不尽的文化风情。（航班时间及航线安排以码头实际安排为准，如遇台风、恶劣天气等不可抗力因素影响导致停航，则取消珠江夜游，退回费用，不作赔偿。）
+                随后前往天字码头或大沙头码头，乘坐豪华邮轮【珠江夜游】船上享用自助晚餐（游船约60分钟，航班时间18：00；天字码头/大沙头码头登船，以码头实际安排为准。）珠江夜游作为广州“羊城八景”之一，是广州旅游一张靓丽的名片，一江珠水可读广州上下两千年，百年码头见证现代商都风华荣貌。倘若不游珠江沿岸 的文化史迹，可以说，就未曾真正游览过广州。珠江沿岸的文化史迹既可日游，又可夜游，由西向东，沿着“珠江走廊观赏到丽日蓝天下的秀丽景色和夜晚两岸灯光璀璨的动人美景。不妨沿着珠江两岸一路寻去，去追寻广州悠久的历史以及新潮的文化阅尽广州说不尽的文化风情。（航班时间及航线安排以码头实际安排为准，如遇台风、恶劣天气等不可抗力因素影响导致停航，则取消珠江夜游，退回费用，不作赔偿。）
                 <w:br/>
                 游毕后前往入住【广州白天鹅宾馆】白天鹅宾馆坐落于广州市沙面白鹅潭，由霍英东先生与广东省人民政府投资合作兴建而成，酒店于1983年开业，是中国内地首家五星级酒店，内地首家合资的五星级酒店，内地首家由中国人设计、建设和经营的五星级酒店。客房均为极具意韵的岭南式设计装潢，宾客们可惬意地饱览别具欧陆风情的沙面岛景致或是三江汇聚的珠江美景。1983年开业至今，多年来共接待包括英女王伊丽莎白二世在内的40多个国家的元首和政府首脑。
                 <w:br/>
                 酒店泳池及健身中心（健身房、按摩池、桑拿、湿蒸房）7：00～22：00，有独立储物柜、更衣室，位于酒店后花园，凭房卡进入，佩戴泳帽。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：简餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：含   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">广州白天鹅宾馆</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -808,51 +808,51 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 价格
                 <w:br/>
                 成人：699元/人（占床、含车位、餐、门票）
                 <w:br/>
                 1.2-1.4米儿童：349元/人（不占床、含车位、餐、门票）
                 <w:br/>
                 1.2米以下小童：229元/人（只含车位）
                 <w:br/>
                 <w:br/>
                 房差说明
                 <w:br/>
                 三人房：无
                 <w:br/>
-                单房差：标准房480元/人
+                单房差：标准房500元/人
                 <w:br/>
                 减房差：无
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含1早餐+1正餐（正餐为简易饭盒，为包含套餐，不用均无费用退）（为包含套餐，不用均无费用退）（行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：广州白天鹅宾馆 标准房（大床房/双床房，随机安排）（具体房型按酒店安排为准，酒店不允许三成人同时入住，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
                 <w:br/>
                 5、服务：含全程优秀导游服务；
                 <w:br/>
                 6、购物：无。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1323,51 +1323,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>