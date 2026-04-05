--- v0 (2026-04-01)
+++ v1 (2026-04-05)
@@ -1762,51 +1762,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>