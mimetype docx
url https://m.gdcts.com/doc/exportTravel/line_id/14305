--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-202560330CWLGH</w:t>
+              <w:t xml:space="preserve">WZ-20260415CWLGH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1459,51 +1459,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、 此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如报名人数不足 10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -1762,51 +1762,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>