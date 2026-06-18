--- v2 (2026-05-07)
+++ v3 (2026-06-18)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415CWLGH</w:t>
+              <w:t xml:space="preserve">WZ-2026612CWLGH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -396,51 +396,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【产品亮点】广东独立成团，0必销套餐，景点、景交全包、一价全含； 
                 <w:br/>
                 ★【景点全面】金口河大峡谷+螺髻山99里+环游泸沽湖+邛海+建昌古城+成都；
                 <w:br/>
                 ★【深度体验】连住2晚泸沽湖，360°大环湖（乘车环游四川段+云南段）
                 <w:br/>
                 ★【精心安排】走进被誉为“中国最美十大峡谷”之一金口河大峡谷，令人叹为观止；
                 <w:br/>
-                ★【季节赏花】打卡西昌蓝花楹、一片片紫色的花海、编织出春天的浪漫；
+                ★【当季限定】邂逅醉美泸沽湖——水性杨花，每年6-10月绽放；
                 <w:br/>
                 ★【打卡必地】打卡锦里古街、宽窄巷子，太古里体验休闲之都的慢生活和麻辣美食；
                 <w:br/>
                 ★【住宿安排】入住3晚网评4钻酒店，特别安排2晚泸沽湖特色客栈；
                 <w:br/>
                 ★【特色美食】舌尖诱惑——摩梭风味宴+彝情铜火锅+蒸汽石锅鱼；
                 <w:br/>
                 ★【超值奉送】情迷摩梭歌舞晚会，手把手教摩梭甲搓舞，醉在歌舞海洋；
                 <w:br/>
                 ★【纯玩尊享】真纯玩到底，全程0购物0擦边0车销0餐购0套路；宽松赏景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -651,52 +651,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峨眉山市 — 金口河 — 西昌 （313公里约4.5小时）
                 <w:br/>
                 早餐后出发，乘车前往【金口河大峡谷】又名大渡口金口大峡谷、金口大峡谷，是一个令人叹为观止的自然奇观，它被誉为“中国最美十大峡谷”之一,其壮丽景色令人叹为观止。这条长26公里的峡谷,谷宽不足200米,最深达2600多米,比美国科罗拉多大峡谷还要深近千米，也是不允许外国人进入的景区（大峡谷沿途车观，抵达大渡河观景台，安排下车拍照）。经过【雅西高速】全长240公里被誉为“云端上的传奇”又有“中国最美的高速天路”的说法‌，行驶在公路上，流云飘渺，迷雾缭绕，朝阳映照着层峦叠嶂，隧道穿梭于山峦之间，构成了一幅幅绝美的画卷，婉如一场视觉的盛宴，让人流连忘返，后抵达西昌。
                 <w:br/>
-                下午前往市区航天北路【打卡蓝花楹】数十棵高大的蓝花楹格外显眼，整条街成为一片紫色的花海、大片大片的蓝花楹编织出春天的浪漫（最佳观赏期4月中至5月中旬，如因天气原因导致观赏不佳，不视为旅行社违约）。
-                <w:br/>
                 后参观【建昌古城】已有600多年历史，四川现存最完好的古老建筑遗址之一‌，城内以四牌楼为中心，向四方辐射，其北称北街，其南称南街，其西为仓街，其东为府街，四条街道呈“十”字形交叉。后返回酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【金口河大峡谷】、【建昌古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
@@ -735,51 +733,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西昌 —  泸沽湖（250公里约6.5小时）
                 <w:br/>
                 早餐后酒店出发，前往【邛海月色风情小镇】具有独特的自然风光和人文景观，占地8.5万平方米，是泸山邛海风景区的中心位置和枢纽之地，观景台上矗立着一尊“月亮女儿”塑像，成为小镇的标志性建筑。后乘车穿越【磨盘山隧道】，跨过著名的河流，被《中国国家地理》称作充满女性文化的河流【雅砻江，欣赏高原绿海飞播林、翻越【小高山】车窗外就是盐源万亩苹果园。
                 <w:br/>
-                下午抵达【泸沽湖风景区】（含门票）国家水利风景区和国家4A级旅游景区。其总面积314平方公里，包括泸沽湖近三分之二的水域面积，还独有15000亩草海湿地。特别是世居着近万名摩梭人，至今仍然保留“母系大家庭”和“走婚”习俗，民族风情神秘。被专家学者称为世界上唯一的“母系部落”、人类“活化石”和东方“女儿国”游览【草海景区】有茂密的芦苇，形成了独特的自然景观。草海全长约七千米；走进【走婚桥】是一座长达300米的木桥晚上品尝【摩梭风味宴】畅饮咣当酒丶苏尼玛酒，泸沽湖三宝，与摩梭姑娘、小伙共舞，进一步深入了解独特的摩梭走婚习俗及民族特色，参加泸沽湖歌舞晚会——【情迷摩梭歌舞晚会】（约60分钟；赠送项目，不去不退费用），摩梭姑娘、 小伙手把手教你跳摩梭甲搓舞，醉在歌舞的海洋。
+                下午抵达【泸沽湖风景区】（含门票）国家水利风景区和国家4A级旅游景区。其总面积314平方公里，包括泸沽湖近三分之二的水域面积，还独有15000亩草海湿地。特别是世居着近万名摩梭人，至今仍然保留“母系大家庭”和“走婚”习俗，民族风情神秘。被专家学者称为世界上唯一的“母系部落”、人类“活化石”和东方“女儿国”；游览【草海景区】有茂密的芦苇，形成了独特的自然景观。草海全长约七千米；走进【走婚桥】是一座长达300米的木桥晚上品尝【摩梭风味宴】畅饮咣当酒丶苏尼玛酒，泸沽湖三宝，与摩梭姑娘、小伙共舞，进一步深入了解独特的摩梭走婚习俗及民族特色，参加泸沽湖歌舞晚会——【情迷摩梭歌舞晚会】（约60分钟；赠送项目，不去不退费用），摩梭姑娘、 小伙手把手教你跳摩梭甲搓舞，醉在歌舞的海洋。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：当地为摩梭民族聚集地，泸沽湖客栈多为木质结构，早餐较简单，一般不带空调电梯，当地使用太阳能供应热水，请备洗漱用品，敬请谅解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【邛海月色风情小镇】、【泸沽湖】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -819,51 +817,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泸沽湖全天游
                 <w:br/>
-                早餐后，出发乘大巴环湖，吹吹清晨的海风，探秘着美丽神秘的【泸沽湖】游览【泸沽湖观景台】、【里格半岛】泸沽湖与世隔绝，乘坐泸沽湖特有的交通工具【手划猪槽船】游湖（赠送乘坐）猪槽船即独木舟。摩梭语称：“日故”。由一根粗壮的圆木镂空．两头削尖而成。因其状如一只长长的猪槽而得其名，领略湖中三色，观候鸟，红嘴鸥，环游王妃岛近，前往【王妃岛】原名博洼俄岛，整个小岛面积7.5亩，岛屿四周碧波万顷。对于泸沽湖当地人来说，这里是一个拥有特殊意义的地方。因为有着“摩梭末代王妃”之称的左所末代土司喇宝臣的汉族王妃肖淑明生前便居住在这里。游览完毕后晚上品【石锅蒸气鱼】。
+                早餐后，出发乘大巴环湖，吹吹清晨的海风，探秘着美丽神秘的【泸沽湖】游览【泸沽湖观景台】、【里格半岛】泸沽湖与世隔绝，乘坐泸沽湖特有的交通工具【手划猪槽船】游湖（赠送乘坐）猪槽船即独木舟。摩梭语称：“日故”。由一根粗壮的圆木镂空．两头削尖而成。因其状如一只长长的猪槽而得其名，领略湖中三色，观候鸟，红嘴鸥，观赏泸沽湖有名的【水性杨花】（备注：水性杨花花期：6-10月。受气候温度影响较大，如因天气原因导致观赏不佳，不视为旅行社违约不做其它补偿）。
+                <w:br/>
+                环游王妃岛近，前往【王妃岛】原名博洼俄岛，整个小岛面积7.5亩，岛屿四周碧波万顷。对于泸沽湖当地人来说，这里是一个拥有特殊意义的地方。因为有着“摩梭末代王妃”之称的左所末代土司喇宝臣的汉族王妃肖淑明生前便居住在这里。游览完毕后晚上品【石锅蒸气鱼】。
                 <w:br/>
                 <w:br/>
                 温馨提示： 
                 <w:br/>
                 1：下车拍照和乘船时请注意自身及财务以及周边安全，不要在游船上嬉戏打闹，以免跌入水中，严禁在湖中游泳。
                 <w:br/>
                 2：泸沽湖在不减少景点的前提下导游可以根据实际情况调整景点游览的先后顺序。
                 <w:br/>
                 3：泸沽湖属于高原气候，紫外线强，请注意防晒；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【泸沽湖】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1762,51 +1762,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>