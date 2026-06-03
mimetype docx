--- v0 (2026-04-21)
+++ v1 (2026-06-03)
@@ -589,53 +589,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（航程约3小时）
                 <w:br/>
                 从您的城市出发，我们在丽江三义机场等您前来，专业工作人员带您入住酒店稍事休息，愿您以最佳精神状态迎接此次云南之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.云南地区紫外线较强，气候变化较快，请您在出行前提前做好相应准备，雨伞、外套、防晒霜.
                 <w:br/>
                 2.为避免出现饮食问题，请您在自行品尝美食时，选择正规的餐饮场所.
                 <w:br/>
                 3.在自由出行时，请您保管好个人财物，注意人身安全。
                 <w:br/>
                 <w:br/>
                 特别注意：含往返程飞机经济舱特惠机票。进出港口、航班时间等以航司出票为准。  参考航班起飞时间（06：00-23：55）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改。
                 <w:br/>
                 特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；更改云杉坪小索道退80/人，不上索道-120/人，贵宾并签订证明。大索道不保证一定能上，望周知！！！
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -791,51 +788,50 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江--大理（车程约2小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后丽江前往后乘车前往大理，游览【双廊古镇】是最适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。
                 <w:br/>
                 后前往有中国圣托里尼之称的【理想邦】天空与海洋的梦境，从这里开始，蓝色浪漫，白色纯净，温柔与风和白云一样恍惚， 在这里忘记时间，只留享受。
                 <w:br/>
                 随后前往【开启大理洱海廊道浪漫之旅：含廊道s湾骑行+旅拍+航拍】洱海生态廊道有亚洲第一生态廊道之美称，是大理走向世界的名片,远观苍山云起云涌，近览洱海碧波荡漾。沿途芳草萋萋，人在画中行，让人的心不自觉地慢了下来，感受“大理福尼亚”。行程结束之后晚大理入住酒店
                 <w:br/>
-                餐：含早中餐
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。
                 <w:br/>
                 3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：大理双廊古镇-理想邦-s湾廊道
                 <w:br/>
                 到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1086,86 +1082,84 @@
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州
                 <w:br/>
                 早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
                     体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
                 <w:br/>
-                后前往游览秀丽的木氏土司皇家园林【黑龙潭公园】只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏
-[...1 lines deleted...]
-                一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书。
+                跟随总书记脚步前往参观【丽江现代花卉产业园区】考察点。依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
                 <w:br/>
                    后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。感谢各位贵宾对我们工作的支持和理解，我
                 <w:br/>
                 们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1477,51 +1471,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1834,51 +1828,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>