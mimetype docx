--- v2 (2026-01-18)
+++ v3 (2026-05-07)
@@ -396,67 +396,63 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 夜宿网红仙村：江西最in网红打卡点，耗资26亿打造完成“绝壁神话“，特别安排入住一晚望仙谷仙宿，沉浸式体验望仙谷的夜色。 
                 <w:br/>
-                ★ 夜宿绝佳仙村【葛仙村】，登灵宝仙山，特别安排入住一晚景区内酒店，赏唯美灯光秀。
+                ★ 夜宿绝佳仙村【葛仙村】，春季的葛仙村，山花烂漫，绿树成荫，可登灵宝仙山，赏唯美春景；特别安排入住一晚景区内酒店，赏唯美灯光秀。
                 <w:br/>
                 ★ 登大美仙山—三清山 ，赏“奇峰怪石、古树名花、流泉飞瀑、云海雾涛”。
                 <w:br/>
-                ★ 访晒秋人家-婺源篁岭，看徽派民居，最美晒秋，山居村落，粉墙黛瓦。
-[...1 lines deleted...]
-                ★ 两大赠送：南昌万寿宫历史文化街区+上饶信江书院。
+                ★ 最美乡村-婺源篁岭看徽派民居，最美晒秋，山居村落，鲜花小镇。
                 <w:br/>
                 ★ 地道美食：【婺源徽州宴】、【三清山生态宴】、【葛仙村养生宴】、【广信风味餐】
                 <w:br/>
-                ★ 优选住宿：南昌、三清山脚升级当地超豪华酒店，葛仙村、望仙谷入住景区内；
+                ★ 优选住宿：南昌、三清山脚入住网评4钻酒店+葛仙村景区内网评4钻酒店+望仙谷景区直营民宿
                 <w:br/>
                 ★ 长者门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）；
                 <w:br/>
-                ★ 美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
-[...1 lines deleted...]
-                ★ 纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适。
+                ★纯净旅游：全程纯玩0购物，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -619,219 +615,231 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：南昌禧悦丽尊酒店(红谷滩万达广场绿地双子塔店)或南昌融创永乐半山酒店或同级</w:t>
+              <w:t xml:space="preserve">入住：南昌格蕾斯酒店或维也纳智好酒店(南昌井冈山大道店)或美豪怡致酒店或智选假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-婺源篁岭-三清山
+                南昌-婺源篁岭-三清山脚
                 <w:br/>
                 全天：早餐后车赴中国最美的乡村—婺源(车程约3.5小时)，后游【篁岭—晒秋】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。游览结束后前往三清山脚办理入住。（车程约2.5小时）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【婺源篁岭】
                 <w:br/>
                 自费项：婺源篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：婺源徽州宴     晚餐：三清山生态宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三清山山脚丽呈远洲大酒店或三清山金沙湾假日酒店或画家村度假酒店或同级</w:t>
+              <w:t xml:space="preserve">三清山脚入住：三清山金沙湾假日酒店（东部金沙索道店）或三清山远洲酒店（东部金沙索道店）或三清山锦琛山庄或三清山华克山庄（东部金沙索道店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三清山-葛仙村
                 <w:br/>
                 上午：早餐后前往三清山风景区（含大门票，不含往返缆车，费用自理125元/人，如客人步行上下山，不参加索道自费，需要自行前往游步道上下山，导游不陪同）。乘坐索道上山徒步游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。徒步游览【阳光海岸景区】【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验审报吉尼斯世界纪录、全长几千米西海栈道的全过程（徒步游览时间约2-3小时）。
                 <w:br/>
                 下午：乘车前往前往【葛仙村度假区】（车程约2小时）,位于江西省上饶市铅山县，背靠千年道教名山葛仙山，定位以打造“江西旅游新地标，国际一流旅游综合度假区”为目标。景区有着相当丰富的历史积淀，“文化为先”赋予了项目灵魂。葛仙村度假区围绕葛仙山景区打造，以仙人葛玄在葛仙山的修行事迹为线索，以水、竹、村为创意元素，致力打造一个集生态旅游、休闲度假、商务会展和道文化体验的天然圣地和绝佳仙村。长长的【灵宝仙街】建筑风格可谓独树一格，是一条集各式餐饮、特色小吃、休闲娱乐、非遗文化、旅游纪念品、旅游道具租赁等一体的文化商业街区。这里也是江西难得一处夜游胜地，景区灯光设置一万多盏，投资超过3亿元，可乘坐景区小交通或步行游览景区。
                 <w:br/>
                 晚上：19:00左右可以在景区观看真人实景演绎的水幕电影《修心归真纪》以及大型实景光影秀，呈现出一幕幕精彩绝伦的视听盛宴。如遇景区实行政策性休演导致部分演出取消，敬请谅解。
                 <w:br/>
+                葛仙村演艺参考：
+                <w:br/>
+                1. 非遗绝技：【翻九楼】惊险刺激，表演者在高台上完成特技，寓意免煞送神； 【帽衣变脸】一秒切换服饰与脸谱，堪称 “东方魔法”；还有【木偶长绸舞】【皮影戏】，适合带娃感受传统艺术。
+                <w:br/>
+                2、特色主题活动：
+                <w:br/>
+                【千灯会】以古画《上元灯彩图》为蓝本。夜幕降临时，千盏非遗鱼灯、龙灯、虾灯等蜿蜒成流淌的星河，从众妙阁向着星辰广场漫涌，与黛瓦白墙的古村建筑相互映衬，形成“一夜鱼龙舞”的奇幻景象。近百人的巡游队伍携各式古灯穿行于青石小巷，游客可以跟随巡游队伍提灯夜游，沉浸式感受灯会的热闹氛围。巡游结束后，还有“万灯祈福仪式”。此外，还有主题烟花秀，绚烂的花火在夜空中绽放，与灯火、星辰交相辉映，为大家带来全方位的视听享受。
+                <w:br/>
+                【火焰艺术秀】：「穹灵之焰」火焰杂技酷炫十足，「火裙舞」舞者在火光中起舞，视觉冲击力拉满。
+                <w:br/>
+                备注：如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知，敬请谅解。
+                <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【三清山】【西海岸景区】【阳光海岸景区】【葛仙村度假区】
+                景点：【三清风景区】【葛仙村度假区】
                 <w:br/>
                 自费项：三清山往返缆车125元/人；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：葛仙村养生宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">葛仙村仙村客驿酒店或同级</w:t>
+              <w:t xml:space="preserve">葛仙村入住：仙村客驿酒店或暗香园酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1033,51 +1041,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.1.大交通：广州东/广州白云-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：南昌入住当地超豪华酒店、望仙谷指定入住一晚望仙谷仙宿、葛仙村入住仙村客驿酒店或同级、三清山脚升级入住超豪华酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加800元/人，不占床减400元/人）
+                2. 住宿：南昌、三清山脚入住网评4钻酒店、望仙谷指定入住一晚望仙谷仙宿、葛仙村入住仙村客驿酒店或同级；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
                 <w:br/>
                 3. 用餐：含4早4正(酒店房费含早餐)，特色餐35元/人，（小孩餐费减半，不用不退）；正餐八菜一汤不含酒水；此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水。
                 <w:br/>
                 4. 门票：望仙谷大门票（赠送景点，不去不退）、三清山大门票、篁岭大门票（赠送景点不去不退）；葛仙山门票（赠送景点，不去不退）；
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适
                 <w:br/>
                 用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.此团为散客团。
                 <w:br/>
                 8、门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
                 <w:br/>
                 9、儿童安排：
                 <w:br/>
                 6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点半价大门票，超高自理）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
@@ -1112,50 +1120,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 2、旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
                 3、不含行程中未提及的其他费用；
                 <w:br/>
                 4、不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含三清山往返缆车费用125元/人；不含葛仙山往返缆车130元/人。
+                <w:br/>
+                （即必须产生：65周岁以上：合计315元/人；65岁以下：合计375元/人）
+                <w:br/>
+                （当地必须消费，不接受议价，报名时敬请知悉）
                 <w:br/>
                 5、不含广州市区到广州高铁站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
@@ -1258,51 +1270,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">篁岭往返缆车</w:t>
+              <w:t xml:space="preserve">篁岭往返缆车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1329,51 +1341,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三清山缆车</w:t>
+              <w:t xml:space="preserve">三清山缆车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">三清山往返缆车费用125元/人（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1400,51 +1412,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 125.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">葛仙山往返缆车</w:t>
+              <w:t xml:space="preserve">葛仙山往返缆车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">葛仙山往返缆车130元/人（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1522,160 +1534,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...60 lines deleted...]
-                                                          日期：                日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1716,51 +1671,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>