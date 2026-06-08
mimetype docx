--- v3 (2026-05-07)
+++ v4 (2026-06-08)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【夜宿望仙谷】江西高铁5天 | 南昌 | 万寿宫历史文化街区 | 望仙谷峡谷小镇 | 世遗仙境三清山 |  婺源篁岭 | 葛仙村国际度假区行程单</w:t>
+        <w:t xml:space="preserve">【夜宿望仙谷】江西高铁5天 | 南昌 | 万寿宫历史文化街区 | 望仙谷峡谷小镇 | 世遗仙境三清山 |  婺源篁岭 | 灵山行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,114 +345,118 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州东-南昌G3070/10:30-15:11或其他车次
                 <w:br/>
-                回程：南昌-广州东：G3081/16:07-21:10或其他车次
+                回程：南昌南-广州东G3085/18:22-23:00或其他车次
                 <w:br/>
                 参考车次，最终以落实为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 夜宿网红仙村：江西最in网红打卡点，耗资26亿打造完成“绝壁神话“，特别安排入住一晚望仙谷仙宿，沉浸式体验望仙谷的夜色。 
-[...13 lines deleted...]
-                ★纯净旅游：全程纯玩0购物，旅程更舒适。
+                ★ 夜宿网红望仙谷：江西最in网红打卡点，耗资26亿打造完成“绝壁神话“，特别安排入住一晚望仙谷景区内，沉浸式感受山间晚风、崖壁夜景。
+                <w:br/>
+                ★ 登大美仙山—三清山 ，赏“奇峰怪石、古树名花、流泉飞瀑、云海雾涛”，穿行山间栈道，沉浸式感受天然氧吧，避暑观景两不误。
+                <w:br/>
+                ★ 最美乡村-婺源篁岭：夏日绿意盎然、鲜花遍野，徽派古村梯田错落，可打卡玻璃栈道、古街索桥，夜游非遗灯彩演绎，尽享山野浪漫夜色。
+                <w:br/>
+                ★ 灵山风景区：道家福地仙气满满，打卡世界最长悬崖天梯，轻松登顶观景，奇石百态、山林清幽。
+                <w:br/>
+                ★ 景德镇皇窑景区：探秘绝美瓷宫艺术地标，近距离观赏精美瓷艺建筑与展品，了解陶瓷烧制工艺，沉浸式解锁瓷都千年非遗文化魅力。
+                <w:br/>
+                ★ 地道美食：【婺源徽州宴】、【广信风味餐】、【上饶农家宴】、【望仙生态宴】
+                <w:br/>
+                ★ 美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
+                <w:br/>
+                ★ 奢享住宿：南昌、婺源、上饶入住网评5钻酒店+望仙谷景区直营民宿。
+                <w:br/>
+                ★ 长者门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）。
+                <w:br/>
+                ★ 纯净旅游：广东散拼，全程纯玩0购物，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,428 +573,416 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-南昌西
+                广州-南昌
                 <w:br/>
                 广州东/广州白云乘坐上午或者下午的高铁前往南昌（参考车次G3070/10:30-15:11或其他车次，车程时间约4小时41分钟) 。抵达后游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
                 <w:br/>
                 *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
                 景点：【万寿宫历史文化街区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：南昌格蕾斯酒店或维也纳智好酒店(南昌井冈山大道店)或美豪怡致酒店或智选假日酒店或同级</w:t>
+              <w:t xml:space="preserve">南昌赣江绿地铂骊酒店(赣江新区）或南昌锦江丽笙丽亭酒店或南昌金茂嘉悦酒店或同级（网评5钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-婺源篁岭-三清山脚
-[...1 lines deleted...]
-                全天：早餐后车赴中国最美的乡村—婺源(车程约3.5小时)，后游【篁岭—晒秋】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。游览结束后前往三清山脚办理入住。（车程约2.5小时）
+                南昌-景德镇-婺源
+                <w:br/>
+                上午：早餐后，乘车前往瓷都景德镇（车程约2.5小时），游览国家AAAA景区---【皇窑景区】(游览约1小时，若皇窑闭馆则改去富玉官窑产业基地)：皇窑景区内的-瓷宫是其核心亮点之一，以其独特的建筑风格和丰富的瓷器展品吸引着众多游客和陶瓷爱好者。皇窑景区-瓷宫建筑本身就是一件艺术品，其设计灵感来源于传统瓷器的造型和纹饰。整个建筑外观以白色和蓝色为主色调，象征着经典的青花瓷风格。皇窑景区-瓷宫的墙壁和屋顶镶嵌着精美的瓷片，这些瓷片不仅展示了景德镇瓷器的高超工艺，也使得整个建筑在阳光下熠熠生辉，宛如一座巨大的瓷器雕塑。皇窑景区-瓷宫不仅是一个展示空间，更是一个文化体验中心，游客可以在这里了解瓷器的制作过程，从原料的选择、成型、绘制到烧制的每一个步骤。
+                <w:br/>
+                下午：车赴中国最美的乡村—婺源(车程约1.5小时) ，游览【篁岭—鲜花小镇】（赠送大门票，不含往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约4小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。夜晚的非遗盛景：壁画滚灯车、瑰宝滚灯舞、板龙灯巡游、纸灯舞仙鹤齐上阵，锣鼓声、欢笑声、赞叹声交织成夏夜最动人的乐章。夜游结束后，乘坐缆车下山，乘车前往酒店办理入住。
+                <w:br/>
+                备注：如因特殊情况及雨水天气等因素取消活动体验或更换体验时间、地点，将以现场公告为主，不另做通知。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【婺源篁岭】
-[...1 lines deleted...]
-                自费项：婺源篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人
+                景点：【皇窑景区】【婺源篁岭】
+                <w:br/>
+                自费项：婺源篁岭往返缆车60元/人，不足65周岁篁岭往返缆车按120元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：婺源徽州宴     晚餐：三清山生态宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三清山脚入住：三清山金沙湾假日酒店（东部金沙索道店）或三清山远洲酒店（东部金沙索道店）或三清山锦琛山庄或三清山华克山庄（东部金沙索道店）或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺源探花·森氧秘境酒店或婺源青河隐居艺术酒店或婺源瑞怡清华婺酒店或同级（网评5钻）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                三清山-葛仙村
-[...17 lines deleted...]
-                备注：如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知，敬请谅解。
+                婺源-三清山-上饶
+                <w:br/>
+                上午：早餐后，前往【三清山风景区】（车程约2.5小时，含大门票，不含往返缆车，费用自理125元/人，如客人步行上下山，不参加索道自费，需要自行前往游步道上下山，导游不陪同）。乘坐索道上山徒步游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。
+                <w:br/>
+                下午：徒步游览【阳光海岸景区】【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验审报吉尼斯世界纪录、全长几千米西海栈道的全过程（徒步游览时间约2-3小时）。游览结束后，乘车前往上饶市区（车程约1小时）办理酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【三清风景区】【葛仙村度假区】
-[...1 lines deleted...]
-                自费项：三清山往返缆车125元/人；
+                景点：【三清山风景区】
+                <w:br/>
+                自费项：三清山往返缆车125元/人（必须消费）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：葛仙村养生宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">葛仙村入住：仙村客驿酒店或暗香园酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上饶饶商诚悦大酒店或上饶尚绿君澜大饭店或上饶鑫邦大酒店或同级（网评5钻）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                葛仙山-望仙谷
-[...3 lines deleted...]
-                下午：前往【望仙谷】（赠送大门票，不去不退，车程约2小时）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
+                上饶-灵山-望仙谷
+                <w:br/>
+                上午：早餐后，乘车前往游览【灵山风景区】（赠送大门票+上下天梯，不含往返缆车135元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费， 游览约 3 小时）灵山被道家书列为“天下第三十三福地”。遇上天气晴朗、能见度高的时候 ，在上饶市区就能目睹其俊俏挺拔的风采。灵山很古老 ，灵山很神奇 ，灵山不仅有优美的山水 ，灵山更有众多美丽的传说。属怀玉山支脉 ， 山势骤起 ，逶迤西去 ，至白云峰山分二脉 ，一脉向北 ，一脉向西 ，似一弯偃月镶嵌在赣东北大地上。群猴腾跃 ，异兽嬉戏 ，百鸟和鸣 ，以及独具的桂花鱼等小动物 ，赋予灵山一种生命动感和无穷的野趣。遍布灵山的寺庙、亭塔等古建筑 ，使人文景观和自然景观相互辉映 ，使之更具灵气 ，更加妩媚 ！前往世界唯一 ，中国最长的【悬崖天梯】（若因景区或天气等特殊情况电梯不开放 ，无费用可退）（时长约 30 分钟）直达山顶 ，观灵山云海，体验一览众山小的感觉 ，一路观赏：后进入栈道 ，栈道总长八千余米 ，一路观赏 ：一步登天、热带鱼、 山顶洞人、智慧大脑、岩石生蛋、东台峰等；然后进入夹层灵山 ，观赏 ：雀兔之恋、恐龙出世 ，外星娃娃 ，双鱼对吻 ，小象盗松 ，神龟望月 ， 中华鲟 ，观音指路 ，乾坤柱 ，猫头鹰石等。
+                <w:br/>
+                下午：前往【望仙谷】（赠送大门票，不去不退，车程约1小时，特别赠送团队航拍）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
                 <w:br/>
                 晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【葛仙山】【望仙谷】
-[...1 lines deleted...]
-                自费项：葛仙山往返缆车130元/人
+                景点：【灵山风景区】【望仙谷】
+                <w:br/>
+                自费项：灵山往返缆车135元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">望仙谷仙宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">望仙谷仙宿或仰仙村</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 望仙谷-南昌-广州东
                 <w:br/>
-                上午：早餐后，乘车前往上饶【信江书院】（赠送景点，不去不退，逢周一闭馆，游览时间约40分钟）江西四大古书院之一，内有钟灵台、春风亭、一榻轩、夕秀亭、日新书屋、亦乐堂等十余处古色古香的古建筑。在书院的东北部亦乐堂旧址上，建国后修建了"上饶专区革命烈士纪念碑"和黄道烈士墓"。
-[...1 lines deleted...]
-                下午：车赴南昌（约3.5小时车程），乘坐高铁返回广州东（参考车次：G3081/16:05-21:09或其他车次），结束愉快的旅程！
+                全天：睡到自然醒，早餐后景区自由活动。适时乘车前往南昌（车程约3.5-4小时），游览【南昌滕王阁北园】（不登主阁，游览时间约40分钟，赠送景点，不去不退）：北园的建筑尽显唐风宋韵，飞檐斗拱、雕梁画栋，朱红色的立柱、青绿色的瓦片、精美的古建彩绘，与赣江的自然景观相得益彰。汉白玉栏杆上雕刻着豫章十景，将历史文化与建筑艺术完美融合。游览结束后，乘车前往南昌南站，乘坐高铁返回广州东站（参考时间：G3085/18:22-23:00或其他车次），结束愉快的江西旅程。
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
-                景点：【信江书院】
+                景点：【南昌滕王阁北园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：广信风味餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1035,61 +1027,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.1.大交通：广州东/广州白云-南昌西，南昌-广州东 往返高铁二等票；
+                1.大交通：广州东/广州白云-南昌西，南昌南-广州东 往返高铁二等票；
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：南昌、三清山脚入住网评4钻酒店、望仙谷指定入住一晚望仙谷仙宿、葛仙村入住仙村客驿酒店或同级；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
-[...3 lines deleted...]
-                4. 门票：望仙谷大门票（赠送景点，不去不退）、三清山大门票、篁岭大门票（赠送景点不去不退）；葛仙山门票（赠送景点，不去不退）；
+                2. 住宿：南昌、婺源、上饶入住网评5钻酒店、望仙谷指定入住1晚望仙谷景区直营民宿；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加930元/人，不占床减440元/人）
+                <w:br/>
+                3. 用餐：4早4正餐（正餐餐标35元/人餐；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
+                <w:br/>
+                4. 门票：望仙谷大门票（赠送景点，不去不退）、三清山大门票、篁岭大门票（赠送景点不去不退）、灵山大门票（赠送景点，不去不退）、景德镇皇窑（赠送景点，不去不退）；
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适
                 <w:br/>
                 用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.此团为散客团。
                 <w:br/>
                 8、门票优惠：65周岁以上可享受门票优惠120元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
                 <w:br/>
                 9、儿童安排：
                 <w:br/>
                 6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点半价大门票，超高自理）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1119,53 +1111,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 2、旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
                 3、不含行程中未提及的其他费用；
                 <w:br/>
-                4、不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含三清山往返缆车费用125元/人；不含葛仙山往返缆车130元/人。
-[...1 lines deleted...]
-                （即必须产生：65周岁以上：合计315元/人；65岁以下：合计375元/人）
+                4、不含篁岭往返缆车60元/人（不足65周岁篁岭往返缆车按120元/人）；不含三清山往返缆车费用125元/人；不含灵山往返缆车135元/人。
+                <w:br/>
+                （即必须产生：65周岁以上：合计320元/人；65岁以下：合计380元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
                 <w:br/>
                 5、不含广州市区到广州高铁站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1671,51 +1663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>