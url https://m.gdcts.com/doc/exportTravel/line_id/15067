--- v4 (2026-06-08)
+++ v5 (2026-07-02)
@@ -1663,51 +1663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>