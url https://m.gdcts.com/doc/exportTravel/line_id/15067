--- v5 (2026-07-02)
+++ v6 (2026-08-12)
@@ -1663,51 +1663,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>