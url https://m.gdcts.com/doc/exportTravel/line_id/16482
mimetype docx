--- v0 (2025-10-15)
+++ v1 (2026-08-29)
@@ -398,72 +398,118 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                合理行程：【广州-莫斯科-摩尔曼斯克-莫斯科-广州】适合二刷俄罗斯极光，深度极光游览，性价比更高！
-[...20 lines deleted...]
-                【全程安排4顿特色餐】1.极地帝王蟹大餐+2.北冰洋景观餐厅+3.驯鹿特色餐+4.特色经典俄餐；
+                🇷🇺 俄罗斯 摩尔曼斯克 × 莫斯科
+                <w:br/>
+                猎奇极光 8 日
+                <w:br/>
+                冰雪荒原里邂逅欧若拉
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ✈️ 广州直飞・航班大升级
+                <w:br/>
+                🔄 俄罗斯航空
+                <w:br/>
+                  内陆升级飞机，无需夜火车高铁 ᯓ
+                <w:br/>
+                📍广州直飞莫斯科 ➡️转机摩尔曼斯克
+                <w:br/>
+                  一次打卡首都 + 北极圈
+                <w:br/>
+                  省去长途辗转，游玩舒适度拉满 ✅
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                💡 和普通极光团有什么不一样？
+                <w:br/>
+                🎁极光庆祝仪式，情绪价值拉满！
+                <w:br/>
+                ✨9 大独家北极体验，一次性拉满极地氛围感 🎯
+                <w:br/>
+                <w:br/>
+                🌌摩尔曼斯克・北极圈不冻港
+                <w:br/>
+                🌌3次极光追寻体验
+                <w:br/>
+                  陆地巡洋舰专车追光
+                <w:br/>
+                  解锁欧若拉降临的惊喜✨
+                <w:br/>
+                📸其中1次专业猎人极光旅拍
+                <w:br/>
+                  升级摄影配置，定格梦幻极光大片
+                <w:br/>
+                🦌萨米村人文体验
+                <w:br/>
+                  探访古老萨米部落，喂养驯鹿，感受极地原住民文化
+                <w:br/>
+                🏔️捷里别尔卡
+                <w:br/>
+                  北冰洋海岸，世界尽头的孤独小镇
+                <w:br/>
+                🚢列宁号破冰船
+                <w:br/>
+                  打卡苏联硬核工业地标，了解极地航海历史
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏛️莫斯科・俄罗斯心脏城市
+                <w:br/>
+                🕌武装力量大教堂
+                <w:br/>
+                  宏伟华丽，极具震撼力的建筑奇观
+                <w:br/>
+                🏰红场 &amp; 圣瓦西里大教堂
+                <w:br/>
+                  经典俄罗斯地标，走进童话般的洋葱头教堂
+                <w:br/>
+                🛍️当地特色市集
+                <w:br/>
+                  闲逛市井，沉浸式感受俄式风情💎
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -582,143 +628,161 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 - 莫斯科
                 <w:br/>
-                参考航班：SU221 CANSVO 11:10/16:35   
-[...5 lines deleted...]
-                备注：莫斯科时间比北京时间慢5小时，国际航班规定需要提前3小时抵达机场；
+                广州-莫斯科                                     莫斯科四星酒店/早X中X晚X
+                <w:br/>
+                参考航班：SU221 11:50-17:10，飞行约9h20m
+                <w:br/>
+                ⊙08:00广州白云机场准时集合乘坐飞机前往莫斯科
+                <w:br/>
+                ☉抵达莫斯科返回酒店休息
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.国际航班至少需提前3小时抵达机场办理值机登机手续，请客人自行关注航班动态，如因客人自行原因导致航班延误，行程费用不退，产生的所有损失均由客人自行承担，与旅行社无关；
+                <w:br/>
+                2.出发需携带本人有效身份证件以及护照原件，港澳护照客人除护照原件外还需携带回乡证；
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：飞机餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">莫斯科豪华酒店</w:t>
+              <w:t xml:space="preserve">莫斯科四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科 - 摩尔曼斯克
                 <w:br/>
-                参考时间：SU1324 SVOMMK 17:00/19:40
-[...7 lines deleted...]
-                【温馨提示】：极光猎人仅升级1次，不指定具体哪次追光，以行程实际安排为准；极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解；
+                莫斯科-摩尔曼斯克                             摩尔曼斯克当地酒店/早√中√晚X
+                <w:br/>
+                参考航班：SU1324 17:00-19:40，飞行约2h40m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙红场及周边景观（游览约1.5小时）
+                <w:br/>
+                圣瓦西里升天大教堂、列宁墓、国家历史博物馆、古姆百货商场、亚历山大花园、无名烈士墓、长明火、朱可夫雕像，以上均为外观
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙克里姆林宫宫墙（外观约10分钟)   
+                <w:br/>
+                ⊙乘飞机前往摩尔曼斯克
+                <w:br/>
+                ⊙开启第一次追光配置猎人及提供摄影服务、极光庆祝仪式（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：配置极光猎人仅升级1次，不指定具体是哪次追光，以行程实际安排为准。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解，如未出现极光则无法提供摄影服务及极光庆祝仪式，无费用可退。
                 <w:br/>
                 交通：旅游中巴
                 <w:br/>
                 到达城市：莫斯科
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -751,67 +815,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 捷里别尔卡 - 摩尔曼斯克
-[...15 lines deleted...]
-                【特别注意】：摩尔曼斯克11月进入雪季，前往捷里别尔卡的道路可能因不可抗力（暴风雪）而封路导致无法正常前往！如遇上大雪封路，捷里别尔卡游览则更改为小捷里别尔卡、谢苗猫雕像以及俄罗斯最北俄版麦当劳游览！！
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往北极小镇捷里别尔卡（游览约1.5小时）
+                <w:br/>
+                打卡北冰洋秋千与沙滩、北极王座、被遗忘的船、利维坦之骸（鲸鱼骨骼）
+                <w:br/>
+                ⊙船舶墓地（外观约10分钟)
+                <w:br/>
+                ⊙北冰洋景观餐厅享用午餐
+                <w:br/>
+                ⊙可自费参加北冰洋海上巡游
+                <w:br/>
+                ⊙返回摩尔曼斯克沿途开启第二次追光（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：摩尔曼斯克 11 月已进入雪季，前往捷里别尔卡路段遇暴风雪等不可抗力可能临时封路无法通行。若道路封闭，原捷里别尔卡行程将调整为小捷里别尔卡、谢苗猫雕像及俄罗斯最北俄版麦当劳游览，且无费用可退；
                 <w:br/>
                 交通：旅游中巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：北冰洋景观餐厅     晚餐：俄式特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -845,57 +911,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克
                 <w:br/>
-                ⊙早餐后，驱车前往【萨米原始民俗村】★，露天的博物馆，它就是萨米民族村，当地人叫它“萨姆-斯特”，意思是“萨米村”，萨米族是俄罗斯最古老的土著民族之一。萨米族大部分生活在在瑞典，芬兰和挪威北部。俄罗斯萨米人总数不超过2000人，绝大部分生活在摩尔曼斯克地区的科拉半岛上，他们主要以驯鹿，捕鱼，打猎，放牧为生。由于常年生活在远离文明的冻土地带，加上医疗条件匮乏，男人酗酒成性，儿童出生率下降，俄罗斯的萨米族已经得到当局的重视和保护。抵达后有萨米人穿着装民族服饰用萨米语欢迎客人到来，然后由萨米人带领参观民族村，与驯鹿亲密接触，【体验喂养驯鹿（约15分钟），随后体验驯鹿拉雪橇★（拉一圈3-4分钟）】，畅享穿越林海雪原的乐趣。
-[...5 lines deleted...]
-                【温馨提示】：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以时间安排为准，敬请知晓！
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往萨米村（约2小时）如遇雪量不够厚则无法安排拉雪橇及香蕉船无费用可退，敬请谅解；
+                <w:br/>
+                喂养驯鹿（约15分钟，需自购食材）,驯鹿拉雪橇（拉一圈约4-5分钟）,雪地香蕉船（拉一圈约4-5分钟）⊙萨米村特色午餐
+                <w:br/>
+                ⊙阿廖莎雕像（远观约10分钟）受装修影响无法近距离观赏则安排远观
+                <w:br/>
+                ⊙帝王蟹特色海鲜大餐
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以最终安排为准，海鲜菜品受当日捕获情况影响，若无法供应，将置换同价值其他食材，无差价退费。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内自助早餐     午餐：驯鹿特色餐     晚餐：帝王蟹特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -929,57 +1001,67 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克
                 <w:br/>
-                ⊙早餐后前往参观【摩尔曼斯克州立博物馆】★（约45分钟），也被称为“极地博物馆”，是当地最古老的博物馆，主要展示摩尔曼斯克州的文化、地质、自然、历史，随后前往世界上四大不冻港之一的摩尔曼斯克港；
-[...5 lines deleted...]
-                 ⊙晚餐后，前往郊区度假木屋酒店，入住在雪原中；
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙北方舰队博物馆（入内，约40分钟）如遇关闭则更改为州立博物馆
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙列宁号破冰船及北极地标打卡（总计外观约30分钟）
+                <w:br/>
+                ⊙库尔斯克号及水手纪念碑（外观约20分钟）
+                <w:br/>
+                ⊙外观海事救世主大教堂（约10分钟）
+                <w:br/>
+                ⊙第三次木屋漫步追极光体验（约1小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：入住极光森林木屋的顺序有可能根据房态进行调整，最终入住顺序以及行程安排顺序以实际安排为准。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式特色餐     晚餐：俄式特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1013,55 +1095,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克 - 莫斯科
                 <w:br/>
-                参考航班：SU1321 MMKSVO 15:00/17:35
-[...3 lines deleted...]
-                ⊙统一时间集合，乘车前往摩尔曼斯克机场，乘坐飞机返回莫斯科后入住酒店休息；
+                参考航班：SU1321 15:00-17:25，飞行约2h40m
+                <w:br/>
+                ⊙享受酒店早餐
+                <w:br/>
+                ⊙可自费参加摩尔曼斯克冰雪活动
+                <w:br/>
+                ⊙乘坐飞机返回莫斯科
+                <w:br/>
+                ⊙莫斯科农贸市场感受市井气息（自由活动约1.5小时）
+                <w:br/>
+                ⊙返回酒店休息
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1095,59 +1183,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 莫斯科-广州
                 <w:br/>
-                莫斯科 - 广州 
-[...7 lines deleted...]
-                ⊙后前往莫斯科机场，乘坐飞机返回广州；
+                莫斯科-广州                                        夜宿飞机上/早√中√晚X
+                <w:br/>
+                参考航班：SU220 19:50-10:10+1，飞行时间约8h50m
+                <w:br/>
+                ⊙爱国者主题公园                                         
+                <w:br/>
+                ⊙武装力量大教堂片区（入内，约1小时）
+                <w:br/>
+                ⊙记忆之路长廊（外观约15分钟）
+                <w:br/>
+                ⊙胜利者之母雕塑（外观约15分钟）
+                <w:br/>
+                ⊙库宾卡坦克博物馆片区（入内，约1小时）
+                <w:br/>
+                ⊙飞机返回广州
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：中式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1181,89 +1275,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
-                早晨0940抵达广州，结束境外旅程，返回温暖的家。
+                莫斯科-广州    
+                <w:br/>
+                ⊙抵达广州，行李转盘处结束境外旅途。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">X</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1291,129 +1387,123 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 行程所列国际机票，广州-莫斯科往返经济舱含税，莫斯科-摩尔曼斯克往返经济舱含税，总计4段飞机；
-[...13 lines deleted...]
-                ☆ 全程专业出境领队中文服务；
+                1.机票：行程所列团队经济舱机票含税；
+                <w:br/>
+                2.签证：俄罗斯团队免签名单或俄罗斯个人免签（所需资料见以下）；
+                <w:br/>
+                3.酒店：行程所列酒店或同级酒店标准间住宿（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房。因旅游旺季、节庆、当地会展等特殊情况房源紧张有可能变更住宿地点，旅行社保证所提供的酒店将不低于上述酒店标准）；
+                <w:br/>
+                4.用餐：行程所列早午晚餐，早餐为酒店内早餐，正餐为中式用餐标准为10菜1汤，中餐15美金，俄餐15美金，餐食如自弃款项不退；
+                <w:br/>
+                5.当地交通：根据人数提供旅游巴士保证1人1座，配专业司机；
+                <w:br/>
+                6.景点首道门票：萨米民族村、驯鹿拉雪橇及雪地香蕉船、北方舰队博物馆（如景点因节日、政府行为、自身行为等原因关闭，旅行社则安排其他景点替代）；
+                <w:br/>
+                7.服务：全程专业出境领队服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                * 服务费800元人民币（报名时与团费一起缴纳）；
-[...15 lines deleted...]
-                * 70岁及以上老年人需签署健康承诺函；
+                1.服务费：1000元人民币/人（报名时需与团费一起缴纳）；
+                <w:br/>
+                2.单房差：700元/间/晚（需提前确认是否可补）；
+                <w:br/>
+                3.酒水饮料、洗衣、通讯、行李搬运、司机服务费等，出入境的行李海关税，超重行李托运费、管理费等；
+                <w:br/>
+                旅游者因违约、自身过错、自由活动期间行为或自身疾病引起的人身和财产损失；
+                <w:br/>
+                4.行程以外观光节目或自费活动项目；
+                <w:br/>
+                5.其他未约定由旅行社支付的费用（如：单房差、机场候机或转机期间及火车上的餐饮、因不可抗力产生的额外费用等）；
+                <w:br/>
+                6.个人旅游意外保险（建议客人自行购买）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1634,61 +1724,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息或者无损失效证件而造成损失，应由客人自行承担因此产生的全部损失。
                 <w:br/>
                 2.客人同意旅行社无偿使用本行程中领队/旅行社工作人员所拍摄的集体照片或个人照片，旅行社承诺该类照片仅用于旅行社及关联公司进行相关的合法宣传推广，不作任何损害客人合法权益的行为。 
                 <w:br/>
                 3.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期的，则按《出境旅游组团合同》第13条约定执行。
                 <w:br/>
-                4.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点游览顺序作合理的调整。
-[...3 lines deleted...]
-                本产品供应商为：北京浪漫天下国际旅行社有限公司，许可证号：L-BJ-CJ-00786。此团15人以上成团，为保证游客如期出发，我社将与其他旅行社共同委托北京浪漫天下国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由北京浪漫天下国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                4.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对游览顺序作合理的调整。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1697,107 +1783,109 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 报名及退团
                 <w:br/>
                 1.报名以订金为准，订金8000元/人；团款余额最晚支付日为团队出发前8个工作日；
                 <w:br/>
                 2.退团说明：游客报名后因故不能参加本次旅游，
                 <w:br/>
-                出发前30天退团或换人参团，不产生损失（如已出机票和签证等，要承担改签费用）；
-[...7 lines deleted...]
-                出发前8天内要求退团，产生全部损失，所有团款不退，此外还须赔偿500元/人旅行社业务预订损失费。
+                出发前30天退团或换人参团，不产生损失（如已出机票和签1.报名以订金为准，订金8000元/人；团款余额较晚支付日为团队出发前10个工作日；
+                <w:br/>
+                2.退团说明：游客报名后因故不能参加本次旅游，出发前30天退团或换人参团，不产生损失（如已出机票和签证等，要承担改签费用）；
+                <w:br/>
+                如果出发前21-29天确认退团，游客须承担大小交通及订房等损失费5000元；出发前11-20天确认退团，产生损失6000元；出发前9-10天确认退团，产生全部损失，所有团款不退，此外还须支付600元/人旅行社业务预订损失费。
                 <w:br/>
                 退票说明：本行程采用团队机票，根据航空公司规定，该团队机票及税不退、不改、不签。请您慎重选择出行日期，以免造成损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.有效期不少于6个月的因私护照首页清晰的扫描件（完好无污损）；</w:t>
+              <w:t xml:space="preserve">
+                1.有效期不少于6个月的因私护照首页清晰的扫描件（完好无污损）；
+                <w:br/>
+                2.自费签证无费用增减必须确认有返回中国之有效签证
+                <w:br/>
+                温馨提示：所有出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1837,51 +1925,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>