--- v0 (2026-06-03)
+++ v1 (2026-07-23)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260601HWSC</w:t>
+              <w:t xml:space="preserve">WZ-20260626HWSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1097,51 +1097,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：峨眉山观光车90元（必须）、金顶缆车120元（必须）、峨眉山耳麦15元（自愿）；都江堰观光车15元（自愿）；三星堆讲解耳麦30元（自愿）、乐山电瓶车往返15元（自愿）、熊猫基地电瓶车30元（自愿） 、【峨眉山歌舞表演】180-260元/人。
+                6、不含：峨眉山观光车90元（需要乘坐）、金顶缆车120元（需要乘坐）、峨眉山耳麦15元（自愿）；都江堰观光车15元（自愿）；三星堆讲解耳麦30元（自愿）、乐山电瓶车往返15元（自愿）、熊猫基地电瓶车30元（自愿） 、【峨眉山歌舞表演】180-260元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1257,51 +1257,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">峨眉山观光车+金顶缆车+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">峨眉山观光车90元/人、金顶缆车120元/人（必须消费）、峨眉山耳麦15元/人（自愿）</w:t>
+              <w:t xml:space="preserve">峨眉山观光车90元/人、金顶缆车120元/人（需要乘坐，需要消费）、峨眉山耳麦15元/人（自愿）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1955,51 +1955,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>