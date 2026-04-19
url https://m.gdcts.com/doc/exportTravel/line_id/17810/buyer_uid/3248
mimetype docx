--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">肯尼亚、坦桑尼亚10天 | 塞伦盖地 | 马赛马拉 |  塔兰吉雷 |  纳瓦沙湖 |  阿鲁沙私人动物庄园 | 恩戈罗恩戈罗火山口 (长沙CZ)行程单</w:t>
+        <w:t xml:space="preserve">长沙南航直飞肯尼亚、坦桑尼亚10天 | 塞伦盖地 | 马赛马拉 |  塔兰吉雷 |  纳瓦沙湖 |  阿鲁沙私人动物庄园 | 恩戈罗恩戈罗火山口 (长沙CZ)行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">K5肯尼亚、坦桑尼亚10天长沙起止</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260307K5UW</w:t>
+              <w:t xml:space="preserve">AA20260502K5UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1448,50 +1448,52 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.肯尼亚入境电子授权费用，坦桑尼亚落地签证费
                 <w:br/>
                 2.长沙往返国际机票，团队经济舱含税
                 <w:br/>
                 3.全程当地4-5星级酒店，双人间（注：野生动物保护区酒店为特色帐篷或特色茅草屋房型）
                 <w:br/>
                 【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解;若无法调整或拼住而产生单间差，则须缴纳单人房差！请给予理解】
                 <w:br/>
                 4.酒店内西式自助早餐，每人每天2瓶矿泉水中式午晚餐或当地餐或酒店餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
                 <w:br/>
                 5.行程所列景点游览门票
                 <w:br/>
                 6.司机饭费、油费、陆桥费、停车费等
                 <w:br/>
                 7.全程越野车（每辆车6位客人）
+                <w:br/>
+                8.全程司导领服务费人民币1500/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1507,55 +1509,56 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.2024年1月开始马赛马拉保护区陆续开始收取80美金/人/晚的营地费，以最终政府通知为准，客人需要自理因政府政策原因额外产生的费用。
                 <w:br/>
-                7.以上报价未提及的项目
-[...3 lines deleted...]
-                8.境外司机导游服务费：人民币1500/人（请于出团前与团款一起付清）
+                7.行程价格基于目前（2026年3月20号前）机票燃油附加费税费标准：国际段往返1500元/人，国内段往返200元/人。机票燃油附加费受国际油价、航空公司政策及民航相关规定影响，存在实时波动与调整可能，报价未包含燃油费涨幅，差额部分需出票前额外补足！
+                <w:br/>
+                8.以上报价未提及的项目
+                <w:br/>
+                <w:br/>
+                其他收费：
                 <w:br/>
                 9.特别要求之单间差：人民币8000/人/全程
                 <w:br/>
                 10.12周岁以下小孩不占床减2500人民币，占床与成人同价.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
@@ -1658,102 +1661,200 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">马赛马拉野生动物保护区热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                飞行约1小时
+                <w:br/>
+                <w:br/>
+                对于体力要求较低，老少皆宜
+                <w:br/>
+                包含：预定费+热汽球费（包含草原早餐）+接送费
+                <w:br/>
+                不包含：导游+司机陪同
+                <w:br/>
+                肯尼亚旺季期间热气球价格浮动比较大，此价格仅供参考，具体价格以境外实际预订为准！（需4人起报名）
+                <w:br/>
+                <w:br/>
+                520-540USD
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 540.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">塞伦盖蒂保护区热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                飞行约1小时
+                <w:br/>
+                <w:br/>
+                对于体力要求较低，老少皆宜
+                <w:br/>
+                包含：预定费+热汽球费（包含草原早餐）+接送费
+                <w:br/>
+                不包含：导游+司机陪同
+                <w:br/>
+                旺季期间热气球价格浮动比较大，此价格仅供参考，具体价格以境外实际预订为准！（需4人起报名）
+                <w:br/>
+                600USD
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 600.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1811,50 +1912,53 @@
                 4.	行程中有部分景点，列明入内参观，如博物馆、神殿等，如遇事故、休息、关闭维修等导致未能入内参观，则退回有关门票费用，客人不得在团归后争议投诉追讨。
                 <w:br/>
                 5.	旺季出发（例如遇佛牙节、圣诞节等）将有附加费，请报名时查询。
                 <w:br/>
                 6.	酒店大床房间数有限，若有需要请在预订时说明，大床房或标准间房型须依入住当日实际Check In情形而定。
                 <w:br/>
                 7.	散客拼团，凡单人或单数（例如三人）报名而未能安排同房，须缴纳单人房差或拼住三人间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，或调整安排三人间，请给予理解。
                 <w:br/>
                 8.	 建议购买旅游意外险。
                 <w:br/>
                 9.	不要参加高风险活动。参加任何项目请您量力而行。
                 <w:br/>
                 10.	持外籍护照或任何非中国大陆居民护照的旅行成员，务必持有并携带有效中国多次往返签证和外籍护照原件及必备的旅行证件。
                 <w:br/>
                 11.	所有参团客人必须如实填写【健康调查表】，若填写内容与实际情况不符或有隐瞒由客人承担一切相关法律责任。
                 <w:br/>
                 12.	所有参团客人必须认真阅读【参团须知及安全风险提示告知书】并签字，对客人未能遵守风险告知事项，未能采取积极主动措施防范风险发生，所造成的损害，由客人自行承担一切责任。
                 <w:br/>
                 13.	贵重物品(现金，护照等)请随身携带或寄放在住宿饭店的保险箱内，絶不可放在车上或房间内等，如有遗失旅客必须自行负责，与接待旅行社责任无关。
                 <w:br/>
                 14.	饭店游泳池如时间未开放及无救生人员在现场，请勿自入泳池内，否则如有意外发生须自行负责。
                 <w:br/>
                 15.	全程请游客注意人身及产品安全，不要前往不安全的地方，自由活动不要单独行动。老人、儿童需有家人陪伴  及照顾。70岁以上老人，需有50岁以下家人陪同方可参团， 80岁以上老人随家人出行另需签署【免责声明】并购买境外紧急救援险；18岁以下未成年人，需有父母或亲属陪同方可参团，非随父母出行需提供亲属证明及父母委托
                 <w:br/>
                 16.	65岁以上包括65岁老年人报名建议购买境外紧急救援医疗300,000元以上及紧急医疗转院和转运回国1,000,000以上的保险。请自行购买并提供保单电子版给我社！或我社可协助客人代购保险：保费200元/人。
+                <w:br/>
+                <w:br/>
+                本产品供应商为：北京游够天下国际旅行社股份有限公司，许可证号：L-BJ-CJ00280。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托北京游够天下国际旅行社股份有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由北京游够天下国际旅行社股份有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2058,51 +2162,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>