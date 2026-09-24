--- v5 (2026-05-29)
+++ v6 (2026-09-24)
@@ -343,124 +343,128 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...7 lines deleted...]
-                具体出发时间、地点以导游通知安排为准。请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                上车点： 
+                <w:br/>
+                09:00 番禺广场地铁站E出口（大巴/小车接驳不指定）
+                <w:br/>
+                09:45 越秀公园地铁c出口
+                <w:br/>
+                10:00 天河城南门（体育西地铁C出口对面中国银行）
+                <w:br/>
+                下车点：番禺广场+越秀公园c出口
+                <w:br/>
+                具体出发时间、地点以导游通知安排为准。
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程特点：
                 <w:br/>
-                宿：龙门林丰温泉度假酒店赏：赠送观赏灯光秀、酒店亲子乐园门票
+                宿：龙门林丰温泉度假酒店
+                <w:br/>
+                赏：赠送观赏灯光秀、酒店亲子乐园门票
                 <w:br/>
                 叹：无限次温泉，畅泡60个特色泡池、山泉水泳池
                 <w:br/>
                 享：温泉按摩池、湿蒸房、乒乓球、篮球、羽毛球（球具自带）
                 <w:br/>
                 8人以上安排3小时KTV（数量有限先到先得）
                 <w:br/>
                 10人以上安排自动麻将任打（每天2个名额）
                 <w:br/>
-                报名3天游10人起其中一日午餐升级为《特色大盘菜》
-[...5 lines deleted...]
-                10-17人，ktv/麻将二选一安排，请备注，ktv需要提前咨询！
+                升级泡池房+60元/人/晚（升级泡池房若只入住1晚则不赠送次日午餐）
+                <w:br/>
+                ！！！！报名三天游客人赠送龙门特产米粉一份！！！
+                <w:br/>
+                10月10日周六不加收！！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,61 +581,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：广州--林丰温泉度假酒店（与龙门直通车其他温泉线路同车出发，沿途将各位贵宾送达酒店）
-[...1 lines deleted...]
-                09:30/10:00 广州出发，沿途接齐各位贵宾后出发，抵达龙门后午餐自理，餐后集中上车按照顺路原则送客人到各自酒店入住，客人自行凭姓名及手机号码到酒店前台取房并自行交住房押金300-500元，入住后自由娱乐活动。
+                广州--林丰温泉度假酒店（与龙门直通车其他温泉线路同车出发，沿途将各位贵宾送达酒店）
+                <w:br/>
+                09:30/10:00 广州出发，沿途接齐各位贵宾后出发，抵达龙门后午餐自理，餐后集中上车按照顺路原则送客人到各自酒店入住，客人自行凭姓名及手机号码到酒店前台取房并自行交住房押金300-500元，入住后自由娱乐活动。
                 <w:br/>
                 （温泉旺季酒店入住时间14：00之后，自由活动期间需注意人身财物安全，听从景区工作人员指引，根据自身条件选择休闲方式）
                 <w:br/>
                 【林丰温泉度假山庄】位于龙门县南昆山旁，增龙公路边，山庄四边绕山，风景、气候宜人。山庄占地一百多万平方米，内设别墅区四个、中心楼、翠竹苑餐厅、文体馆、会议室、大型山水泳池、足球场、篮球场、爱心湖钓鱼岛、登山小路、篝火盘地等等，是城市人最佳的休闲、度假、会议、活动的超值去处。红砖灰瓦白墙，绿树红花翠竹，一片和谐和静谧；在竹林丛中，泡一池养生温泉，来把身心都舒畅；漫步小道，淡淡的花香弥漫，小桥流水，驻足、停留、不舍；满覆绿色蔓藤的屋舍下，品茶谈笑风生。
                 <w:br/>
                 温泉开放时间：09:30-22:30、灯光秀开放时间：19：30-22：30（具体时间以酒店通知为准）
                 <w:br/>
-                18:00享用酒店晚餐（安排围餐）
+                18:00享用酒店晚餐（酒店视情况安排围餐或者自助晚）
+                <w:br/>
+                注：8人以上安排3小时KTV（数量有限先到先得）10人以上安排自动麻将任打（每天2个名额）
+                <w:br/>
+                10-17人，ktv/麻将二选一安排，请备注，ktv需要提前咨询！
+                <w:br/>
+                注:水世界已闭园，亲子乐园周五至周日开放，周一至周四不开.
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -663,64 +673,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                龙门—酒店享用午餐—广州（约160公里）
+                林丰温泉度假酒店—广州
                 <w:br/>
                 08:00 睡到自然醒，享用早餐。
                 <w:br/>
-                12:00 赠送特色午餐（围餐）。
-[...8 lines deleted...]
-                注意：由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解！
+                12:00 赠送特色午餐（围餐）。
+                <w:br/>
+                约14:00 集合，后统一集中乘车返回广州温馨的家，结束旅程！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -790,55 +793,55 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：按实际参团人数安排空调旅游巴士，一人一正座。
                 <w:br/>
                 2、住宿：林丰温泉度假酒店园景双/大床房（房型不能指定，酒店有少量三人房，需提前咨询）
                 <w:br/>
-                3、用餐：如行程价目表所示（费用包含的用餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与)
+                3、用餐：2天：含2正1早；3天：含4正2早（费用包含的用餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与)
                 <w:br/>
                 4、温泉：无限次温泉、山泉水泳池
                 <w:br/>
-                5、导游：提供专业导游服务
+                5、导游：跟车工作人员
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1009,50 +1012,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                游客支付订单后旅行社发单给酒店作确认，如满房或有其他情况2个工作日内通知到游客；酒店一经确认，不改不退。
+                <w:br/>
+                早餐以酒店当天安排为准。入住客人不达到人数则开套餐，不开自助早餐，不作提前通知。
+                <w:br/>
+                晚餐以酒店当天安排为准。入住客人达到40间以上则自动升级为自助晚餐，不作提前通知。
+                <w:br/>
+                客人入住酒店必须凭二代身份证，住房押金约300元/间需自理！
+                <w:br/>
+                温馨提示：（请自行前台购买，参考价格，具体价格以酒店前台价格为准）
+                <w:br/>
+                1、套票（大小同价）：180元/人（1天）含住早餐、晚餐、温泉无限次
+                <w:br/>
+                2、单次收费标准：自助早餐：成人/儿童100CM以上：48元/人、儿童90-130CM：28元/人
+                <w:br/>
+                3、自助晚餐：成人/儿童100CM以上：78元/人、儿童90-130CM：38元/人
+                <w:br/>
+                4、单次温泉：成人/儿童100CM以上：99元/人（周六日+10元）、儿童90-130CM：39.9元/人
+                <w:br/>
+                5、自动麻将：120元/3个小时；150元/天（送上房间任打，实际以酒店安排为准）
+                <w:br/>
+                6、午餐用餐时间：11:30-12:30。3天连住每张订单满 10 人以上，其中一日午餐升级为特色大盘菜。
+                <w:br/>
+                关于连住午餐说明：以10人安排一份大盘菜，如不够10人可以补差价吃大盘菜（如订单8人，需要补30元/人*2 人=60元），如果订单是14人，酒店正常安排一份大盘菜，另4人正常安排围餐菜式，也可以选择要两份大盘菜（需要补30元/人*6人=180元）；
+                <w:br/>
+                KTV收费：120元/3 小时，超出按50元/小时(中房约6-10人，开放时间 09:00-23:00，包含茶水服务)
+                <w:br/>
+                备注说明：本线路仅限80周岁以下游客报名。70-80周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准），70周岁以上长者的旅游意外保险保额减半。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1093,51 +1169,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>