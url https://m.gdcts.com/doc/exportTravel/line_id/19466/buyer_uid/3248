--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【欢乐总动员】四川成都双飞5天丨成都丨都江堰水利工程丨熊猫基地丨武侯祠博物馆丨三星堆博物馆丨杜甫草堂丨探索恐龙自然博物馆丨观非遗川剧变脸秀行程单</w:t>
+        <w:t xml:space="preserve">【成都欢乐总动员】四川成都双飞5天丨成都丨都江堰水利工程丨熊猫基地丨武侯祠博物馆丨三星堆博物馆丨杜甫草堂丨探索恐龙自然博物馆丨观非遗川剧变脸秀行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260529CDHLZDY</w:t>
+              <w:t xml:space="preserve">WZ-20260612CDHLZDY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -563,51 +563,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--成都（参考航班：  ）--文殊坊（川剧变脸秀） （车程约60分钟）
+                广州—成都（参考航班：  ）—宽窄巷子
                 <w:br/>
                 广州指定时间集合，乘机至成都机场（飞行约2小时）；乘车前往【人民公园-鹤鸣茶社】（含茶水）它是体验“巴适之都”的最佳的目的地之一，也是成都最老的传统茶馆。点上一碗茉莉花盖碗茶，茶馆小二用上长嘴茶壶表演斟茶，了解成都文化就从喝茶开始。
                 <w:br/>
                 前往【熊猫邮局】全球首个以大熊猫为主题的邮局，拥有全球专用邮政编码 610088 及邮政日戳，给自己和家人寄上一份时光邮件，将美好愿望延续到未来。
                 <w:br/>
                 后前往【宽窄巷子】这里保存了很多历史文物的建筑，是来成都必逛的地方。宽窄巷子不止是怀旧巷子，还是小资最爱的小情调巷子，更是市井老成都的情景再现。看清代古街道，看各色名人故居和纪念馆，看有趣的雕塑和各种涂鸦，品成都地道美食小吃。结束后乘车返回酒店入住休息。 
                 <w:br/>
                 <w:br/>
                 温馨提示：在不减少景点情况下，可根据航班、实际情况，调整景点游览的先后顺序，请知悉！
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -680,51 +680,51 @@
                 <w:br/>
                 <w:br/>
                 ■ 特别说明：因三星堆每日限流，如未约到票则改游【四川省博物馆】（退还门票差额），同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【三星堆博物馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：白果炖土鸡     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">成都美居酒店/臻悦豪廷酒店/锦江都城酒店 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -943,51 +943,51 @@
                 1、此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【大熊猫繁育基地】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：自助火锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1040,51 +1040,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含双程特惠经济舱机票（未含航空保险）。（温馨提示：线路产品为全款买断机票后销售，客人一经确认出行，临时取消导致机位没有时间进行二次销售而产生的损失，客人负责损失。团队票：如因个人原因，导致去程航班未乘坐，回程机票全损，往返机票损失由客人自行承担。）
                 <w:br/>
                 2、用车：当地空调旅游车（14-39座，根据实际人数调整，一人一座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：所列景点第一大门票以及都江堰景区电瓶车、观光车、熊猫基地观光车以及亲子体验项目；温馨提示：三星堆门票提前预约， 如特殊原因或旺季无法预约成功，改游四川省博物馆，特此说明。。赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。
                 <w:br/>
-                5、小童（2-11周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。（全程儿童门票政策：1. 身高1.2以下、年龄6岁以下，免门票；2. 年龄7-11岁产生半价门票以及景交合计：400元/人。如不想景区现场排队买门票，可报名时提前支付半价门票。）
+                5、小童（2-11周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。（全程儿童门票政策：1. 身高1.2以下、年龄6岁以下，免门票；2. 年龄7-11岁产生半价门票以及景交合计：280元/人。如不想景区现场排队买门票，可报名时提前支付半价门票。）
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解！
                 <w:br/>
                 7.用餐：4早4正，餐标40-70元/人（含三大特色餐，房费含早不用不退）全程餐按10人一桌计算，若人数减少则按比例减少菜品和菜量，全程不用不退餐。
                 <w:br/>
                 8、购物点：无。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、备注说明：1）此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；2）行程安排可能会因航班、天气、路况等不可抗力因素，在不减少景点和接待标准前提下， 我社有权调整游览顺序，敬请谅解。本旅行社对本行程持有最终解释权。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1678,51 +1678,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>