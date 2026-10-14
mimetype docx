--- v2 (2026-03-25)
+++ v3 (2026-10-14)
@@ -400,51 +400,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【优质客机】甄选优质客机，广州直航新加坡
                 <w:br/>
                 【经典打卡】鱼尾狮公园、哈芝巷、滨海堤坝空中绿洲、彩色娘惹屋
                 <w:br/>
                 【特别安排】新加坡河畔漫步+滨海湾夜游+滨海花园灯光秀
                 <w:br/>
                 【膳食安排】南洋美食文化体验--特色椰浆饭定食
                 <w:br/>
-                【升级住宿】2晚网评四钻 + 2晚万豪集团旗下福朋喜来登酒店或同级
+                【升级住宿】2晚网评四钻 + 2晚万豪集团旗下国四酒店或同级
                 <w:br/>
                 【视觉盛宴】新加坡机场星耀樟宜
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -657,59 +657,55 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡一天游
                 <w:br/>
                 早餐后，后乘车前往著名的【鱼尾狮公园】（约60分钟），鱼尾狮像就坐落于新加坡河畔，是新加坡的标志和象征。公园周围地带的其它新加坡著名的地标性建筑：【政府大厦】【高等法院】【维多利亚剧院】【国会大厦】【莱佛士铜像】等等的市区观光（车游），同时你也可以看到新加坡政府耗资5亿9600万元建造的【滨海艺术中心】，让你感染到文化艺术的气息。
                 <w:br/>
                 后前往【老巴刹本地美食中心】，新加坡最受欢迎得大排档之一，设有供应本地美食和各国小吃的众多摊位。一些老字号的摊档和地道丰富的美食，让您眼花缭乱，深深沉醉在新加坡迷人饮食文化之中，邀请大家一起享受这特殊的用餐体验！
                 <w:br/>
-                前往色彩缤纷的打卡拍照地，大家一起探寻娘惹文化【新加坡彩色娘惹屋】就像是一条美丽的彩虹，装饰有动物形状浮雕与手工瓷砖的彩色店屋与民居融合了中西方建筑设计，成为了网红及游客们最爱的新加坡打卡景点。车游【小印度+龙山寺祈福】：小印度是新加坡最具活力的地区之一。沿着周边的几条街道前行，欣赏兴都庙、华人寺庙、回教堂和基督教堂和谐并存的特色，是新加坡历史和多元文化的精华所在。前往小印度毗邻的龙山寺，至今已有百年悠久历史，寺内大殿供奉观音，寺内珍藏有太虚大师手书对联、弘一大师写的大雄宝殿、丰子恺所题的功德堂楹联等名人书法与字画，以及各种版本的佛教藏经，传说是新加坡最灵验的寺庙之一。
+                【新加坡彩色娘惹屋】，就像是一条美丽的彩虹，装饰有动物形状浮雕与手工瓷砖的彩色店屋与民居融合了中西方建筑设计，成为了网红及游客们最爱的新加坡打卡景点。车游【小印度+龙山寺祈福】：小印度是新加坡最具活力的地区之一。沿着周边的几条街道前行，欣赏兴都庙、华人寺庙、回教堂和基督教堂，是新加坡历史和多元文化的精华所在。龙山寺至今已有百年悠久历史，寺内大殿供奉观音，寺内珍藏有太虚大师手书对联、弘一大师写的大雄宝殿、丰子恺所题的功德堂楹联等名人书法与字画，以及各种版本的佛教藏经，传说是新加坡最灵验的寺庙之一。
                 <w:br/>
                 【哈芝巷】短短的街却错落着酒吧、水烟店、服饰店、文创店、咖啡厅等，艳丽鲜明的色彩让人看得眼花撩乱，各具特色与风格的 异国小店更是让人流连忘返。
                 <w:br/>
-                【ODF 免税商场】 全球知名连锁免税店品牌，2024 新加坡站全新开业，囊括各大酒业品牌，
-[...3 lines deleted...]
-                邀请您走进充满历史魅力的【南洋美食文化体验馆】，在这里传统小贩美食文化与AI互动活动完美融合，沉浸式的南洋早期生活场景将在您的身边重新上演：领略古早的骑楼墙面、复古的娘惹瓷砖、浅浅弥漫的烟火气息，以及耳畔仿佛萦绕着老式留声机的咿呀浅唱。这每一处精心复刻的细节，都让您身临其境，梦回南洋。晚餐在这里品尝正宗的椰浆饭、印度拉茶，以及娘惹糕点。
+                邀请您走进充满历史魅力的【南洋美食文化体验馆】，在这里传统小贩美食文化与AI互动活动完美融合，沉浸式的南洋早期生活场景将在您的身边重新上演：领略古早的骑楼墙面、复古的娘惹瓷砖、浅浅弥漫的烟火气息，以及耳畔仿佛萦绕着老式留声机的咿呀浅唱。
                 <w:br/>
                 〖赠送项目〗：新加坡河畔漫步+滨海湾打卡+滨海花园超极树观影+滨海堤坝空中绿洲。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：南洋特色椰浆饭定食   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -743,57 +739,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡
                 <w:br/>
-                早餐后，指定时间集中，送酒店寄存行李后，前往圣淘沙岛，解散后自由活动。备注：如不去节庆大道，可自由活动（无费用退还）。
+                早餐后，指定时间集中，乘车前往新酒店寄存行李后，前往节庆大道，解散后自由活动。备注：如不去节庆大道，可自由活动（无费用退还）。
                 <w:br/>
                 推荐行程（门票自理，我司可代订）：【新加坡环球影城】【三大主题海滩】
                 <w:br/>
                 〖温馨提示〗 
                 <w:br/>
-                1、今天只含1趟换酒店用车 + 1趟送圣淘沙岛用车，回程请自行回酒店。
+                1、今天只含1趟换酒店用车 + 1趟送节庆大道用车，回程请自行回酒店。
                 <w:br/>
                 2、自由活动期间敬请保管好个人随身物品并确保个人人身安全。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -911,51 +907,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡
                 <w:br/>
-                早餐后自由活动，请12:00前自行退房，行李寄存。后于指定时间集中，前往新加坡国际机场。
+                早餐后自由活动，请12:00前自行退房，行李可寄存酒店内。后于指定时间集中，前往新加坡国际机场。
                 <w:br/>
                 推荐行程：【中巴鲁 Tiong Bahru】 - 【克拉码头 Clarke Quay】 - 【牛车水 China Town】 
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 1、自由活动期间敬请保管好个人随身物品并确保个人人身安全。
                 <w:br/>
                 2、当天酒店中午12点前退房，如须外出，可于指定时间退房后寄存行李。
                 <w:br/>
                 3、返程前请仔细检查自己的行李物品，不要遗漏酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1177,51 +1173,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.航空公司燃油附加税临时升幅、飞机餐。
                 <w:br/>
                 2.国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥2200。
+                4.单人入住房差淡季￥1900、旺季￥2200。
                 <w:br/>
                 5.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 6.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 7.行程中包含的餐以外的餐食，需要自理。
                 <w:br/>
                 8.行程不含任何门票，如有需要，我司可代为预订。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1260,59 +1256,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
-                1. 12岁以下小孩不占床减￥1500/人，占床大小同价（不占床小孩不含酒店早餐）；
+                1. 12岁以下小孩不占床淡季减￥1200/人；旺季减￥1500/人，占床大小同价（不占床小孩不含酒店早餐）；
                 <w:br/>
                 2. 2岁以下婴儿不含飞机座（手抱）、不占床位￥1000/人
                 <w:br/>
                 3. 外籍及港澳台人士，签证自理；港澳台护照出发前须携带有效期内回乡证/台胞证原件出境。外籍护照必须有二次或多次入境中国的有效签证。
                 <w:br/>
                 4. 本产品无法接待80岁以上长者、孕妇以及有精神类疾病患者，敬请谅解！如报名时隐瞒病情，导致的任何后果，皆由客人自行承担。
                 <w:br/>
-                特别提示：被国家机关限制出境的人员切勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的损失，客人自行承担。
+                特别提示：被国家机关限制出境的人员切勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的损失，由客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1488,51 +1484,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>