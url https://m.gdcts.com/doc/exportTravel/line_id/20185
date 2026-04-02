--- v0 (2025-10-20)
+++ v1 (2026-04-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【冬季美景】湖南莽山森林温泉酒店3天丨泡在悬崖边丨遇见浪漫云海丨莽山五指峰冬季美景丨绝美雾凇即将来袭行程单</w:t>
+        <w:t xml:space="preserve">【冲上云霄浪漫云海】莽山3天丨中国南脊湘粤莽山--五指峰丨连住2晚莽山森林温泉酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20240104SP30605032</w:t>
+              <w:t xml:space="preserve">TX-20251025SP30605032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,116 +343,120 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上下车信息
-[...1 lines deleted...]
-                08:00海珠广场广州宾馆门口（海珠广场地铁E出口）
+                出发点：
+                <w:br/>
+                08:00纪念堂地铁站C出口
                 <w:br/>
                 08:45花都云山路体育馆北门（花果山地铁站A2出口）
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
-                请客人准时到达出发集合地点，过时不候。
-[...1 lines deleted...]
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                市区指定范围内15人或以上定点接送
+                <w:br/>
+                花都指定范围内10人或以上定点接送
+                <w:br/>
+                （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★一座不用爬的山 遇见浪漫云海 仙境传说
-[...7 lines deleted...]
-                ★品尝酒店自助早餐2早+酒店地道特色风味宴1正
+                行程特色：
+                <w:br/>
+                入住2晚森林秘境 无边悬崖温泉--莽山森林温泉
+                <w:br/>
+                遇见浪漫云海 仙境传说--郴州新莽山五指峰
+                <w:br/>
+                打卡网红高空无边泡池 森林景观一览无遗
+                <w:br/>
+                品尝酒店自助早餐2早+酒店中式围餐美味菜肴1正
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,68 +573,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集中地--湖南郴州--莽山森林温泉酒店  午餐：自理    含：晚餐                                  住：莽山森林温泉酒店
+                第一天：集中地--湖南郴州-莽山森林温泉酒店—晚餐 午餐：自理    含：晚餐                                 住：莽山森林温泉酒店
                 <w:br/>
                 早上于指定地点集中，沿路接齐各位贵宾后出发前往湖南郴州市。（车程约4小时）
                 <w:br/>
-                <w:br/>
-[...4 lines deleted...]
-                <w:br/>
+                约12:00客人路上自理品尝当地风味菜肴。随后继续出发前往【莽山森林温泉酒店】办理入住，酒店位于莽山国家森林公园境内，这里森林覆盖率达99%，依托着“大莽山”优美的自然生态环境和浓厚的温泉文化底蕴。
                 <w:br/>
                 约18:30享用晚餐--【地道特色风味宴】餐后自由活动，浸泡温泉。
                 <w:br/>
-                <w:br/>
-[...3 lines deleted...]
-                也可以在温泉区享受酒店的各项康体活动【桌球、乒乓球、网吧、水果、饮料】均免费提供。
+                莽山森林温泉由五星级酒店、莽山温泉生态区、室内水疗区、诺亚方舟SPA贵宾区、莽山森林温泉水来自于莽山地底600米左右，地处莽山森林中心，穿越四层地质带，出水温度高达55.5摄氏度，日出水量可达3000多吨，温泉养生区由室内、外及科技娱乐馆三个区域组成，荟萃了多元素文化的精华，星罗棋布于景区内的温泉池有竹签文化池、瑶家风情的铜鼓温泉、天体风吕、中药加料温泉、花浴、鱼疗池、室内温泉SPA区、瑶家五行足浴堂等，加上独有的"诺亚方舟"悬崖温泉贵宾SPA室，利用高科技的主题元素，刺激动感，奇妙梦幻，仿佛身临其境在神奇惊险故事中。整个温泉区融汇了瑶家温泉沐浴风情并倾注了独特深厚的文化内涵，如追求诗意雅韵的翰墨泉、突现地方特色与民俗沐浴文化的瑶家铜鼓温泉等。游客在泡浴的同时还可在休息厅、瑶家五行足浴堂接受专业的擦修、按摩、中医理疗以及纯正的全身SPA套餐。温馨雅趣的木制观光廊、健身调元的各式加料温泉，构成了全新的温泉天地。也可以在温泉区享受酒店的各项康体活动【桌球、乒乓球、网吧、水果、饮料】均免费提供。
                 <w:br/>
                 交通：旅游空调车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -662,63 +657,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店早餐--郴州莽山五指峰--莽山森林温泉酒店  含：早餐     午餐：自理    晚餐：自理                    住：莽山森林温泉酒店
+                第二天：酒店早餐--郴州莽山五指峰--莽山森林温泉酒店 含：早餐     午餐：自理    晚餐：自理                  住：莽山森林温泉酒店
                 <w:br/>
                 客人自行前往酒店享用自助早餐（早餐时间：07:30-10:00）
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
+                约8:30集合乘车前往【新莽山·五指峰景区】（游览约4.5小时）（必消：五指峰大门票+往返缆车+往返空调车+导游服务费：65岁以下：250元/人，65岁以上：180元/人，环保车：10元/人。旅行社特惠价，报名时交付。）五指峰景区坐拥大莽山核心精华景观，内有五指峰、天台山、金鞭大峡谷、摩天岭、观音古寺及万寿塔等数十个景点。奇松、怪石、云海、瀑布、温泉俱佳，云间栈道更是引人入胜。乘国内单线最长的观光缆车凌空飞渡，漫步中国南方最长的云间栈道，挑战海拨1600米的悬崖电梯（可自费，参考价40元/次，随客人自愿消费），登大小天台，观云海看日落，移步换景，步步震撼。
                 <w:br/>
                 午餐时间，客人可选择景区里餐厅自愿消费，餐厅价格虚高，客人可自备干粮等物资。
                 <w:br/>
-                <w:br/>
                 约15:00集合乘车前往【莽山森林温泉酒店】安排入住（车程约1.5小时）。
-                <w:br/>
                 <w:br/>
                 晚餐客人自理，品尝当地佳肴美味。随后自由活动，浸泡温泉，舒缓一天的疲劳，晚上安枕入睡。
                 <w:br/>
                 交通：旅游空调车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -752,58 +743,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店早餐--自由活动--返程  含：早餐     午餐：自理
+                第三天：酒店早餐--自由活动--返程 含：早餐     午餐：自理
                 <w:br/>
                 享受一个在大自然的美妙呼唤，不被闹钟吵醒的早上，享用自助早餐（早餐时间：07:30-10:00）
                 <w:br/>
                 早餐后自由活动，游玩悬崖温泉、巴厘岛鸟巢、天碗星空池、悬空吊椅等等众多打卡热网红点。
                 <w:br/>
                 约11：30统一退房，随后自理午餐，约13：00启程返回温馨的家，结束愉快的旅程。
                 <w:br/>
+                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 ***行程所列时间仅为参考时间，具体时间以当天路况为准。敬请客人谅解！***
                 <w:br/>
                 交通：旅游空调车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
@@ -873,113 +865,115 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                交通：按实际参团人数安排空调旅游巴士，每人1正座；
-[...11 lines deleted...]
-                购物：纯玩无购物。
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：莽山森林温泉自助早餐2早、晚餐1正（全程酒店内享用,餐标450元/围）
+                <w:br/>
+                （10-12人一围8菜一汤。酒店早餐及晚餐为包含套餐，不用均无费用退,行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：莽山森林温泉酒店 高级房（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
+                <w:br/>
+                5、服务：含全程优秀导游服务；
+                <w:br/>
+                6、购物：无购物。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、行程中一切个人消费自理。
+                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
+                <w:br/>
+                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1115,51 +1109,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>