--- v0 (2025-10-31)
+++ v1 (2026-06-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【肇庆殿堂级·超豪华酒店星湖大酒店·豪叹海鲜自助晚】纯玩2天丨打卡29层高空旋转餐厅丨广东小洱海丨天湖鹭岛行程单</w:t>
+        <w:t xml:space="preserve">【双园齐玩】畅游七星岩&amp;鼎湖山纯玩1天丨打卡七星岩丨鼎湖山丨庆云寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20240105SP72465511</w:t>
+              <w:t xml:space="preserve">TX-20260622SP10318756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2</w:t>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,118 +343,125 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发点： 
-[...1 lines deleted...]
-                07:30基盛万科肯德基门口（番禺广场地铁站E出口）
+                上车点：（时间仅供参考，实际出发时间以导游通知为准！）
+                <w:br/>
+                07:30番禺广场基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 08:30流花路中国大酒店对面（越秀公园地铁站C出口）
                 <w:br/>
-                回程下车点：
-[...1 lines deleted...]
-                原上车点
+                下车点：原上车点下车
+                <w:br/>
+                市区指定范围内15人或以上定点接送
+                <w:br/>
+                番禺指定范围内15人或以上定点接送
+                <w:br/>
+                （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
+                <w:br/>
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◇ 豪叹肇庆殿堂级五钻酒店·星湖大酒店、畅游露天泳池
-[...7 lines deleted...]
-                ◇ 打卡肇庆“鼓浪屿”之称的浪漫岩前村、历史建筑宋古城墙
+                行程特色：
+                <w:br/>
+                ★ 6月15-26日凭广州市民身份证免费游玩双5A景区！ 
+                <w:br/>
+                ★ 七星岩独特的喀斯特地貌著称 与星湖湖水交相辉映
+                <w:br/>
+                ★ 岭南四大名山之首 鼎湖山被誉为“北回归线上的绿洲”
+                <w:br/>
+                ★ 历史悠久的庆云寺等古刹 感受浓厚的佛教文化氛围
+                <w:br/>
+                ★ 由五湖、六岗、七岩、八洞组成 被誉为“人间仙境”
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,171 +578,108 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集合—竹海森林公园—星湖大酒店—酒店自助晚餐含：自助晚          自理：午餐            住：星湖大酒店
-[...1 lines deleted...]
-                早上于指定地点集中上车发往广宁（车程约2小时），参观【竹海森林公园】-广宁建县于明朝嘉靖三十八年（1559年），距今440多年。广宁位于广东中部偏西北，地处北江支流绥江中游，是山区县和革命老区，是全国著名“竹子之乡”、“武术之乡”和全国文化先进县。县城古琴岗的万竹园，园亭别致，碑林耸立，修竹婆娑，融书法艺术与自然美景于一体。逛罗锅村古虚—罗锅村有茂林修竹，风景优美，充满诗情画意。堪称“广东第一亭”的罗锅竹海“观竹亭”，雄伟壮观，与碧绿的竹海融合一起，构成罗锅大竹海最美的一景。站在观竹亭的高处看竹海，翠竹连绵，气势磅礴，优美自然的田园风光一览无遗。（游览约1小时）午餐自理后前往参观【竹博园】广宁是中国十大“竹子之乡”，有着丰富的竹文化。坐落在宝锭山景区里的竹文化博览馆，陈列展示着以“竹”为载体的各色竹艺品，每一件作品蕴藏了丰富深远的竹文化底蕴走进带有岭南特色的竹博馆，映入眼帘的便是该馆收藏的第一个世界之最——世界上最大的以“竹”字为题材的《百竹图》，这幅图是由商代到清朝3000多年时域中出现过的一百个竹字组成。竹博馆里还陈列着不少精美的竹编制品与竹制生活用品，从传统的竹篓、竹筒到现在的竹制手提包、竹制钱包等，都能让前来参观的游客了解到竹子在生活中的古今应用。这里一共有六个主题展馆、展厅，集有六大世界之最，一共有1000多件藏品，分别收藏在我们的竹书馆，竹箸馆，竹雕精品馆，呈现了上下五千年竹文化在生活和文化方面的应用和传承。这座集艺术与文化于一体的竹文化博览馆，通过不同主题的展馆和竹艺作品，用最直观的视觉体验让游客感受到“竹子全身都是宝”，竹博馆表示，希望能借助中国（广宁）竹产业创新发展峰会这一契机，以竹为媒，让更多的人了解认识到博大精深的竹子文化和竹乡广宁。（游览约30分钟）游毕前往肇庆星湖大酒店肇庆星湖大酒店是一座全新国际五钻级标准的奢华型酒店。是繁华都市中备受瞩目的现代化地标建筑，荣获2011年“最佳新开业酒店”及“十大地标酒店”等多项殊荣。酒店是镶在中国首批国家级风景名胜区-“人间仙境”七星岩湖畔的一颗璀璨明珠，傲立于肇庆繁华闹市中心，酒店正对肇庆最大的城市综合体-星湖国际广场，距牌坊广场、星湖绿道举步之遥。前往29层高空旋转餐厅享用酒店自助晚。360°高空旋转餐厅，纵览西江一线豪华湖景，赏星湖绝美湖光花色，晚餐后自由活动。一出门星湖广场，晚上可以看音乐喷泉，旁边就是紫荆西堤，夜晚有很多歌手唱歌，跳舞，还有各色小吃（自由活动期间需注意人身财物安全，听从当地/景区工作人员指引，根据自身条件选择休闲方式）
+                第1天：出发地—七星岩风景区—午餐自理—鼎湖山—回程 含：全天不含餐
+                <w:br/>
+                指定地点集合出发前往【肇庆】（车程约1.5小时）；
+                <w:br/>
+                游览【七星岩风景区】（不含景区电瓶车，费用自理，游览时间约2小时）是国家AAAAA级旅游景区，作为肇庆城市名片，素有“岭南第一奇观”美誉，景区面积8.23平方公里，以喀斯特溶岩地貌的岩峰、溶洞、湖泊、碑刻和寺观等景观为主要特色。由五湖、六岗、七岩、八洞组成，背枕北岭，面朝西江，七星岩湖中耸立着七座石灰岩山峰，包括阆风岩、玉屏岩、石室岩、天柱岩、蟾蜍岩、仙掌岩、阿坡岩，峰岩陡立峻峭，妖娆多姿，排列犹如天上的北斗七星，自隋唐以来便是旅游胜地！『七星岩摩崖石刻』不仅是一首首文情并茂的山水诗，而且是千年沧桑历史印记，故中华人民共和国元帅陈毅撰诗称它是“千年诗廊”。石头上刻的字，密密麻麻地映入眼帘，让人不由自主地惊叹大自然的鬼斧神工，也赞叹前人的独具匠心。
+                <w:br/>
+                【仙女湖】（不含游船，费用自理）中心的“丹顶鹤生态园”有50多只丹顶鹤，这也是华南地区最大的丹顶鹤育种保护基地。仙鹤们或是亭亭玉立，或是轻盈漫步，他们在这片净土中享受着夕阳的余晖。桃花岛的落羽杉，静静地矗立在水中，在暖阳下倒映湖面，犹如童话世界。“杉”水相映美如画，晕染出绝美冬色，将初春里的七星岩点缀得五彩缤纷。
+                <w:br/>
+                午餐自理，随后前往【鼎湖山】（游览时间约2小时，含景区大门票，不含景区交通）是岭南四大名山之首，坐落于肇庆市东北部，是国家 5A 级景区、世界生物圈保护区，因地球上北回归线沙漠带上唯一的绿洲而被誉为 “北回归线带上的绿宝石”。这里集原始森林、飞瀑流泉、古刹钟声于一体，兼具自然生态与人文底蕴，是徒步吸氧、静心祈福的绝佳胜地。鼎湖山地区属亚热带季风气候，日照长，太阳辐射丰富，既无严冬又无酷暑，终年温暖。由于夏季盛行湿热的东南或偏南气流，台风频繁光顾，带来了充沛的降雨。
+                <w:br/>
+                【庆云寺】鼎湖山自唐代以来就是著名的佛教圣地和旅游胜地。明崇祯年间，即公元1633年，山主梁少川莲花峰建起莲花庵，第二年又迎来高僧栖壑和尚入山奉为主持，重建山门，改莲花庵为庆云寺，到了清代，庆云寺规模越来越大，成为岭南四大名刹之首。
+                <w:br/>
+                【飞水潭】又名龙潭飞瀑，位于鼎湖山南半山腰、庆云古刹下东侧。山石嶙峋，瀑布从40多米高的崖顶深处狂奔而来，直往下飞泻。瀑布下，中有巨石，上刻“枕流”2字。20年代孙中山和宋庆龄曾在飞水潭游泳，宋庆龄后来题词“孙中山先生游泳处”。
+                <w:br/>
+                【宝鼎园】以展现中国古代鼎文化为主题，将中国著名的青铜器鼎、鼎文化与自然和山水文化融为一体。宝鼎园由国内资深的古建筑设计机构、专家与青铜器专家共同规划设计，整个宝鼎园充满中国古文化气息，宝鼎园有两个世界之最，一是肇庆九龙宝鼎，二是端溪龙皇砚。更有许多游客更来此处‘投鼎祈福’，祈愿来年顺风顺水顺财神...
+                <w:br/>
+                    参观完毕后，结束一天愉快之旅，返回温馨的家。
+                <w:br/>
+                <w:br/>
+                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 交通：旅游空调车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">肇庆星湖大酒店</w:t>
-            </w:r>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -763,109 +707,113 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
-[...7 lines deleted...]
-                5、服务：含全程优秀持证导游服务；
+                1.交通：按实际参团人数安排空调旅游巴士，每人1正座
+                <w:br/>
+                2.导游：提供专业导游服务
+                <w:br/>
+                3.用餐：全天不含餐
+                <w:br/>
+                4.门票：景区首道大门票，不含园中园。
+                <w:br/>
+                5.住宿：无 
+                <w:br/>
+                6.保险：敬请自行购买个人意外保险
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程中一切个人消费自理。
-[...1 lines deleted...]
-                2.强烈建议游客自行购买旅游意外保险。
+                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
+                <w:br/>
+                2、强烈建议游客自行购买旅游意外保险。
+                <w:br/>
+                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -893,74 +841,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团40人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足40 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
-[...22 lines deleted...]
-                客人确认签名：
+                1、本团40人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；
+                <w:br/>
+                3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；
+                <w:br/>
+                4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1001,51 +948,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>