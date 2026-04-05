--- v0 (2025-10-15)
+++ v1 (2026-04-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【罗浮山】惠州纯玩1天丨游5A景区·岭南第一山-罗浮山丨赠送品尝银耳莲子鲜炖花胶 蜂蜜龟苓膏丨人手一份精美礼品行程单</w:t>
+        <w:t xml:space="preserve">【罗浮山】惠州纯玩1天丨游5A景区·岭南第一山-罗浮山丨赠送品尝银耳莲子鲜炖花胶 蜂蜜龟苓膏行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20210201SP31071470</w:t>
+              <w:t xml:space="preserve">TX-20251019SP31071470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,57 +343,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...5 lines deleted...]
-                ◆下车点：纪念堂地铁站具体出发时间、地点以导游通知安排为准请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                ◆上车点：
+                <w:br/>
+                07:00 纪念堂地铁C出口
+                <w:br/>
+                07:10 杨箕地铁E1出口
+                <w:br/>
+                ◆下车点：纪念堂地铁站
+                <w:br/>
+                具体出发时间、地点以导游通知安排为准请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -401,52 +403,50 @@
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 观奇峰怪石、飞瀑名泉、洞天奇景、冲虚古观祈福
                 <w:br/>
                 ★ 游览国家AAAAA级旅游景区，岭南第一山-罗浮山风景区
                 <w:br/>
                 ★【有食有拎】赠送品尝银耳莲子鲜炖花胶、蜂蜜龟苓膏、人手一份精美礼品
-                <w:br/>
-                ★【罗浮养生宴】五叶神龙骨鸡脚汤、正宗水库皖鱼、客家酿豆腐、野山笋炒五花肉..
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,82 +563,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州→国药集团冯了性大药房→罗浮山风景区→中华小蜜蜂教育基地→返程
-[...1 lines deleted...]
-                早上指定时间/地点集中出发，随后前往【国药集团冯了性大药房】（车程约1小时，参观约2小时）冯了性为中国医药集团，是国务院国资委管理的唯一一家以生命健康为主的中央企业，是世界500强企业，排名80位；世界500强医药企业榜单第一位。冯了性品牌被授予中华老字号之称，1953年冯了性药酒被收录中国药典第一版，少林铁打止痛膏、源吉林甘和茶等等。冯了性主营中医药产品，健脾养胃膏、安眠助神膏，精品汤料、精品贵细参茸、三七粉、灵芝孢子粉等。百草园为中药材种植园，园内共划分为16个区域，包括温里药、消食药、收涩药、补虚药、化湿药等13个功效主题区，以及药食同源药、广东道地药材、冯了性风湿跌打药酒药材等特色专区。在百草园不仅能看到岭南特色中草药，更汇聚了全国各地近1000种中草药，游客可以近距离感受中药材的自然之美。（提供点心：银耳莲子鲜炖花胶/厚椰乳溯源燕窝粥，美容养颜，另外还会额外赠送人手一份精美礼品）。
+                行程安排：广州→国药集团冯了性大药房→罗浮山风景区→中华小蜜蜂教育基地→返程
+                <w:br/>
+                早上指定时间/地点集中出发，随后前往【国药集团冯了性大药房】（车程约1小时，参观约2小时）
+                <w:br/>
+                冯了性为中国医药集团，是国务院国资委管理的唯一一家以生命健康为主的中央企业，是世界500强企业，排名80位；世界500强医药企业榜单第一位。冯了性品牌被授予中华老字号之称，1953年冯了性药酒被收录中国药典第一版，少林铁打止痛膏、源吉林甘和茶等等。冯了性主营中医药产品，健脾养胃膏、安眠助神膏，精品汤料、精品贵细参茸、三七粉、灵芝孢子粉等。百草园为中药材种植园，园内共划分为16个区域，包括温里药、消食药、收涩药、补虚药、化湿药等13个功效主题区，以及药食同源药、广东道地药材、冯了性风湿跌打药酒药材等特色专区。在百草园不仅能看到岭南特色中草药，更汇聚了全国各地近1000种中草药，游客可以近距离感受中药材的自然之美。（提供点心：银耳莲子鲜炖花胶/厚椰乳溯源燕窝粥，美容养颜，另外还会额外赠送人手一份精美礼品）。
                 <w:br/>
                 10:00 前往惠州博罗（车程约2小时）
                 <w:br/>
-                12:00 享用午餐【罗浮养生宴】8菜1汤、享五叶神龙骨鸡脚汤、正宗水库皖鱼、客家酿豆腐、野山笋炒五花肉...
-[...3 lines deleted...]
-                15:00 前往【中华小蜜蜂教育基地】品尝下午茶【蜂蜜龟苓膏、鸡仔饼】（车程约1.5小时，参观约1小时）（点心由番禺中华小蜜蜂教育基地特别赞助，品尝时间约40分钟，客人在品尝蜂蜜龟苓膏点心过程中，有基地工作人员特别讲解蜂蜜的相关产品，客人可自由购买）。17:30结束愉快行程，返回温馨的家（车程约1小时）！ 
+                12:00 午餐自理.
+                <w:br/>
+                13:00 游览【罗浮山风景区】（游览约2小时），是国家AAAAA级景区 ，秋天的诗意，都藏在罗浮山，四季更迭，罗浮山迎来了秋天，这里的每一片秋色，都释放着生命的温情与暖意，绿油油的景色逐渐有了层次，七岁泛起的罗浮山脉在旖旎天光中，宛如仙境一般，它位于广东东江之滨，离惠州市博罗县城35公里，与增城、龙门两县接壤。方圆260平方公里，共有大小山峰432座、飞瀑名泉980处、洞天奇景18处、石室幽岩72个，山势雄伟壮丽，自然风光旖旎。罗浮山，素有岭南第一山之称，秦汉以来号称仙山，史学家司马迁把罗浮山比作"粤岳"，是中国十大名山之一。它又是中国道教名山，道教称它为第七洞天，第三十四福地。与南海县境内的西樵山并称为南粤二樵， 故它又有东樵山之称。是中国的"国家重点风景名胜区"和避暑胜地，被誉为"岭南第一山"。 北宋苏东坡曾在这里作下"罗浮山下四时春，卢桔杨梅次第新。日啖荔枝三百颗，不辞长作岭南人"的名句，而使罗浮山闻名于世。
+                <w:br/>
+                15:00 前往【中华小蜜蜂教育基地】品尝下午茶【蜂蜜龟苓膏、鸡仔饼】（车程约1.5小时，参观约1小时）
+                <w:br/>
+                （点心由番禺中华小蜜蜂教育基地特别赞助，品尝时间约40分钟，客人在品尝蜂蜜龟苓膏点心过程中，有基地工作人员特别讲解蜂蜜的相关产品，客人可自由购买）。
+                <w:br/>
+                17:30结束愉快行程，返回温馨的家（车程约1小时）！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：罗浮养生宴     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -687,51 +693,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2.景点：行程表内所列的景点第一道门票；
                 <w:br/>
-                3.用餐：1正+1下午茶+1点心；
+                3.用餐：1下午茶+1点心；
                 <w:br/>
                 4.导游：提供专业导游服务；
                 <w:br/>
                 5.购物：2站（小蜂蜜、冯了性）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1095,51 +1101,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
-                11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
+                10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1297,51 +1303,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>