--- v0 (2026-06-03)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景·绚丽双岛】海南双飞5天｜蜈支洲岛｜天涯海角｜南山文化苑｜万宁山钦湾｜槟榔谷｜玫瑰谷行程单</w:t>
+        <w:t xml:space="preserve">【全景·绚丽双岛*晚对晚】海南双飞5天｜蜈支洲岛｜天涯海角｜南山文化苑｜万宁山钦湾｜槟榔谷｜玫瑰谷行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -671,57 +671,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海口-三亚（车程约4小时）
                 <w:br/>
                 早餐后出发，前往万宁山钦湾，打卡海南最美旅游公路——【万宁·临崖段】，游玩悬崖下的秘境海滩，冯小刚电影《非诚勿扰3》拍摄取景地——【山钦湾燕子洞】（游玩时间约60分钟），原生态未开发，金黄色沙滩，湛蓝海水，还有巨大火山石，一个出大片的好地方。
                 <w:br/>
-                游览《私人定制》取景拍摄地—【蜈支洲岛】(游览时间含船程约3小时）蜈支洲岛享有"潜水基地"美誉。四周海域清澈透明，海水能见度6~27米，水域中盛产夜光螺、海参、龙虾、马鲛鱼、海胆、鲳鱼及五颜六色的热带鱼，南部水域海底有着保护很好的珊瑚礁，是世界上为数不多的没有礁石或者鹅卵石混杂的海岛，是国内潜水基地，极目远眺，烟波浩渺，海天一色。
+                游览《私人定制》取景拍摄地—【蜈支洲岛】(游览时间含船程约2.5小时）蜈支洲岛享有"潜水基地"美誉。四周海域清澈透明，海水能见度6~27米，水域中盛产夜光螺、海参、龙虾、马鲛鱼、海胆、鲳鱼及五颜六色的热带鱼，南部水域海底有着保护很好的珊瑚礁，是世界上为数不多的没有礁石或者鹅卵石混杂的海岛，是国内潜水基地，极目远眺，烟波浩渺，海天一色。
                 <w:br/>
                 温馨提示：景区属于海岛景区，海况复杂多变，为确保游客安全，70岁以上老人、孕妇、行动不便者等特殊人群不适合上岛。
                 <w:br/>
+                游览失落的空间——【亚特兰蒂斯水族馆】（游览时间约60分钟）86000尾海洋生物筑成的家园，为人们呈现了叹为观止的海底世界！沿着交错的迷宫隧道和主题鲜明的走廊，开启一段海底探索之旅。
+                <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【山钦湾燕子洞】和【蜈支洲岛】
+                景点：【山钦湾燕子洞】、【蜈支洲岛】、【亚特兰蒂斯水族馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -753,78 +755,76 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚一地
                 <w:br/>
-                早餐后出发，游览【亚龙湾国际玫瑰谷】（赠送电瓶车，游览时间约100 分钟）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
-[...1 lines deleted...]
-                游览国家5A景区【南山文化旅游区】（游览时间约150分钟）在这里既能欣赏山海自然美景，还可拜访众多佛教名胜、参观举世闻名的“南山海上观音”，获得佛教文化带来的心灵荡涤，体味回归自然本真的乐趣；领略佛教造像艺术的璀璨，景区内遍布气势恢宏的佛教建筑，108 米高的南山海上观音庄严壮观，三十三观音堂、南山寺内都不乏形态各异、精雕细琢的佛教圣像。
+                早餐后出发，游览国家5A景区【南山文化旅游区】（游览时间约150分钟）在这里既能欣赏山海自然美景，还可拜访众多佛教名胜、参观举世闻名的“南山海上观音”，获得佛教文化带来的心灵荡涤，体味回归自然本真的乐趣；领略佛教造像艺术的璀璨，景区内遍布气势恢宏的佛教建筑，108 米高的南山海上观音庄严壮观，三十三观音堂、南山寺内都不乏形态各异、精雕细琢的佛教圣像。
                 <w:br/>
                 游览素有“天之涯、海之角”的旅游胜地【天涯海角】（游览时间约120分钟）那刻有：“天涯”、“海角”、“南天一柱”、“海南南天”等巨石雄峙海滨，使整个景区如诗如画，美不胜收。三亚标志性景点，因两块巨石分别刻有“天涯”、“海角”及郭沫若先生题写的“天涯海角游览区”而得名。这里可以欣赏到美丽的海景，感受到浪漫的氛围，了解到丰富的文化，体验到独特的风情。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【三亚国际玫瑰谷】、【南山文化旅游区】、【天涯海角】
+                景点：【南山文化旅游区】、【天涯海角】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：三亚京华酒店/氢森国际/海洋探索世界/心一境禅意/柏栎酒店/保利凤凰/君亭酒店/黎客国际/氢森国际/雅布伦/顺龙/禅意/鲁迅中学/宝盛/黄河京都/非繁城品/君锦滨海或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -837,132 +837,132 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-海花岛（车程约 3.5 小时）
                 <w:br/>
-                早餐后出发，游览【槟榔谷】 (含电瓶车，游览时间约150分钟) 槟榔谷是海南民族文化活化石，是海南省游客满意十佳景区和十大最佳特色魅力旅游风景区之一，是海南省最丰富、最权威、最灵动、最纯正的民族文化“活体”博物馆。（温馨提示：槟榔谷景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
+                早餐后出发，游览【亚龙湾国际玫瑰谷】（赠送电瓶车，游览时间约100 分钟）玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
                 <w:br/>
                 乘车前往海南西部经济、交通、文化中心——儋州登陆【中国海花岛1号岛】汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
                 <w:br/>
-                赠送乐园畅玩大礼包：（入住期间任选1天使用，赠送项目，不用不退）
+                赠送乐园畅玩大礼包：（入住期间任选1天使用）
                 <w:br/>
                 ①二选一：水上王国（单次票价值228）或 海洋乐园（单次票价值198）—尊享无限次入园特权；
                 <w:br/>
                 ② 小火车全日票（价值¥40）
                 <w:br/>
                 1、水上王国：是中国首家海岛雪山主题水乐园，海南面积最大、项目最全，17项国际顶级设备打造夏日清凉沉浸式体验。（每间房含2张，自愿放弃不用不退，第三成人增订门票228元/人）平日周一至周五 14:00-20:00(19:00停止检票)；周末14:00-21:00(20:00停止检票)；
                 <w:br/>
                 适用范围：门票采取实名制形式，入园需提供身份证信息；
                 <w:br/>
                 每张全票可携带2名身高1米（不含）以下的免票儿童入园，且携带免票儿童的使用人须18周岁（含）以上（注：免票儿童入园检票时需现场量身高，若超高需另行补票，未满16周岁的未成年人需由监护人携带入场游玩）
                 <w:br/>
                 <w:br/>
                 2、海洋乐园：包括极地世界、深海梦幻、热带雨林三大生态圈，四大海洋主题片区全覆盖。汇集白鯨、北极熊、海豚、海狮、水豚、小浣熊等萌趣生灵，搭配七大特色游乐设施，沉浸式探索奇幻海洋秘境。（每间房含2张，自愿放弃不用不退， 第三成人增订门票198元/人）营业时间：10:00-20:00（16:00停止检票）。
                 <w:br/>
                 适用范围：门票采取实名制形式，入园需提供身份证信息；
                 <w:br/>
                 每张全票可携带2名身高1米（不含）以下的免票儿童入园，且携带免票儿童的全票使用人须18周岁（含）以上。（注：免票儿童入园检票时需现场量身高，若超高需另行补票，未满16周岁的未成年人需由监护人携带入场游玩。）
                 <w:br/>
                 <w:br/>
                 3、小火车全日票：（每间房含2张，自愿放弃不用不退，第三成人增订门票40元/人）小火车站点：欧堡酒店站-商业街站-奥特莱斯站-商业街金牛广场站-婚礼庄园灯光秀站-饮食街站-双子沙滩星塔站-双子沙滩月塔站-文化娱乐城站-乐园温泉站-童世界南天门站-金立酒店站-观海日落广场站-观海公园站-欧堡酒店站；
                 <w:br/>
                 车票使用时间9:00-22:00；（其中观海落日广场末班时间根据落日时间动态调整，具体以现场运营为准）；注：身高 1 米以下的儿童免票,每张成人票可携带 2 名免票儿童
                 <w:br/>
                 <w:br/>
                 晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
                 <w:br/>
-                温馨提示：海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解。
+                温馨提示：海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解
                 <w:br/>
                 <w:br/>
                 【 海花岛水上乐园入园须知 】
                 <w:br/>
                 (1)游玩水上王国设施均需穿泳衣，景区不提供免费泳衣，届时请您携带合适的泳装游玩设备，不合适的泳装包括但不限于以下:内衣、宽松肥大的服装、休闲装、带有柳钉、扣子或暴露金属的泳装或服装。园内亦有商店可自行选购。
                 <w:br/>
                 (2)水上王国的游乐设施对身高、体重及年龄有参玩条件的限制:年龄大于60周岁，体重大于90KG的游客，谢绝体验大部分游乐设施，详情可查看各游乐设施参玩条件说明。
                 <w:br/>
                 (3)游玩项目:巨蟒魔毯、水上竞技、极限竞速、勇士冲浪、悠闲SPA、摇摆回旋、雪地集结号&amp;暴冰碗、飓浪谷、激流过山车、波浪湾、宝贝溜溜滑、雪山飞龙&amp;尖峰极速、冰河漂流、嬉水芭比、雪域风暴、椰林水寨(17台项目)。
                 <w:br/>
                 (4)暂未开放项目:雪峰缆车。
                 <w:br/>
                 注:个别项目会根据现场运营情况，进行分时段开放，如遇设备周/月检、设备维修等，项目将暂停开放，请以现场设备公示时间为准。给您带来的不便，敬请谅解。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【 海花岛海洋乐园入园须知 】
                 <w:br/>
                 1、16周岁以下的游客以及不能辨认自己行为的游客，需在有安全监护能力的(成年)人陪同下方可入园，陪同人员须购买门票。请陪同人员照顾好随行长者、小孩及行动不便人士，并自行保管好私人财物，谨防遗失及被盗.3入园规定
                 <w:br/>
                 2、为了公众安全，所有游客进入乐园前，个人及随身行李均需接受安全检查,请遵循工作人员的指引，留意广播、警示标志、安全疏散通道，禁止进入未开放区域。
                 <w:br/>
                 3、本乐园将安全放在首位，园内部分游乐项目不适合高血压、心脏病患者,孕妇、残疾人、长者参玩;服用违禁药物及饮酒者禁止参与所有游乐项目。部分游乐项目限制存在某种身体状况及身患疾病人士乘坐，部分游乐项目有身高及体重参玩条件限制，参玩前请留意游乐项目入口处游玩须知，听从现场工作人员指引，否则，由此所造成的人身、财产损失由该游客自行承担。
                 <w:br/>
                 4、请勿随意触摸及投喂园区内的动物;参观展馆过程中，请勿在展馆内使用闪光灯拍摄及拍打展缸。
                 <w:br/>
                 *温馨提示：深海迷域、奇幻水族馆等部分项目暂未开放，实际开放项目以当日园区公告为准，敬请谅解。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【槟榔谷】、【海花岛】
+                景点：【玫瑰谷】、【海花岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">参考酒店：海花岛欧堡酒店（不指定主题房型）或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1104,51 +1104,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票。）
                 <w:br/>
                 2、住宿：入住行程中参考酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
-                3、用餐：含5正4早（酒店房含早，不用不退）。正团餐标准30/人/餐。10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：全程含7正4早（酒店房费含早，不用不退）；团餐标准30元人/餐。正餐按十人一桌、八菜一汤安排，如不足10人，则相应减少菜量；本产品为打包优惠价，若您自动放弃任何一餐，餐费恕不退还。餐饮风味及用餐条件与广东地区存在一定差异，不一定完全符合您的口味，敬请谅解。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务。（备注：8人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。）
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2岁-12岁（不含）以下：含往返机票，含车位、半价正餐、早餐。不占床位，不含门票。 
                 <w:br/>
                 2岁（不含）以下婴儿：只含往返机票，其他均不含
                 <w:br/>
                 8、购物点：0个购物店 
                 <w:br/>
                 温馨提示：免税店不列入旅游购物店范畴，行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，其自带的商店非旅行社指定的购物场所，景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。旅游者在此购物为个人自主行为；景区内、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，旅游者在此购物为个人自主行为。旅游者在以上所列场所因购物产生的纠纷与本社无关。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1354,121 +1354,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">100 分钟</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">150 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2117,51 +2046,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>