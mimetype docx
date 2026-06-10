--- v1 (2025-12-13)
+++ v2 (2026-06-10)
@@ -433,50 +433,60 @@
                 <w:br/>
                 <w:br/>
                 闭眼入理由
                 <w:br/>
                 升级内罗毕市区豪华酒店
                 <w:br/>
                 长颈鹿之吻-长颈鹿公园
                 <w:br/>
                 爱尔莎庄园英式下午茶
                 <w:br/>
                 赠送日落香槟+篝火晚会
                 <w:br/>
                 全程精选优质特色酒店
                 <w:br/>
                 牛津学者讲非洲五霸视频课堂
                 <w:br/>
                 赠送国际插头、安排随车音响
                 <w:br/>
                 越野车不超过6客一台车
                 <w:br/>
                 特别创新升级印度洋龙虾餐+中式火锅餐
                 <w:br/>
                 穿越赤道线——小游戏南北神奇魔力
                 <w:br/>
                 <w:br/>
+                2026，迭代新升级
+                <w:br/>
+                市场独家！马赛马拉荒野徒步！在马赛学者陪同下，亲临马赛之巅
+                <w:br/>
+                升级两晚纳瓦沙湖滨豪华酒店，夜伴野生动物轻鼾入眠
+                <w:br/>
+                零食随享，安排随车特色零食包
+                <w:br/>
+                精美马塞礼，特别准备一份马赛风情礼物
+                <w:br/>
                 <w:br/>
                 精选航线：广州往返乘坐中国南方航空班机前往内罗毕（经停长沙），+500可申请全国联运。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -717,51 +727,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住安博塞利特色酒店Amboseli AA Camp/Amboseli penety resort/amboseli sentrim camping 或同级酒店</w:t>
+              <w:t xml:space="preserve">入住安博塞利特色酒店Amboseli Penety Resort/Amboseli AA Lodge/amboseli sentrim camping 或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -923,51 +933,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉
                 <w:br/>
                 全天：【马赛马拉国家野生动物保护区】动物追逐一日游。
                 <w:br/>
-                前往【马拉河区域】继续动物追踪（约从8点-15点）。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）入住酒店休息。
+                前往【马拉河区域】继续动物追踪（约从8点-15点）。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）
+                <w:br/>
+                独家安排【马赛马拉荒野徒步】。从酒店出发，前往马赛马拉大草原最高峰（Mount lenganishu (Megwara)。在马赛向导的陪同下，进行自然探索徒步活动，沿途马赛向导将带您领略东非草原的独特魅力。（赠送项目，如因天气或当地政策变化无法安排，费用不退）
+                <w:br/>
+                入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -999,93 +1013,95 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉动物保护区-埃尔门泰塔湖（车约4小时）
-[...3 lines deleted...]
-                下午：前往埃尔门泰塔湖观赏火烈鸟，位于肯尼亚裂谷带中间，是碳酸钙湖，而不是淡水湖，面积约有20平方公里，埃尔蒙太塔湖就像它周边的湖一样，也是许多非洲火烈鸟的家,在湖中大约生活着50多万只美丽的火烈鸟.（火烈鸟的观赏受到自然因素影响，旅行社无法保证一定能观看到）入住酒店休息。
+                马赛马拉动物保护区-纳瓦沙湖（车约4小时）-埃尔门泰塔湖（车约1小时）-纳瓦沙湖
+                <w:br/>
+                上午：早餐后乘车前往东非最美淡水湖——【纳瓦沙湖】。
+                <w:br/>
+                下午：午餐后，前往埃尔门泰塔湖观赏火烈鸟，位于肯尼亚裂谷带中间，是碳酸钙湖，而不是淡水湖，面积约有20平方公里，埃尔蒙太塔湖就像它周边的湖一样，也是许多非洲火烈鸟的家,在湖中大约生活着50多万只美丽的火烈鸟.（火烈鸟的观赏受到自然因素影响，旅行社无法保证一定能观看到）
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">入住纳瓦沙湖滨豪华酒店Lake Naivasha Resort 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1106,68 +1122,68 @@
                 上午：酒店早餐后，前往船游【纳瓦沙湖】游览。纳瓦沙湖毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客，是肯国景点中中国领导人来的最多之处。乘坐游船观赏湖中飞禽、河马家族及两岸的当地私人农庄美景，可以捕捉鱼鹰捕鱼的精彩瞬间，随后前往【私人保护区岛屿星月岛徒步】这个小岛坐落在Lake Naivasha 纳瓦沙湖的中心， 拥有完整的生态系统。岛上栖息着斑马、角马、长颈鹿、黑斑羚、非洲水牛等动物，没有大型猛禽，是肯尼亚为数不多可以进行“徒步游猎”的区域，也是肯尼亚最佳出片地之一，还有可能近距离接触小动物哦！（野生鸟类的观赏受到自然因素影响，旅行社无法保证一定能观看到）
                 <w:br/>
                 下午：前往【爱尔莎庄园】参观，并享用英式下午茶。
                 <w:br/>
                 入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住纳瓦沙湖滨豪华酒店Lake Naivasha Resort 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1346,51 +1362,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
                 上午:安全抵达广州国际机场，结束难忘的肯尼亚之旅！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：飞机餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1454,50 +1470,52 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、签证标准：肯尼亚电子旅行授权（护照扫描件+电子版彩色照片）；
                 <w:br/>
                 2、机票标准：广州往返全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）；联运航班（即航空公司将客人从【始发地】经【中转地】运送至【目的地】）均为航司配套优惠政策，仅适用于搭配南航（CZ）非共享航班；若委托旅行社预定了联运航班的，航班一旦匹配成功则不允许修改和取消；客人必须顺次使用联运航班，否则，若客人因自身原因未使用其中一程航班的，则后续航班将自动被航空公司取消，由此造成的损失均自行承担。
                 <w:br/>
                 3、酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排，境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）；
                 <w:br/>
                 4、用餐标准：行程中所列餐食，午晚餐如果是中式团队餐（10-12人一桌，餐标六菜一汤)或特色餐（以行程为准）。在所有公园内用西式自助餐，如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 5、景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 6、用车标准：6人共乘坐一台越野车（无空调），内罗毕为旅游巴士；
                 <w:br/>
                 7、向导司机标准：全程中文领队（9人以上安排领队），境外专业司机和中文向导（跳车服务：向导和领队按顺序分段到每台车进行服务）；
                 <w:br/>
                 8、购物标准：无购物店，行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 9、自选标准：以行程表所安排的自费项目为准，不增加额外行程项目（须经全体团员签字同意方可增加），具体安排详见《旅游合同自选补充协议》；
                 <w:br/>
                 10、旅行社责任险。
+                <w:br/>
+                11、境外司机、向导服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1505,65 +1523,63 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
                 2、全程单房差RMB 4300/人（平日）&amp; RMB 5500/人（入住时间涉及到7-8月）（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
-                3、境外司机、向导服务费（不含RMB 1000/人）；
-[...13 lines deleted...]
-                10、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
+                3、行程表以外费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险及客人往返出境口岸的一切费用。
+                <w:br/>
+                9、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1891,51 +1907,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以收到定金10000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
+                1、以收到定金10000元/人为确认参团留位，如取消定金不退。
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2047,51 +2063,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>