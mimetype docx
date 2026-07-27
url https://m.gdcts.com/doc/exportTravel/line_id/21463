--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -2063,51 +2063,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>