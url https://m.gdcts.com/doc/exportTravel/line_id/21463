--- v3 (2026-07-27)
+++ v4 (2026-08-19)
@@ -2063,51 +2063,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>