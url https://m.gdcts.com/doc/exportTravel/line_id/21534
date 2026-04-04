--- v0 (2026-02-06)
+++ v1 (2026-04-04)
@@ -2141,51 +2141,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>