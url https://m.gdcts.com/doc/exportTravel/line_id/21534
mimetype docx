--- v1 (2026-04-04)
+++ v2 (2026-06-02)
@@ -714,50 +714,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第比利斯-姆茨赫塔-卡兹别克
                 <w:br/>
                 上午：酒店内早餐后，前往被联合国教科文组织列为世界文化遗产的姆茨赫塔（Mtskheta）古城，姆茨赫塔曾是格鲁吉亚土地上最古老的王国---伊比里亚的都城。城中遗留一批古代建筑和11-13世纪的大教堂。它是整个格鲁吉亚艺术、文化和宗教中心，整个城市沿袭了11世纪拜占庭时期圆屋顶和十字形平面的建筑风格。在1994年，全城被列入世界文化遗产。
                 <w:br/>
                 游览城镇中心最著名的斯维特特斯克维里（Sveti Tskhoveli）教堂，也叫做生命之柱教堂（入内参观约30分钟）传说耶稣的上衣就埋在斯维特特斯克维里教堂的下面，同时它还是格鲁吉亚最古老的教堂，据说是圣尼诺在格鲁吉亚建造的第一座教堂。
                 <w:br/>
                 前往“圣剑山”，参观【迪德戈里战役纪念碑】（Didgori Battle Memorial），是为纪念一千年前的迪德戈里战役而建，山顶矗立着代表勇士的利剑，独特设计与山景完美融合，从山顶视角可以拍出具有大片感的照片。
                 <w:br/>
                 【军事大道】沿格鲁吉亚军用公路北上，这条公路是连接格鲁吉亚和俄罗斯以及大高加索山脉山地省份的主要运输干道，全长212公里，最初是1801年沙皇亚历山大一世下令为了便于军队在格鲁吉亚和俄罗斯两国之间同行而修建的公路，沿途风景宜人，吸引了众多世界著名的诗人作家来到这里寻找灵感。
                 <w:br/>
                 下午：后中途在Aragvi River水库（停留约10分钟）留影，乘车前往《孤独星球》封面之地-安南努利城堡(Ananuri)，（入内游览约30分钟）城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞。18世纪Aragvi王朝被推翻，这里随之也被之后的统治者占领，直到19世纪依然是城堡要塞。，此城堡由当时的乔治亚领主建于16世紀，目前依旧保持得相当完整。
                 <w:br/>
                 换成越野车上山，一边在悬崖峭壁上前行，一边欣赏远处雪山的壮丽景色，来到山上的Gergeti Trinity 修道院（入内参观，游览约30分钟），这是一座当地最著名的圣三一体教堂，教堂所在之处，是俯瞰卡兹别吉全景地方，整个村子都在自己脚下，教堂的对面就是著名的卡兹别克峰，这里拥有如油画一般的景色，被誉为是上帝的后花园，它是格鲁吉亚境内大高加索山脉最高峰之一，海拔5033米，翻过这座山就是俄罗斯的北高加索地区。这座双锥形的死火山可以说是高加索各民族的圣山，总是浓墨重彩地出现在旅人的相片里。
                 <w:br/>
                 下山的路上经过苏格友谊纪念墙（入内参观，游览约10分钟），色彩斑斓友谊墙在雪上的对比下显得格外显眼，是每个游客的必经打卡处。
                 <w:br/>
                 特别安排打卡SNO人头村，SNO村以其独特的户外雕塑博物馆而闻名，在村庄入口通往JUTA村的道路旁，有6座巨型石头头像雕塑，均用花岗岩雕刻而成，每座雕塑都代表了格鲁吉亚历史，艺术或文学中的重要人物，如著名作家，诗人或领袖，被称为格鲁吉亚的复活节岛。
                 <w:br/>
+                入住酒店，享用晚餐.
+                <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：格鲁吉亚- 特色包子     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -884,181 +886,185 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 库塔伊西-马尔特维利-梅斯蒂亚（车程约3小时）
                 <w:br/>
                 上午：酒店早餐后，途经参观【马尔特维利大峡谷】（Martvili Canyon），峡谷内有多个层叠而下的瀑布，
                 <w:br/>
                 清澈的水流从高处倾泻而下，特别安排在阿巴沙河中乘坐【皮艇】进行游览，沿着河流
                 <w:br/>
                 顺流而下，近距离欣赏峡谷两侧的岩石峭壁、瀑布和植被，感受大自然的神奇与美妙。（参观约 30 分钟，上下船请小心，赠送项目，如天气原因则取消）
                 <w:br/>
-                随后乘车前往海滨城市巴统。气候宜人的巴统一直令格鲁吉亚人民引以为傲，同样也是黑海沿岸各国人民的首选度假城市。
-                <w:br/>
                 下午：乘车前往【梅斯蒂亚】，途中吃午餐。沿途路上可以拍到雪山美丽的景色
                 <w:br/>
                 抵达后小镇巡游，特别安排乘坐【缆车】，俯瞰整个小镇和周边的大高加索山脉美景，将雪山、森林、河流、小镇等景色尽收眼底，给人带来视觉上的震撼。（游览约 40 分钟）
                 <w:br/>
                 景点介绍：
                 <w:br/>
                 【梅斯蒂亚】，梅斯蒂亚（Mestia），位于格鲁吉亚西北部的高加索山区的一个高山小镇(海拔1500米），和毗邻的132个村庄共同组成了梅斯蒂亚区（raioni）。尽管面积不大（30444平方公里），但几个世纪以来一直是格鲁吉亚非常重要的文化中心之一，拥有着许多教堂、堡垒等中世纪古迹，还曾被列入联合国教科文组织的世界遗产名录。处于全国最古老最独特的斯瓦涅季的中心地区，一年四季可以看到雪山，并且雪场质量十分优秀，因此这里是滑雪者的"Dream Place"。梅斯蒂亚由欧洲最高的山峰厄尔布鲁士峰和其他近5000米的群峰环绕。这里风光旖旎，山间步道清晰，全国最古老的村落坐落于此，再加上百年前的城堡至今仍有迹可循，因此这里也是徒步爱好者的天堂。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">当地特色酒店（不挂星）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 梅斯蒂亚-乌树故里-梅斯蒂亚（全程43公里）（往返车程约2小时）
                 <w:br/>
-                上午： 酒店早餐后，换乘越野车前往乌树故里，这里保持着最古老的最原始的天然文景，抵达后观赏斯瓦涅季的建筑群和文化景观。（游览约 2 小时）乌树故里，其名字源自格鲁吉亚习语 “ushishari guli”，意为 “无畏的心”。位于格鲁吉亚高加索山脉的中心地带，地处上斯瓦涅季地区，在格鲁吉亚最高峰什哈拉山（海拔 5193 米）的山脚下，是欧洲最高的永久定居点之一，海拔约 2100 米。乌树故里由五个大小不一的村落组成，位于高处的 Chazashi 村庄的碉楼群密集像城堡一样，面朝雪山的 ZHIBIANI 是乌树故里最有人气的村子，也更原始。乌树故里除了是一个隐世村落，也是一个徒步天堂，四周群山分布有多条经典徒步线路。高耸的碉楼由石头建成，过去曾是防御骚扰侵略的哨所。他们大多建于公元 6 到 9 世纪之间，千百年来一直环抱于雄伟的高加索山脉中，被誉为“千层塔上的陆地”，其中以建造于 9 世纪的碉楼最为著名，零星散落在村落各处，据不完全统计多达 200 多座。1990 年上斯瓦涅季被联合国评为世界文化遗产。
+                上午： 酒店早餐后，换乘改装越野车前往乌树故里，这里保持着最古老的最原始的天然文景，抵达后观赏斯瓦涅季的建筑群和文化景观（游览约 2 小时）
+                <w:br/>
+                      抵达【Chazashi 古村落】，观赏斯瓦涅季的【石塔建筑群】、【拉玛利亚教堂】（游览约30分钟） 
+                <w:br/>
+                【轻徒步体验】从 Chazashi 古村落出发，向着格鲁吉亚最高峰什哈拉山的方向轻徒步，眺望连绵壮观的白色雪峰，感受自然与美景（约 1-2 小时） 
+                <w:br/>
+                乌树故里，其名字源自格鲁吉亚习语 “ushishari guli”，意为 “无畏的心”。位于格鲁吉亚高加索山脉的中心地带，地处上斯瓦涅季地区，在格鲁吉亚最高峰什哈拉山（海拔 5193 米）的山脚下，是欧洲最高的永久定居点之一，海拔约 2100 米。乌树故里由五个大小不一的村落组成，位于高处的 Chazashi 村庄的碉楼群密集像城堡一样，面朝雪山的 ZHIBIANI 是乌树故里最有人气的村子，也更原始。乌树故里除了是一个隐世村落，也是一个徒步天堂，四周群山分布有多条经典徒步线路。高耸的碉楼由石头建成，过去曾是防御骚扰侵略的哨所。他们大多建于公元 6 到 9 世纪之间，千百年来一直环抱于雄伟的高加索山脉中，被誉为“千层塔上的陆地”，其中以建造于 9 世纪的碉楼最为著名，零星散落在村落各处，据不完全统计多达 200 多座。1990 年上斯瓦涅季被联合国评为世界文化遗产。
                 <w:br/>
                 下午：返回梅斯蒂亚自由活动，晚餐后入住酒店休息。
                 <w:br/>
                 景点介绍：
                 <w:br/>
                 【乌树故里（Ushguli）】是一个由四个村庄组成的社区，位于佐治亚州Svaneti的Enguri峡谷的顶部，海拔2200米左右。乌斯古里被联合国教科文组织认定为上斯瓦内蒂世界遗产，是欧洲最高的连续居住区之一。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星酒店</w:t>
+              <w:t xml:space="preserve">当地特色酒店（不挂星）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1512,105 +1518,105 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第比利斯-巴库（阿塞拜疆）（航班待定）
                 <w:br/>
                 上午：早餐后，今天深度休闲的体味当地人慢节奏的生活状态，在游览的途中，不仅能拍到各种古老和现代风格碰撞在一起的美丽照片，同时在那些古老的巷道里还有众多当地的手工艺品店。让你的旅途放松下来，让心情更加的愉悦起来。
                 <w:br/>
                 参观三位一体大教堂（入内参观游览约40分钟左右）。这座教堂并非一座很古老的教堂，建于1995年-2004
                 <w:br/>
                      年间，但却是格鲁吉亚有史以来建造的最大的东正教教堂，也是高加索地区最大的宗教建筑
                 <w:br/>
                 下午：午餐后，游览第比利斯老城，城市建立于公元5世纪，分为旧城、新城两部分，旧城滨水，新城傍山。自古以来，第比利斯就位于丝绸之路介乎欧亚的商道上，融合了各个民族的不同文化。参观【和平桥】、【木偶剧钟楼】、【老城街道】、第比利斯最大的【干桥跳蚤市场】（全程游览约1小时）
                 <w:br/>
                 乘坐空中缆车到达城中心的高山上，可以在山上俯瞰整个城市的景观，后参观“格鲁吉亚母亲“塑像，外观游览约40分钟左右。之后前往游览纳瑞卡菈堡垒，要塞建筑已经严重损毁，但位置是俯瞰第比利斯全城的好去处（全程游览约1小时）
                 <w:br/>
                 特别安排乘坐第比利斯垂直观光小火车，第比利斯缆车-乘坐新改建的缆车，体验令人惊叹的Mtatmsinda之旅，沿途不仅有便捷的交通方式，还有壮观的城市全景。
                 <w:br/>
                 【格鲁吉亚编年史纪念碑】（外观游览 40 分钟）“格鲁吉亚编年史”——是一个纪念碑石柱，位于 Temka，Keeni山，纳扎拉德维地区。这座纪念碑建于 1970 年，其作者是著名的雕塑家祖拉布·特雷特利。 纪念碑描绘了各种历史和宗教事件的场景，以及格鲁吉亚文学作品中的故事。青 铜和石雕描绘了与主有关的伟大日子和基督生命的浮雕。 从此处可以俯瞰整个第比利斯海。
                 <w:br/>
                 第比利斯地下印刷厂---充满神秘和历史意义的地下印刷博物馆位于第比利斯，揭开了1903年至1906年间革命活动的秘密篇章。在此期间，这个秘密地点成为孟什维克和布尔什维克的繁忙中心，他们在整个俄罗斯帝国及其他地区印刷和传播非法报纸、书籍和宣言，使用格鲁吉亚语、俄语和亚美尼亚语。
                 <w:br/>
                 晚餐后送往机场搭乘航班前往阿塞拜疆首都-巴库
                 <w:br/>
                 首选航班：（如格鲁吉亚-阿塞拜疆陆地口岸开放，则我司将调整行程方案，由飞机口岸改陆地口岸入境，机票费用成本平移增加游览城市舍基的成本，不退旅游费用，且此方案不属于旅行社违约）
                 <w:br/>
-                航班3：J29234 第比利斯-巴库 2010-2120    
-[...3 lines deleted...]
-                航班5：J28234  第比利斯-巴库1750 1900 
+                航班1：J28226 第比利斯-巴库 2120--2230   
+                <w:br/>
+                航班2：J28234  第比利斯-巴库1640-1750
                 <w:br/>
                 备选航班  
                 <w:br/>
-                航班1：J29230 第比利斯-巴库 0825-0935     
-[...1 lines deleted...]
-                航班2：J29224 第比利斯-巴库 1150-1300   
+                航班3：J28238 第比利斯-巴库 0200-0310     
+                <w:br/>
+                航班4：J28230 第比利斯-巴库 0940-1050   
+                <w:br/>
+                航班5：J28240 第比利斯-巴库 1015-1125 
                 <w:br/>
                 由于境外内陆段航班需要实名信息预定，若遇到首选航班满位则改定临近可预订航班；
                 <w:br/>
                 如内陆段航班实际为早航班，则调整第比利斯住一晚，次日飞巴库（不减少景点）达后办理入境手续，导游接机，入住酒店休息。巴库是阿塞拜疆共和国的首都，是一座有着悠久历史的古
                 <w:br/>
                 城，城内有众多名胜古迹，15世纪的希尔凡王宫及17世纪的汗王宫殿至今保存完好。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地五星级酒店</w:t>
+              <w:t xml:space="preserve">国际四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1827,116 +1833,116 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.签证标准：亚美尼亚免签，格鲁吉亚免签，阿塞拜疆免签
                 <w:br/>
                 2.机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（可申请全国联运，全国免费联运），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 3.酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 4.用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5.景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 6.用车标准：空调旅游巴士
                 <w:br/>
                 7.导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 8.保险标准：旅行社责任险。
+                <w:br/>
+                9.司机导游服务费1500元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
-                2. 司机导游服务费：RMB1500/人
-[...15 lines deleted...]
-                10. 客人往返国内出境口岸的一切费用；
+                2. 全程单房差5000人民币/人（不含游轮/火车单间差）
+                <w:br/>
+                3. 行程表以外行程费用；
+                <w:br/>
+                4. 行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8. 游客人身意外保险（强烈建议客人自行购买旅游意外险）
+                <w:br/>
+                9. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2141,51 +2147,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>