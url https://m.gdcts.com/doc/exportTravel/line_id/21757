--- v0 (2025-10-03)
+++ v1 (2026-04-03)
@@ -847,61 +847,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 齐姆肯特-塔什干
                 <w:br/>
                 上午：火车抵达后，游览【奇姆肯特古城遗址】这是一座位于南部城市中心的露天博物馆。建筑的原始布局、防御系统、沿城墙的圆塔都在这里得到了保留和部分复制。在古城的西南部，游客可以看到一个真正的 16-17 世纪住宅区，里面有房屋和主要街道。在住宅区周围，还复制了一个商队旅馆，后面可以看到雕塑作品“骆驼商队”。这样的“画面”更完整地呈现丝绸之路穿过这个古城遗址的景象。
                 <w:br/>
-                游览【中央公园】植被，鲜花，喷泉，各样雕像。是当地居民的休闲好去处，感受当地的生活气息，享受时光的悠闲与美好。
+                【哈萨克斯坦第三大城市奇姆肯特白色清真寺】(外观约30分钟），奇姆肯特拥有多座风格独特的清真寺，其中奇姆肯特州中心清真寺兴建于2007年，2013年投入使用，外形和内部结构似哈萨克族毡房，墙壁和屋顶有大量哈萨克族图案。赛伊詹卡里埃斯贾努里清真寺有56米的巨顶、36米超高的圣龛和四座63米的宣礼塔，规模宏大。还有白色清真寺，建筑风格独特，简洁纯色，融合传统与现代元素，散发着低调奢华的气质
                 <w:br/>
                 【阿拜公园】它是在1957年奠定在公园阿拜位于：胡同斯拉瓦，纪念碑的飞行员，许多室内运动场。在阿拜公园有一个啤酒厂“西格玛”，餐馆，咖啡馆和在公园阿拜是南哈萨克斯坦马戏团。 阿拜公园是1995年为纪念阿拜纪念他诞辰150周年的纪念碑。
                 <w:br/>
                 【拜迪贝克】拜迪贝克是一个着名的双胞胎，这是一个法官，是哈萨克人的一次合谋。 他也是铁木尔的好朋友，积极参与土耳其斯坦的加扎·艾哈迈德·亚萨维的陵墓和清真寺的建设。 该碑已在哈萨克斯坦称号最高，其总高度为23米，数字本身为10米，纪念碑重约9吨。
                 <w:br/>
                 (欧尔大巴斯广场)在19世纪，城市的东部边界通过这里，并且这里也通往Sairam和Taraz的要塞大门。在广场中央竖立了一座纪念碑 – “OtanAna”。这座纪念碑有三个三十四米的高度，每一面都刻有三大名着的名言。纪念碑的顶部是一位年轻女子的身影，他释放了七只燕子。在Koshkar Ata河流经的广场下面;直接在它附近安装喷泉复合体在纪念碑附近。“Ordabasy”广场通过一座长达104米的桥梁与独立公园相连。
                 <w:br/>
                 下午：午餐后，乘车前往过关乌兹别克斯坦首都-塔什干。
                 <w:br/>
-                交通：汽车，火车
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -939,51 +939,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塔什干
                 <w:br/>
                 上午：酒店早餐后，路途经过【塔什干电视塔】（车观），塔什干电视塔是中亚地区最高的建筑，高达 375 米，电视塔从1978 年开始建造，建造时间超过 6 年，于 1985 年 1 月 15 日正式投入使用。
                 <w:br/>
                 前往打卡网红【全球最大-亚洲抓饭中心】（享用特色抓饭），抓饭是当地的国宾饭，也是乌兹别克斯坦本地人民招待贵宾的特色饭，不管是女儿出嫁，孩子出生等都会做香喷喷的手抓饭。
                 <w:br/>
                 下午：游览塔什干独立广场（步行约30分钟）。塔什干独立广场是乌兹别克斯坦最重要的广场，占地12公顷，是自由和独立的象征，也是希望之地，一代人的理想变为现实，见证了历史的重要时刻。广场西侧有闪亮的白色建筑参议院大楼（外观），北侧有哭泣的母亲纪念碑。广场总是人山人海，是外国游人参观塔什干的必游景点，也是国内居民休闲娱乐的最佳去处。广场上有矗立于1991年的独立纪念碑，代表着乌兹别克斯坦的主权。
                 <w:br/>
-                参观国家历史博物馆（入内约40分钟），【若因国家历史博物馆维修不能参观，将更换为铁穆尔博物馆】不仅带你了解这个国家历史的形成，还通过拜火教、佛教、伊斯兰教等文物展现发生在这里的文化碰撞。这里还展示着从铁尔梅兹(玄奘西行经过的怛密国)附近出土的被毁的佛教遗物。
+                参观帖木儿历史国家博物馆（约30分钟），它于1996年开放，以纪念杰出指挥官阿米尔*帖木儿（也被称为帖木儿）660周年。博物馆的三层圆形建筑由古典东方风格的圆顶构成。内部装饰着大理石，独特的绘画，金箔。在大厅的墙壁上，一幅壁画描绘了帖木儿的生活，以及有传达那个时代气氛的绘画。博物馆的亮点是一个高度为8.5米的水晶吊灯，其中包括106千个吊坠。
                 <w:br/>
                 前往乘坐塔什干地下博物馆-塔什干地铁（约20分钟）。塔什干地铁站的建设始于 1960 年代后期。和苏联时代莫斯科的地铁一脉相承，进入到塔什干的“地下世界”，恍惚间穿越到了莫斯科的前苏联年代。每个车站都有自己独特的建筑特色：大理石，花岗岩，玻璃，蓝玻璃，艺术陶瓷，雕刻的雪花石膏，ganch和其他装饰。 让您感到进入了一个地下建筑艺术博物馆。  
                 <w:br/>
                 前往【首都白色清真寺】（入内游览约 30 分钟），该寺始建于 2013 年夏天，采用传统的东方建筑风格。清真寺与旧式砖造清真寺的不同在于使用了白色大理石作装饰。这使得小清真寺在晴朗的天空下非常耀眼夺目，其绿松石圆顶似乎随着耀眼的光芒而在天空中消失一般。寺内能容纳超过 2,400 人。小清真寺分为带露台的开放式前部和带有镀金 mihrab 的圆形大厅，墙上的半圆形壁龛代表朝向麦加的方向，其上装饰着古兰经的著作。
                 <w:br/>
                 【塔什干宇航员】（游览约 10 分钟）纪念碑建于 1984 年，以纪念出生于乌兹别克斯坦的著名学者，科学家和宇航员。纪念馆采用太空旅行的主题装饰，以表彰人类在太空探索中取得的成就。 出生在乌兹别克斯坦的学者，科学家和宇航员很多，他们在各自的领域都做的非常出色。纪念馆还纪念了 Vladimir Dzhanibekov，他是乌兹别克斯坦的苏联宇航员，出生于塔什干地区的 Bostanlik 区。这座纪念碑是在他第二次飞入太空之后建造的，并且两次获得了苏联英雄的称号。Vladimir Dzhanibekov 雕像矗立在一个地铁入口附近，这也是您应该参观的塔什干旅游景点之一。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1199,51 +1199,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 撒马尔罕
                 <w:br/>
                 上午：酒店早餐后游览“古勒-艾米拉”陵寝。该陵寝建于帖木儿时代，是帖木儿给他阵亡的孙子“木汗牟德苏丹”建的。“木汗牟德苏丹”是他大儿子生的，帖木儿原本打算让他做王位继承人，但是他过早地在行军路上死了。后来帖木儿死后也葬在这里。据传说，帖木儿临死的时候说过，留下遗嘱：后人不可以移动他的棺椁，否则天下将要战火纷飞。很巧的是，前苏联考古队把帖木儿棺椁运到莫斯科的第二天，希特勒德国就进攻了苏联，苏联卫国战争导致了近两千万人死亡。
                 <w:br/>
                 游览“比比-汗纳”清真寺。“比比-汗纳”清真寺是中亚第一大的清真寺，也是世界上伊斯兰世界最大的清真寺之一，从现在发掘的遗址看，它的面积大约是100*140米，同时期的苏丹哈桑清真寺面积才有60*120米，清真寺“比比-汗纳”并且具有西方哥特式建筑风格，它的大门高35米。“比比-汗纳”清真寺翻译过来是“大太太”的意思，传说是帖木儿大太太建的清真寺，是当时撒马尔罕穆斯林星期五做礼拜的地方，据说当时每逢星期五都有成千上万的穆斯林男人来这里做礼拜。
                 <w:br/>
                 闲逛【Siyob 集市】（游览约 30 分钟）乌兹别克的城市里绝对少不了集市！萨马尔罕集市忙碌的身影充分展现了这个城市的活力，各式蔬果、乳制品、肉类和鱼，所有你想的到的都在这里兜售，不必担心你会吃不上一口好的东西。
                 <w:br/>
-                下午：主题活动：乌兹别克族民俗家访活动。学习参与制作当地特色“手抓饭”，在抓饭厨师的带领下，架起一口大铁锅，准备其主料为大米、胡萝卜和羊肉或牛肉、亚麻籽油，在师傅的带领下学习参与制作乌兹别克斯坦的特色抓饭。和当地人深切交流，了解当地人的习俗和生活。和热情好客的乌兹别克族人一起唱歌、跳舞，品尝自己参与制作的香喷喷的“手抓饭”
+                下午：主题活动：乌兹别克族民俗家访活动。和当地人深切交流，了解当地人的习俗和生活。
                 <w:br/>
                 特别安排【列基斯坦广场】（自由游览约 90 分钟）。位于撒马尔罕市中心的"列基斯坦"（意为"沙地"）广场，是一组宏大的建筑群，建于公元 15－17 世纪。建筑群由三座神学院组成：左侧为【兀鲁伯神学院】（入内游览）（兀鲁伯为乌中世纪的学者、天文学家、诗人和哲学家），建于 1417－1420 年；正面为【提拉-卡里（意为镶金的）神学院】（入内游览），建于 1646－1660 年，右侧为【希尔－达尔（意为藏狮的）神学院】（入内游览），建于 1619－1636 年。这三座建筑高大壮观、气势宏伟，内有金碧辉煌的清真寺。兀鲁伯神学院的正门和彩色的穹顶是用各种色彩的陶瓷装饰的，后遭地震破坏，又重新修建了高 13 米、直径 13 米的新穹顶，建筑材料采用特殊金属结构。这些神学院是中世纪培养穆斯林神职人员的学府。其中兀鲁伯神学院是 15 世纪最好的穆斯林学府之一。据说，兀鲁伯曾亲自在此授课，这里是他统治期间世俗科学思想的中心。三座神学院虽建于不同时代，但风格组合相当成功，是中世纪中亚建筑的杰作。14 到 15 世纪初这里是撒马尔罕的城市中心。在这之前这里是一个很大的旅游廊式的商业市场，有六条主要的街道在这里交汇，这个市场是帖木儿得到妻子图兰-啊卡建造的。在兀鲁别克时代，根据兀鲁别克的命令这里更名为“大门市场” ，为此做了大规模的改建并再次建造了三座大的建筑。
                 <w:br/>
                 欣赏美轮美奂的【雷吉斯坦广场灯光秀】（如遇到天气原因或政府原因无法参观，旅行社不违约，改外观）（约 30 分钟），置身于现实的《一千零一夜》故事当中
                 <w:br/>
                 结束后回酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1482,51 +1482,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                签证标准：哈萨克斯坦免签，乌兹别克斯坦免签
+                签证标准：哈萨克斯坦免签，乌兹别克斯坦免签 (仅限中国大陆护照，其他外籍（包含港澳台）护照需另询）
                 <w:br/>
                 机票标准：乌鲁木齐起止全程团队经济舱机票及机场税（全国联运另加联运费），团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为西式餐（套餐或自助餐，酒水不含）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，
                 <w:br/>
                 用车标准：空调旅游巴士（8-10人用16座，11-16人用25座，17-26人用33座，27人以上用44座）；
                 <w:br/>
                 导游司机标准：全程中文领队；境外专业司机和中文导游；
                 <w:br/>
                 火车票标准：阿拉木图-奇姆肯特火车硬卧 (硬卧票，上下铺随机出票，不保证同一车厢)，塔什干-布哈拉火车(经济舱）
                 <w:br/>
                 保险标准：旅行社责任险
                 <w:br/>
                 我公司有权根据当地交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1719,51 +1719,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>