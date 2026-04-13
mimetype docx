--- v2 (2026-02-16)
+++ v3 (2026-04-13)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【秀美江西】高铁5天｜南昌 | 庐山主景 | 婺源篁岭 | 婺女洲度假区 | 仙境三清山 | 网红望仙谷 | 瓷都景德镇行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【秀美江西】高铁5天｜南昌 | 庐山主景 | 婺源篁岭 | 婺女洲度假区 | 仙境三清山 | 网红望仙谷 | 瓷都景德镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州东-南昌G3070/10:30-15:15或其他车次
+                去程：广州东-南G3064/07:02-11:57或G3062/07:30-11:48或G3070/10:30-15:15或其他07:00-18:00出发车次
                 <w:br/>
                 回程：南昌南-广州东G3085/18:23-23:00或其他车次
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -398,69 +398,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 诗画庐山迎新春，游如琴湖、花径、含鄱口。住景区内赏云海星空，览险峰奇景，不负 “匡庐奇秀”。
-[...5 lines deleted...]
-                ★ 徽州年味不夜城--婺女洲度假区：白墙黑瓦的徽派建筑被盛世烟花点亮，非遗打铁花如流星洒夜空，灿烂夺目；摊舞、皮影戏、徽剧等二十项民俗轮番上演，财神巡游送福添喜，盛世篝火晚会邀你共庆团圆。
+                ★ 诗画庐山，游如琴湖、花径、含鄱口。住景区内赏云海星空，览险峰奇景，不负 “匡庐奇秀”。
+                <w:br/>
+                ★ 仙境三清山--“西太平洋边缘最美丽的花岗岩”，山间草木葱茏、云雾缭绕，徒步西海栈道，观神龙戏松、巨蟒出山等奇石胜景，于清幽山林中解锁沉浸式徒步体验。
+                <w:br/>
+                ★ 中国最美乡村--婺源篁岭：徽派古建错落，鲜花小镇，晒秋古村藏着春日的温柔，尝徽州小吃、逛天街古铺，沉浸式感受山水间的乡土烟火。
+                <w:br/>
+                ★ 赠送价值110元/人婺女洲度假区大门票：浸式游览白墙黑瓦的徽派建筑，非遗打铁花如流星洒夜空，灿烂夺目；《摊巡游》、《鱼灯巡游》、《打铁花》、《火壶》、《皮影戏》等二十项民俗轮番上演。
                 <w:br/>
                 ★ 打卡江西最in网红地--望仙谷，山谷“清明上河图”藏新春韵味，赏绝壁神话，人间仙境，悬崖民宿、玻璃长桥相映；夜间崖壁灯光秀，小吃飘香，惬意十足。
                 <w:br/>
-                ★ 景德镇：作为瓷都，景德镇的新春藏着千年匠心。探访皇窑景区，古雅的园林中藏着手工制瓷的非遗技艺，看匠人指尖流转间诞生的瓷中珍品。
-[...3 lines deleted...]
-                ★ 年味美食盛宴：【婺源农家餐】【景德镇瓷器宴】【庐山三石宴】，舌尖品味徽州年味。
+                ★ 景德镇：探访皇窑景区，古雅的园林中藏着手工制瓷的非遗技艺，看匠人指尖流转间诞生的瓷中珍品。
+                <w:br/>
+                ★ 尊享住宿：升级1晚入住网评5钻酒店（南昌），2晚景区内4钻酒店（庐山山上+婺女洲度假区），特别安排1晚入住望仙谷景区外民宿，沉浸式游览望仙谷“白+黑”，欣赏绝美4D灯光秀；
+                <w:br/>
+                ★ 美食盛宴：三清山生态宴、婺源农家宴、庐山三石宴，舌尖解锁地道江西风味。
                 <w:br/>
                 ★ 长者优惠：65周岁以上可享受门票优惠280元/人；60-64周岁享受门票优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
                 <w:br/>
-                ★ 美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
+                ★ 云端记忆专属赠送：赠送望仙谷航拍，以高空视角穿越仙侠秘境，定格专属旅行美好。
+                <w:br/>
+                ★ 专属座驾：满16人升级2 +1改装航空座巴士！
                 <w:br/>
                 ★ 纯净旅游：全程纯玩0购物，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -581,248 +583,258 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-南昌
                 <w:br/>
-                全天：广州东/广州白云/广州南/广州新塘站乘坐上午或下午高铁前往南昌（参考车次：G3062/07:30-11:48或G3070/10:30-15:15或其他车次）。各地贵宾抵达【南昌】，我社赠送接站服务（我司接站工作人员会提前在高铁站等候，接到后安排送您到酒店入住休息。）
+                全天：广州东/广州白云/广州南/广州新塘站乘坐上午或下午高铁前往南昌（参考车次：G3064/07:02-11:57或G3062/07:30-11:48或G3070/10:30-15:15或其他07:00-18:00出发车次）。各地贵宾抵达【南昌】，我社赠送接站服务（我司接站工作人员会提前在高铁站等候，接到后安排送您到酒店入住休息。）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.请因每位贵宾抵达时间有所差异，故无法安排行程，以下是自由活动推荐景点，各位贵宾可根据个人兴趣自行前往。
                 <w:br/>
                 2.第一天酒店入住后客人可以自行前往 滕王阁、八一起义纪念馆、万寿宫、秋水广场、中山路等地参观。
                 <w:br/>
                 <w:br/>
                 *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维也纳智好酒店(南昌井冈山大道店)或南昌融创美居酒店或融创诺富特酒店（南昌西站店）或南昌赣江新区金茂嘉悦酒店或同级；</w:t>
+              <w:t xml:space="preserve">南昌赣江绿地铂骊酒店(赣江新区）或南昌锦江丽笙丽亭酒店或南昌金茂嘉悦酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南昌-望仙谷
-[...5 lines deleted...]
-                晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴上饶市区办理酒店入住。
+                南昌-三清山-望仙谷
+                <w:br/>
+                上午：早餐后，乘车前往游览三清山风景区（车程约3.5小时，含大门票，不含往返缆车125元/人，如需产生费用自理，若客人步行上下山，不参加索道自费，需要自行前往游步道上下山，导游不陪同，敬请见谅!）。乘坐索道或徒步上山，步行游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验全长几千米西海栈道。
+                <w:br/>
+                下午：游览结束后，乘车前往赴【望仙谷峡谷小镇】（车程约2小时，赠送景点，不去不退，游览时间约4小时）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
+                <w:br/>
+                晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴望仙谷景区外民宿办理入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【八一广场、八一起义纪念碑】【望仙谷峡谷小镇】
+                景点：【三清山风景区】【望仙谷】
+                <w:br/>
+                自费项：三清山往返缆车125元/人（必须消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">上饶半岛酒店或上饶沐鑫城市酒店(万达广场店) 或上饶嘉莱特沁庐酒店或同级；</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">望仙谷景区外民宿（备注：因民宿房间数量有限，同一个团中可能涉及到分开民宿入住）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上饶-三清山-婺源
-[...3 lines deleted...]
-                下午：游览结束后，乘车前往游览【婺女洲度假区】（车程约1.5小时，赠送大门票，不去不退；不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人，费用自理）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
+                望仙乡-婺源
+                <w:br/>
+                上午：早餐后，后车赴中国最美乡村—婺源（车程约2小时），游览【篁岭—鲜花小镇】（赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览时间约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
+                <w:br/>
+                下午：游览结束后，乘车前往游览【婺女洲度假区】（车程约1.5小时，赠送大门票，不去不退；不含婺女洲度假区《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆150元/人，费用自理）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
                 <w:br/>
                 婺女洲演艺参考：
                 <w:br/>
-                情景表演：《盛世篝火》、《江湖绝技秀》、《皮影戏》、《评书》等情景演艺轮番上演。
+                非遗民俗活动：《摊巡游》、《鱼灯巡游》、《打铁花》、《火壶》、《皮影戏》等二十项非遗民俗上演。
+                <w:br/>
+                情景表演：《篝火狂欢》、《天宫开婺》灯光秀，《仙乐坊》《财源送客行》等情景演艺轮番上演。
                 <w:br/>
                 非遗演出：《非遗打铁花》中国千年绝技，灿烂如花绽夜空，流星似雨洒峦崇，带你感受千年传承，古老浪漫。
                 <w:br/>
-                实景演艺秀：《遇见·婺源》大型实景演艺，以婺源本土传说婺女飞天题材为背景，讲述了一段跨越千年的传奇故事。
+                《遇见·婺源》演艺秀：以婺女飞天传说为背景，通过沉浸式舞台设计、动态投影与传统歌舞表演的结合，生动呈现徽
+                <w:br/>
+                州民俗、田园风情及历史故事。演出巧妙融合光影艺术与实景互动，既有古戏台演绎的非遗技艺，也有现代科技打造
+                <w:br/>
+                的视觉奇观。
+                <w:br/>
+                【星空花海艺术馆】：藏在花海里的艺术空间，光影交错，随手一拍都是大片。
                 <w:br/>
                 备注：
                 <w:br/>
-                1、如因异常天气将取消打铁花表演(例如大风、雨天等),具体以景区现场通知为准,不另作通知；
-[...1 lines deleted...]
-                2、除《遇见婺源》《火壶表演》《非遗打铁花》《天工开物》外，其他节目每周一停演;
+                1、如遇异常天气（例如雷电、大风、雨天等），火壶表演和打铁花届时可能取消或更换演出场地，具体以景区现场通知为准，不另作通知；
+                <w:br/>
+                2、雨天室外演艺根据现场情况而定，具体公告以现场公告为准,不另作通知；
                 <w:br/>
                 3、如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【三清山】【婺女洲度假区】
-[...1 lines deleted...]
-                自费项：不含三清山往返缆车125元/人（必须消费）；不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人（必须消费）；
+                景点：【篁岭】【婺女洲度假区】
+                <w:br/>
+                自费项：不含篁岭往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）；不含《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆150元/人（必须消费）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -852,80 +864,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                篁岭-景德镇-庐山
-[...3 lines deleted...]
-                下午：乘车前往瓷都景德镇（车程约1.5小时），游览国家AAAA景区---【皇窑】(游览约1小时，若皇窑不营业则改去富玉官窑产业基地)：国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。园区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。游览结束后，乘车前往世界自然和地质双遗产--庐山（车程约2.5小时，含大门票，不含景区环保车90元/人）。
+                婺源-景德镇-鄱阳湖-庐山
+                <w:br/>
+                上午：早餐后，乘车前往瓷都景德镇（车程约1.5小时），游览国家AAAA景区---【皇窑】(游览约1小时，若皇窑闭馆则改去富玉官窑产业基地)：国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。园区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。车赴中国第一大淡水湖鄱阳湖(车程约 1.5 小时)， 
+                <w:br/>
+                当地特色自费项目推荐（以下项目客人可自行选择）
+                <w:br/>
+                游览：鄱阳湖冬季候鸟的栖息地和观赏区【鞋山岛】 （鞋山岛大门票+石钟山大门票+江湖两色船票+鄱阳湖全鱼宴+车费+司机导游服务费= 220元/人，费用自理）， 景区素有“天下无双第一鞋， 享有世界文化景观之美誉”。位于中国最大的淡水湖鄱阳湖中段， 孤峰独特、雄踞中流， 威镇鄱湖， 以神奇峻拔， 物华灵秀著称于世， 是鄱阳湖中的第一绝景。后可乘船游览鄱阳湖和长江交汇处形成的天然绝景【江湖两色】， 江水西来浑浊， 湖水南来清澈， 在千古名山石钟山下形成一条延绵 50 余里的清浊分界线， 吸引了众多游客前来观赏。后赠游车赴苏轼《石钟山记》—【石钟山】 （赠送无优无免， 不去不退费） 石钟山地势险要，陡峭峥嵘， 因控扼长江及鄱阳湖， 居高  临下， 进可攻， 退可守， 号称“江湖锁钥”， 自古即为军事要塞， 成为兵家必争之地。登临山上， 既可远眺庐山烟云； 又可近睹江湖清浊。
+                <w:br/>
+                下午：游览结束后，乘车前往世界自然和地质双遗产--庐山（车程约40分钟，含大门票，不含景区环保车90元/人）。乘坐环保车上山后，游览【芦林湖】位于江西省九江市庐山区海拔1040米的东谷芦林盆地，故又称东湖。1954年此地筑坝蓄水，于是高峡出平湖，青山绿水，山色倒影，相映成趣，为庐山添了一处胜景。【芦林大桥】芦林大桥高30米，桥坝一体，拦水成湖，湖水如镜，似发光的碧玉镶嵌在林荫秀谷之中，在缥缈的云烟衬托下，犹如天上神湖。二、三百万年前，庐山处于第四纪冰期，这里是一个典型的冰窖，是当年庐山最大的囤积冰雪的谷地。1954年在此筑坝蓄水，于是高峡出平湖，青山绿水，山色倒影，相映成趣。为庐山添一胜景。毛泽东同志曾多次于湖中游泳。游览结束后，返回酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【篁岭】【皇窑】
-[...1 lines deleted...]
-                自费项：不含篁岭往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）；不含庐山环保车90元/人（必须消费）；
+                景点：【皇窑】【庐山】
+                <w:br/>
+                自费项：不含庐山环保车90元/人（必须消费）；不含鞋山岛大门票+石钟山大门票+江湖两色船票+鄱阳湖全鱼宴+车费+司机导游服务费= 220元/人（选择性消费）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：酒店团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">庐山西湖宾馆或莲花台花园度假酒店或庐山融旅酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -938,76 +954,76 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-南昌南-广州东
                 <w:br/>
-                上午：早餐后，游览湖面酷似一把小提琴得名的【如琴湖】，白居易咏桃花地“人间四月芳菲尽，山寺桃花始盛开。长恨春归无觅处，不知转入此中来”的【花径】（游览约30分钟），游终年繁花似锦，全长1452米长的峡谷【锦绣谷】，神龙巧救朱元璋的【天桥】，毛主席笔下的天生一个【仙人洞】，无限风光在【险峰】（游览约1.5小时）。参观曾作为蒋介石的夏都官邸，“主席行辕”，是当年“第一夫人”生活的“美的房子”【美庐别墅】（游览约40分钟，如遇政策性闭馆，则游览【会议旧址】）。后游【含鄱口】(游览约30分钟)是含鄱岭和对面的汉阳峰形成的一个巨大壑口，大有一口吸尽山麓的鄱阳湖水之势，故得名。
-[...1 lines deleted...]
-                下午：游览结束后，乘车前往南昌南站（约2.5小时车程），乘坐高铁返回广州东站（参考时间：G3085/18:23-23:00或其他车次），结束愉快的江西旅程。
+                上午：早餐后，游览湖面酷似一把小提琴得名的【如琴湖】，白居易咏桃花地“人间四月芳菲尽，山寺桃花始盛开。长恨春归无觅处，不知转入此中来”的【花径】（游览约30分钟），游终年繁花似锦，全长1452米长的峡谷【锦绣谷】，神龙巧救朱元璋的【天桥】，毛主席笔下的天生一个【仙人洞】，无限风光在【险峰】（游览约1.5小时）。参观曾作为蒋介石的夏都官邸，“主席行辕”，是当年“第一夫人”生活的“美的房子”【美庐别墅】（游览约40分钟，如遇政策性闭馆，则游览【会议旧址】）。后游【含鄱口】(游览约30分钟)是含鄱岭和对面的汉阳峰形成的一个巨大壑口，大有一口吸尽山麓的鄱阳湖水之势，故得名。后入住酒店。
+                <w:br/>
+                下午：游览结束后，乘车前往南昌南站（约2.5小时车程），乘坐高铁返回广州东站（参考时间：G3085/18:22-23:00或其他车次），结束愉快的江西旅程。
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
                 景点：【庐山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1060,61 +1076,65 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云/广州南/广州新塘-南昌，南昌南-广州东 往返高铁二等票；
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：全程入住网评4钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
-[...1 lines deleted...]
-                3. 用餐：4早5正餐（正餐餐标40元/人餐；婺源农家餐50元/人餐；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理， 三清山山上中餐自理）。
+                2. 住宿：南昌入住网评5钻酒店标间，庐山、婺女洲入住网评4钻酒店，特别安排一晚望仙谷景区外民宿，赏醉美夜景；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（5月1、2日补房差加870元/人，不占床减670元/人；5月3日补房差加670元/人，不占床减470元/人）。
+                <w:br/>
+                3. 用餐：4早4正餐（正餐餐标40元/人餐；婺源农家餐、庐山三石宴50元/人餐；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
                 <w:br/>
                 4. 门票：望仙谷（赠送大门票，不去不退），三清山大门票，婺女洲度假区（赠送大门票，不去不退），婺源篁岭大门票（赠送景点，不去不退），庐山大门票；
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
-                7.儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
+                7.此团为广东散客团，可能与其他线路拼团同游。
+                <w:br/>
+                8.儿童安排：
+                <w:br/>
+                6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1136,55 +1156,63 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 4、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 5、不含广州南站/广州白云/广州东往返接送，没有送团人，请客人自行前往广州南站/广州白云/广州东刷身份证进站乘车，高铁站集中，高铁站散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
                 <w:br/>
-                7、山婺源酒店不含一次性洗漱用品，请游客自行携带。
-[...1 lines deleted...]
-                8、 不含三清山往返缆车125元/人；不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含庐山环保车90元/人；（即必须产生：65周岁以上：合计460元/人；65岁以下：合计525元/人）
+                7、婺源酒店不含一次性洗漱用品，请游客自行携带。
+                <w:br/>
+                8、不含三清山往返缆车125元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含庐山环保车90元/人；不含《遇见▪婺源》实景演出嘉宾票+星空花海艺术馆 150元/人；
+                <w:br/>
+                （即必须产生：65周岁以上：合计430元/人；65岁以下：合计495元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
+                <w:br/>
+                9.自费项目，自愿消费：
+                <w:br/>
+                ① 鞋山岛大门票+石钟山大门票+江湖两色船票+鄱阳湖全鱼宴+车费+司机导游服务费= 220元/人。
+                <w:br/>
+                因此套餐为特价优惠打包价，大小同价，任何证件不享受优惠， 敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1283,139 +1311,139 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">庐山环保车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">庐山环保车90元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">三清山往返缆车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 90.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 125.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">篁岭往返缆车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）（必须消费）</w:t>
+              <w:t xml:space="preserve">篁岭往返缆车（必须消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">篁岭往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1425,173 +1453,248 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三清山往返缆车</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">三清山往返缆车125元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">《遇见▪婺源》实景演出嘉宾票+星空花海艺术馆 （必须消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺女洲度假区《遇见▪婺源》实景演出嘉宾票+星空花海艺术馆 150元/人（必消消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 125.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">婺女洲《遇见 婺源》山水实景演出+《遇见 光影》灯光秀</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">婺女洲《遇见 婺源》山水实景演出+《遇见 光影》灯光秀超值套餐180元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">庐山环保车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鞋山岛大门票+石钟山大门票+江湖两色船票+鄱阳湖全鱼宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                鞋山岛大门票+石钟山大门票+江湖两色船票+鄱阳湖全鱼宴+车费+司机导游服务费= 220元/人。（选择性消费）
+                <w:br/>
+                因此套餐为特价优惠打包价，大小同价，任何证件不享受优惠， 敬请谅解！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 220.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1618,160 +1721,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...60 lines deleted...]
-                                                          日期：                日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1812,51 +1858,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>