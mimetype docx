--- v1 (2026-02-16)
+++ v2 (2026-04-13)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【仙谷环游记】江西高铁5天｜网红望仙谷 | 婺源篁岭 | 仙境三清山 | 庐山三叠泉 | 东林大佛 | 瓷都景德镇 | 南昌滕王阁行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【仙谷环游记】江西高铁5天｜网红望仙谷 | 婺源篁岭 | 仙境三清山 | 庐山三叠泉 | 东林大佛 | 瓷都景德镇 | 南昌滕王阁行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,75 +402,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★打卡最in网红地--望仙谷：春节崖壁灯火璀璨，云雾绕古楼，灯光秀映流光，青石板寻味，随手拍新年爆款大片。
-[...17 lines deleted...]
-                ★更多优惠：65周岁以上可享受报团优惠120元/人；60-64周岁享受报团优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
+                ★打卡最in网红地--望仙谷：崖壁灯火璀璨，云雾绕古楼，灯光秀映流光，青石板寻味，随手拍爆款大片。
+                <w:br/>
+                ★登临世界自然遗产--三清山，五一登高揽胜，云海翻涌间邂逅巨蟒出山、司春女神等奇绝石景，漫步西海栈道，在灵山秀水间祈愿春日顺遂，感受大自然的鬼斧神工。
+                <w:br/>
+                ★走进《国家地理》认证的中国最美乡村婺源篁岭，春日晒秋色彩依旧浓郁，徽派古村被春日绿意环绕，天街商铺林立、垒心桥玻璃栈道悬空，梯田花海与古村相融，沉浸式体验江南山居的春日韵味。
+                <w:br/>
+                ★庐山三叠泉：飞瀑奔涌，三级断崖飞泻而下声势震天，观春日盛瀑寓意兴旺，在山水灵秀间感受自然磅礴生机。
+                <w:br/>
+                ★东林大佛：春日里48米金佛庄严肃穆，在清幽环境中虔诚祈福，为家人求一份平安喜乐。
+                <w:br/>
+                ★穿越千年: 登临江南三大名楼之--南昌滕王阁登高望远可感受王勃笔下“落霞与孤鹜齐飞，秋水共长天一色”之诗意。
+                <w:br/>
+                ★走进瓷都景德镇皇窑，触摸千年瓷韵，见证非遗手工制瓷的匠心工艺，解锁赣鄱大地的文化底蕴。
+                <w:br/>
+                ★品地方风味特色餐：【庐山三石宴】【婺源农家宴】【三清山生态宴】【南昌赣菜宴】。
+                <w:br/>
+                ★纯净旅游：全程入住精选网评4钻酒店，纯玩0购物，广东散拼，旅程更舒适。
+                <w:br/>
+                ★更多优惠：65周岁以上可享受报团优惠120元/人；60-64周岁享受报团优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）。
                 <w:br/>
                 ★ 美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
-                <w:br/>
-[...2 lines deleted...]
-                ★“百万幸福” 好礼：凡报名者当地赠送一张中国福利彩票&amp;春节大礼包一份。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -686,311 +682,303 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南昌-东林大佛-庐山三叠泉-九江
                 <w:br/>
                 上午：早餐后，乘车前往游览参观参拜48米阿弥陀佛【东林大佛】（车程约1.5小时，赠送景点，不去不退，游览约1小时），这座金灿灿的大佛屹立在高山之巅，48米高的东林大佛整体造型吸收了龙门石窟等盛唐佛像优点，代表了当代较高水平的宗教艺术精品，中国少有的露天阿弥陀佛铜像。
                 <w:br/>
                 下午：乘车前往“不到三叠泉，不算庐山客”之说----【三叠泉瀑布】(车程约 40 分钟，游览约 2-3 小时，赠送大门票，不去不退，不含三叠泉往返环保车 20 元/人，费用自理)汇集五老峰、 大月山诸水，循着天工琢成的三级“冰阶”断崖折叠而下，故名，亦名三级泉、水帘泉。飞瀑流经的峭壁有三级，溪水分三叠泉飞泻而下，落差共 155 米，极为壮观，撼人魂魄。游览结束后乘车前往九江市区办理酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【东林大佛】【三叠泉瀑布】
                 <w:br/>
-                自费项：不含三叠泉往返环保车 20 元/人；
+                自费项：不含三叠泉往返环保车 20 元/人（必须消费）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">九江远洲逸廷酒店或嘉豪国际酒店或铂悦·仙境酒店或锦龙王朝酒店或丽怡酒店或同级；</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">九江远洲逸廷酒店或九江锦都龙荷酒店或铂悦·仙境酒店或锦龙王朝酒店或丽怡酒店或嘉豪国际酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 九江-景德镇-婺源篁岭
                 <w:br/>
                 上午：早餐后，车赴瓷都景德镇（车程约2小时），参观游览国家AAAA景区---【皇窑】(游览约1小时，若皇窑不营业则改去富玉官窑产业基地):国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。
                 <w:br/>
-                下午：乘车前往游览【篁岭&amp;晒秋人家】（车程约1.5小时，赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
+                下午：乘车前往游览【篁岭&amp;鲜花小镇】（车程约1.5小时，赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。游览结束后，乘车前往酒店办理入住。
                 <w:br/>
                 当地特色项目推荐（以下项目客人可自行选择）
                 <w:br/>
-                婺女洲度假区（超值套餐：景区大门票+演出票208元/人）。以婺源本土神话传说婺女飞天和婺源五显财神文化为
-[...7 lines deleted...]
-                写意的戏剧手法，讲述了一段跨越千年的传奇故事。
+                婺女洲度假区（超值套餐：大门票+《遇见·婺源》嘉宾票208元/人）。以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。观看《遇见·婺源》山水实景演出，是以 婺源本土传说婺女飞天题材为背景而进行创作的，运用写意的戏剧手法，讲述了一段跨越千年的传奇故事。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【皇窑】【篁岭&amp;晒秋人家】
+                景点：【皇窑】【篁岭】
                 <w:br/>
                 自费项：不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）（必须消费）；不含婺女洲度假区超值套餐：景区大门票+《遇见婺源》嘉宾票208元/人（自由选择）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">婺源婺华度假村或婺源人逸酒店或华都大酒店或瑞怡华逸大酒店或星江湾精选酒店或徽州庄园或同级；</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺源徽州庄园或雷迪森世嘉酒店或正洲微马酒店或四季清华度假酒店或瑞怡星江湾假日酒店或长旅沁庐精选酒店或亚季酒店或茶博府茶人居酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 婺源-三清山-望仙谷-德兴/上饶
                 <w:br/>
                 上午：早餐后，乘车前往三清山风景区（车程约1.5小时，含大门票，不含往返缆车125元/人，如需产生费用自理，若客人步行上下山，不参加索道自费，需要自行前往游步道上下山，导游不陪同，敬请见谅!）。乘坐索道或徒步上山，步行游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。徒步游览【阳光海岸景区】【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验审报吉尼斯世界纪录、全长几千米西海栈道的全过程（徒步游览时间约2-3小时）。
                 <w:br/>
-                下午：游览后乘车前往赴【望仙谷峡谷小镇】（车程约1小时，赠送景点，不去不退，游览时间约4小时））参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
+                下午：游览结束后，乘车前往【望仙谷峡谷小镇】（车程约2小时，赠送景点，不去不退，游览时间约3小时）参观望仙谷位于灵山北侧，藏于山谷之中，青砖石瓦夯土墙的房屋，悬崖上气派且复古的民宿，清幽弯绕的峡谷，依山而建的石阶，水帘悬挂的瀑布，潺潺流水的小溪，站在揽月桥上，望着远方的灵山、近处的白鹤崖，面前小桥流水人家，呼吸着清新的空气，一切都显得格外平静。是集山水人文景观、休闲度假、漂流户外运动、健康美食、民俗体验为一体的新型文旅小镇。望仙谷，号称山谷里的“清明上河图”，非常漂亮又壮观的峡谷。里面有很多特色小店（喝白茶的、卖纸伞的、卖酿酒的、小静吧、卖小吃的……在食府吃正餐也行）吃喝游玩在景区就能搞定，悬崖酒店也是一大特色，你可以站在那俯看望仙谷全景，还有玻璃长桥也可以去走走看看。峡谷深处，缕缕炊烟，虫鸣鸟叫，坐在溪边感受大自然真实的温度。黄墙灰瓦，青石板路，静坐其间，顺着夜色慢慢回到记忆里最深处。
                 <w:br/>
                 晚上：崖壁灯光真秀：在自然中演出，融合了实景崖壁、灯光秀演、真⼈演艺、互动体验等内容。古建筑⼤观秀：借助全息投影、声效互动等科技⼿段，让游客在观演中体验古建筑的美。游览结束车赴上饶市区或者德兴（车程约1小时）入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【三清山风景区】【望仙谷】
                 <w:br/>
                 自费项：不含三清山往返缆车125元/人（必须消费）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">上饶半岛酒店或上饶沐鑫城市酒店(万达广场店) 或上饶嘉莱特沁庐酒店或同级；</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">上饶半岛酒店或上饶沐鑫城市酒店(万达广场店) 或上饶嘉莱特沁庐酒店或上饶高铁站智选假日酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 德兴/上饶-滕王阁-南昌-广州
                 <w:br/>
                 上午：早餐后车赴南昌（车程约3.5-4小时）。
                 <w:br/>
-                下午：游览【滕王阁】（赠送大门票，不去不退，游览约1.5小时），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。后车赴南昌站，后乘下午或晚上的高铁返广州东，结束愉快行程！！
+                下午：游览【滕王阁】（赠送大门票，不去不退，游览约1.5小时），江南三大名楼之一 ，位于江西省南昌市西北部沿江路赣江东岸，始建于唐朝永徽四年，因唐太宗李世民之弟——李元婴始建而得名，因初唐诗人王勃诗句“落霞与孤鹜齐飞，秋水共长天一色”而流芳后世。贞观年间，唐高祖李渊之子、唐太宗李世民之弟李元婴曾被封于山东滕州故为滕王，且于滕州筑一阁楼名以“滕王阁”（已被毁），后滕王李元婴调任江南洪州（今江西南昌），因思念故地滕州修筑了著名的“滕王阁”，此阁因王勃一首“滕王阁序”为后人熟知，成为永世的经典。 滕王阁与湖北武汉黄鹤楼、湖南岳阳楼并称为“江南三大名楼”,国家首批4A级旅游景点。后车赴南昌站，后乘下午或晚上的高铁返广州东（参考车次：G3081/16:05-21:09或其他车次），结束愉快行程！
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
                 景点：【滕王阁】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1066,55 +1054,55 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云/广州南/广州新塘-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2.住宿：全程入住网评4钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
+                2.住宿：全程入住网评4钻酒店，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（5月1、2日：补房差加780元/人，不占床减580元/人；5月3日：补房差加680元/人，不占床减480元/人）。
                 <w:br/>
                 3.用餐：4早4正餐（正餐餐标40元/人正，婺源农家宴50元/人正；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
                 <w:br/>
-                4.门票：含滕王阁景区大门票（赠送景点，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票，含婺源篁岭大门票（赠送景点，不去不退），含庐山三叠泉大门票（赠送景点，不去不退）
+                4.门票：含庐山三叠泉大门票（赠送景点，不去不退）、含婺源篁岭大门票（赠送景点，不去不退）、含三清山大门票、含望仙谷大门票（赠送景点，不去不退）、含滕王阁景区大门票（赠送景点，不去不退）；
                 <w:br/>
                 5.当地优秀专业导服。
                 <w:br/>
                 6.当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适
                 <w:br/>
                 用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
                 7.此团为散客团，可能与其他旅行社客人拼团同游。
                 <w:br/>
                 8、儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票，超高自理）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1146,55 +1134,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 4、由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 5、不含广州南站/广州白云/广州东往返接送，没有送团人，请客人自行前往广州南站/广州白云/广州东刷身份证进站乘车，高铁站集中，高铁站散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
                 <w:br/>
-                7.不含三清山往返缆车125元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含庐山三叠往返环保车20元/人；
-[...3 lines deleted...]
-                （当地必须消费，不接受议价，报名时敬请知悉）
+                7.不含三清山往返缆车125元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含庐山三叠往返环保车20元/人；（即必须产生：65周岁以上：合计210元/人；65岁以下：合计275元/人）（当地必须消费，不接受议价，报名时敬请知悉）
                 <w:br/>
                 8、推自费，自愿选择：婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票208元/人）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1508,68 +1492,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票208</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票208元/人）（自愿选择）</w:t>
+              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">婺女洲度假区（超值套餐：景区大门票+《遇见婺源》嘉宾票=208元/人）（选择性消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1630,160 +1614,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...60 lines deleted...]
-                                                          日期：                日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1824,51 +1751,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>