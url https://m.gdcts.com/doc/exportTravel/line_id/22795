--- v4 (2026-03-28)
+++ v5 (2026-06-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【东莞生态美食1天】东莞松山湖黄花风铃木丨岭南园林粤晖园丨外观华为欧洲小镇行程单</w:t>
+        <w:t xml:space="preserve">【东莞生态美食1天】东莞莲湖公园荷花盛开丨潮创园区33小镇丨东莞可园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260320SP10317685</w:t>
+              <w:t xml:space="preserve">TX-20260612SP10316518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -400,59 +400,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *满目尽金黄 赏松山湖黄花风铃木
-[...7 lines deleted...]
-                *品尝新鲜现炒自助素食  管饱管够
+                ☆荷花池畔，邂逅初夏的清凉世界-莲湖公园 
+                <w:br/>
+                ☆荷花盛开 夏日风情 夏日赏荷好去处
+                <w:br/>
+                ☆读懂半部岭南文化史-清代广东四大名园-东莞可园 
+                <w:br/>
+                ☆东莞潮流创意产业园--33小镇 打卡华南美术馆 做文艺青年
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,81 +567,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州----粤晖园--午餐---松山湖--返程
-[...10 lines deleted...]
-                --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】--------
+                第一天：集中地-东莞可园-东莞33小镇-莲湖公园-返程 含：不含餐
+                <w:br/>
+                从集中地乘坐旅游巴士前往【东莞可园】（车程约1小时，游览约1小时）
+                <w:br/>
+                【东莞可园】东莞可园是岭南园林的典型代表，与顺德清晖园、佛山梁园、番禺余荫山房并称为“清代广东四大名园”。它以“小巧玲珑、设计精巧”著称，在有限的空间内融合了住宅、庭院、书斋和花园，是体验岭南建筑艺术和文化气息的绝佳去处。
+                <w:br/>
+                随后前往【东莞33小镇】（车程约10分钟，游览约1小时）东莞33小镇是广东省省级旅游休闲街区，由旧工业区改造而成，是集文化、艺术、商业于一体的复合型文创产业园。这里既有复古的工业风建筑，又有时尚的潮流业态，是东莞极具代表性的城市新地标。33小镇的前身是乌石岗工业区，曾是诺基亚、索尼等国际品牌的配件生产基地。通过“三旧改造”，这里保留了红砖厂房的工业记忆，融入了东莞32个镇街的文化元素，实现了华丽转身。
+                <w:br/>
+                工业风建筑：斑驳的白粉墙、裸露的红砖、巨大的厂房结构，随手一拍就是大片，非常出片。
+                <w:br/>
+                多元功能区：园区分为文化创意区、休闲体验区和创客商务区三大板块，实现了“生活+产业+孵化”的融合。
+                <w:br/>
+                午餐：自理。
+                <w:br/>
+                餐后前往【东莞莲湖公园】（车程约40分钟，游览约1.5小时）东莞莲湖公园（莲湖风景区）是东莞市桥头镇著名的赏荷胜地，被誉为“中国荷花名镇”的核心景区。这里拥有300亩的广阔荷塘，是粤港澳大湾区夏季赏荷的绝佳去处。
+                <w:br/>
+                当前正值2026年5月，莲湖的荷花已开始陆续绽放，部分早荷（如“寸三莲”）已迎来花期，预计在5月下旬至6月初将迎来盛花期，届时千荷竞放，景色蔚为壮观。
+                <w:br/>
+                随后结束愉快行程，乘车返回温馨的家！
+                <w:br/>
+                行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                <w:br/>
+                --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】------
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：自助素食馆（赠送项目，如遇素食馆关闭，请自理午餐，无费用退）     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -688,111 +698,113 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座；
-[...7 lines deleted...]
-                5.购物：无
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：不含餐
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：无
+                <w:br/>
+                5、服务：含优秀导游服务；
+                <w:br/>
+                6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程中一切个人消费自理。
-[...3 lines deleted...]
-                3.行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                <w:br/>
+                2、强烈建议游客自行购买旅游意外保险。
+                <w:br/>
+                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会安排附近自由活动））
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -820,74 +832,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...22 lines deleted...]
-                客人确认签名：
+                1、本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；
+                <w:br/>
+                3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；
+                <w:br/>
+                4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -995,51 +1006,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>