--- v1 (2026-03-03)
+++ v2 (2026-04-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【烟雨松湖】东莞1天游丨外观华为欧洲小镇丨逛东莞“小丽江”西溪古村行程单</w:t>
+        <w:t xml:space="preserve">【东莞生态美食1天】东莞松山湖黄花风铃木丨岭南园林粤晖园丨外观华为欧洲小镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260206SP10317685</w:t>
+              <w:t xml:space="preserve">TX-20260320SP10317685</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -569,55 +569,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州----粤晖园--松山湖--返程
+                广州----粤晖园--午餐---松山湖--返程
                 <w:br/>
                 早上于指定地点集中出发，乘坐旅游巴士前往【东莞粤晖园】（车程约1小时，游览约1.5小时）,粤晖园旅游景区为国家AAA级旅游景区，景区占地50万平方米，是中国最大的古典私家园林，建筑风格以仿明清建筑为主。景区巧引东江活水，河、湖、溪、澜纵横交错，荡漾在2000多米的榕荫水道，两岸奇花异树，青翠欲滴，极尽婉约柔美。它重现了岭南古建筑的神韵，是岭南园林的代表之作,,东部景区以一条长二千米的东江河水道为轴线，两旁是一个个古朴自然的建筑群，有泰来楼、南韵馆、香云外、粤晖茶庄等；南北部景区横跨河道中部，依次为东正门、百蝠晖春、蘩楼。其中，蘩楼是园中的主体建筑，气势宏伟。从东正门景区后可以看到的就是整个粤晖园最重要的景点“百蝠晖春”，它是全国最大的一幅砖雕，据说用了1600万块砖，耗时2年才得以完成。砖雕的主体乃一巨型蝠王，另有四只略小蝠王盘旋于蝠王左右，寓意着五福临门。南韵楼上有粤剧博物馆，介绍了粤剧的发展。游玩过园林后可以游船、烧烤、钓鱼，这里挺适合亲友聚会的。整体而言，粤晖园作为岭南风格的私家园林建筑很值得一看，它的布局精妙,杨柳依依，蕴含着清雅别致的古韵遗风。
                 <w:br/>
-                11:30前往东莞长安【现炒自助素食馆】（车程约1小时）新鲜现炒，自助素食馆享用午餐。（赠送午餐，如遇素食馆关闭，用餐请自理，不用费用不退）
+                11:30前往东莞长安【现炒自助素食馆】（车程约1小时）新鲜现炒，自助素食馆享用午餐。
                 <w:br/>
                 14:00前往【松山湖景区】（车程约40分钟，游玩约1.5小时）位于松山湖科技产业园区内的松山湖生态景区，享有得天独厚的自然资源：8平方公里自然水源，42公里的亲水湖岸线，青葱峰峦环抱四周，树影婆娑郁郁葱葱，因其旖旎风光被莞人票选为“莞邑新八景之首”。作为松山湖的生态景区的核心景点之一【松湖烟雨】被评选为东莞八景之首，四周峰峦环抱，湖水清澈，湖鸟轻鸣。每当晨霭雨烟，松山湖宛如薄纱遮面的少女，含羞玉立，静穆凝神；雨霁虹出时分，湖面烟波浩渺，云蒸霞蔚；晓月晚风中，松山湖舟舸横掠，渔舟唱晚。沿悠长的湖岸线；亲水湖岸线青草如茵, 桃红柳绿, 争奇斗艳，缤纷醉人。峰峦绿树倒影湖底，波光烟雨青翠流荡，湖光山色相映生辉。浴露披霞，泛舟垂钓，散步、骑车、运动、阅读等，松湖烟雨景色怡人，步移景易，是享受闲情野趣、亲近自然、愉悦身心的绿色场所，将为东莞市民创造典雅、清新的休闲环境。湖面烟波浩渺，湖鸟轻鸣，雨霁虹出时分，云蒸霞蔚；以烟雨命名，突出其清晨及雨霁虹出时分的美丽景色，寓意松山湖的美好未来，黄花风铃木是紫葳科风铃木属的落叶乔木，高可达 5 米。它的花冠呈金黄色，漏斗形，花缘皱曲，形似风铃，故而得名，在松山湖观赏黄花风铃木，游客可以漫步在花海中，感受春日的浪漫氛围。
                 <w:br/>
                 16:00 结束愉快行程，乘车返回广州！（车程约1小时）
                 <w:br/>
                 <w:br/>
                 --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】--------
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -995,51 +995,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>