--- v1 (2026-04-25)
+++ v2 (2026-05-20)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【汝城官溪温泉酒店】韶关3天丨连住2晚汝城官溪温泉酒店丨南雄坪田千银杏行程单</w:t>
+        <w:t xml:space="preserve">【汝城官溪温泉酒店3天】“中国温泉之乡”体验98℃天然真温泉水煮鸡蛋丨无限次任浸天然罕见氡温泉+冷泉池行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251019SP78493815</w:t>
+              <w:t xml:space="preserve">TX-20260518SP10318165GX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,69 +343,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
-[...17 lines deleted...]
-                下车点：原上车点
+                上下车信息
+                <w:br/>
+                出发点： 07:00番禺广场地铁站E出口
+                <w:br/>
+                08:00海珠广场地铁F出口华厦大酒店
+                <w:br/>
+                08:45清塘地铁站B出口
+                <w:br/>
+                下车点：原上车点下车
+                <w:br/>
+                市区指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -414,61 +406,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-[...4 lines deleted...]
-                <w:br/>
                 高达98℃天然泉眼 体验真温泉热水煮鸡蛋
                 <w:br/>
-                “中国温泉之乡”无限次任浸天然罕见氡温泉
+                “中国温泉之乡”无限次任浸天然罕见氡温泉+冷泉池
                 <w:br/>
                 连住2晚不娜窝  汝城官溪温泉酒店/山庄
+                <w:br/>
+                用餐安排：2早餐1特色杀猪粉（6月不含特色杀猪粉）2宵夜
+                <w:br/>
+                赠送：
+                <w:br/>
+                前6人报名免费升级豪华泡池房双床/大床房/子母泡池房
+                <w:br/>
+                8人以上报名赠送自动麻将（入住期间任打，每车限2副，先报先得！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,65 +579,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第1天：集中地--坪田千年古银杏群--汝城官溪温泉酒店 午餐：自理       晚餐：自理                               住：汝城官溪温泉酒店
-[...9 lines deleted...]
-                享受户外泡池有酒店免费接驳车接送至官溪山庄泡温泉，户外泡池有35个，游泳池，儿童嬉戏池、半山泡池、多功能泡池、桑拿房、鱼疗等。美容养颜池以中草药疗养保健为核心理念，采撷汝城热水深山中草药精研制的各种泡浴包，以满足顾客的各种需求。静坐其中，可赏园林景观，蒸腾水雾弥漫四周。这里植被繁茂，空气清新，负氧离子达12万个/c㎡，是名副其实的天然大氧吧。
+                集中地--午餐自理—汝城官溪温泉酒店
+                <w:br/>
+                出发地出发，沿路接齐各位贵宾后出发，乘车前住【汝城官溪温泉酒店】办理入住，官溪温泉酒店位于汝城县热水镇，是集餐饮、客房、会务于一体的综合度假酒店。2023年9月16日旅发大会之际官溪温泉酒店正式开业，酒店新增客房67间100个床位，客房分别在3-5楼，房间类型有：高级双床房，塌塌米房，豪华泡池房，豪华套房，亲子套房。在2楼设有自助餐厅，单独的棋牌室，多功能会议室2个可容纳120人左右，负一楼设有地下停车位。
+                <w:br/>
+                约18：00晚餐自理。
+                <w:br/>
+                享受户外泡池有酒店免费接驳车接送至官溪山庄泡温泉，户外泡池有35个，游泳池，儿童嬉戏池、半山泡池、7个冷泉池、多功能泡池、石板浴、桑拿房（干蒸、湿蒸）、鱼疗、榻榻米木屋休闲区等。美容养颜池以中草药疗养保健为核心理念，采撷汝城热水深山中草药精研制的各种泡浴包，以满足顾客的各种需求。静坐其中，可赏园林景观，蒸腾水雾弥漫四周。这里植被繁茂，空气清新，负氧离子达12万个/c㎡，是名副其实的天然大氧吧。
+                <w:br/>
+                温泉区（具体以景区出品为准）：任吃任喝：龟苓膏，时令水果，绿豆粥，冷、热饮品，五谷杂粮，小饼干等。
+                <w:br/>
+                温馨提示：入住温泉酒店的客人（赠送价值158元山庄温泉门票，无限次），可免费乘坐电瓶车接送（大约8-10分钟）前往山庄浸泡温泉。温泉营业时间(具体以酒店时间为准):周一至周五:13:00-23:30，周六至周日:10:00-23:30
                 <w:br/>
                 约19：00—21：00赠送宵夜：助睡眠香甜牛奶一杯。
                 <w:br/>
-                交通：空调旅行车
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -673,59 +667,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第2天：酒店早餐--温泉文化园--汝城官溪温泉酒店 含：早餐    午餐：自理     晚餐：自理             住：汝城官溪温泉酒店
-[...3 lines deleted...]
-                晚餐自理，享受户外泡池有酒店免费接驳车接送至官溪山庄泡温泉，户外泡池有35个，游泳池，儿童嬉戏池、半山泡池、多功能泡池、桑拿房、鱼疗等。美容养颜池以中草药疗养保健为核心理念，采撷汝城热水深山中草药精研制的各种泡浴包，以满足顾客的各种需求。静坐其中，可赏园林景观，蒸腾水雾弥漫四周。这里植被繁茂，空气清新，负氧离子达12万个/c㎡，是名副其实的天然大氧吧。
+                酒店早餐--温泉文化园--汝城官溪温泉酒店
+                <w:br/>
+                享用酒店自助早餐，餐后自由活动，自行前往【汝城温泉文化园】“温泉水里煮鸡蛋，开水不用自家烧。”在位于湘、粤、赣三省交界处的郴州市汝城县热水镇，有一条神奇的汤河。这里水温最高可达98℃，是华南地区“流量最大、水温最高、水质最好、面积最广”的天然热泉，号称“华南第一泉”。因水中富含氡等30多种对人体有益的元素，也被誉为“中国第一氡泉”。温泉文化园占地26亩，园内有后羿射日、封泉遗址、蛋趣泉、文化碑廊、红军池、浮雕墙、汤河涌泉、天然足浴池等景观，集中体现了温泉养生文化、疗养文化和健身文化，是国内第一家以温泉文化为主题的标志性景观建筑。特别推荐：可亲身体验温泉水煮蛋的乐趣（参考价1元/个，费用自理），经过98摄氏度的温泉水煮出的农家鸡蛋软嫩可口，蛋黄口感香浓滑糯，恰好成型，而蛋白却处于吹弹可破的半固体状态，与极嫩的豆腐花相似，想想就令人流口水呢。
+                <w:br/>
+                午餐晚餐：自理，享受户外泡池有酒店免费接驳车接送至官溪山庄泡温泉，户外泡池有35个，游泳池，儿童嬉戏池、半山泡池、多功能泡池、桑拿房、鱼疗等。美容养颜池以中草药疗养保健为核心理念，采撷汝城热水深山中草药精研制的各种泡浴包，以满足顾客的各种需求。静坐其中，可赏园林景观，蒸腾水雾弥漫四周。这里植被繁茂，空气清新，负氧离子达12万个/c㎡，是名副其实的天然大氧吧。
                 <w:br/>
                 约19：00—21：00赠送宵夜：助睡眠香甜牛奶一杯。
                 <w:br/>
-                交通：旅行空调车
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -755,59 +749,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第3天：酒店早餐-自由活动-午餐自理-返程 含：早餐    午餐：自理
+                酒店早餐-自由活动--返程
                 <w:br/>
                 享用酒店自助早餐，餐后自由活动浸泡温泉
                 <w:br/>
-                约10:30统一退房，午餐自理，启程返回温馨的家，结束愉快的旅程。
+                约10:30统一退房，（酒店赠送：中午安排当地特色杀猪粉1份/人，注6月不赠送），启程返回温馨的家，结束愉快的旅程。
+                <w:br/>
+                旅行社会根据情况与韶关丰源/汝城官溪/汝城福泉等酒店拼车出发，请知悉。 
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
-                此赏银杏线路，旅行社根据往年景区最佳时期预先开发出团班期，但银杏效果，容易受到温度、空气、水份等不可控因素影响对欣赏效果出现偏差。当此情况发生时为准，旅行社不作任何赔偿。敬请谅解。
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -871,61 +867,82 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                出发日期：5月5/7/9/11/13/15/17/19/21/23/25/27/29/31日
+                <w:br/>
+                6月2/4/6/8/10/12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                成人：399元/人（占床、含车位、餐、门票）
+                <w:br/>
+                1.2米以下小童：199元/人（含单车位）
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无
+                <w:br/>
+                单房差：330元/人 
+                <w:br/>
+                减房差：无
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
-                2、用餐：含2早餐2宵夜1下午茶（2个鸡蛋）（均为包含套餐，不用均无费用退）；
+                2、用餐：含2早餐1特色杀猪粉（6月不含特色杀猪粉）2宵夜（均为酒店包含套餐，不用均无费用退）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
-                4、住宿：汝城官溪温泉酒店 高级房或山庄房双床/大床房（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
-[...3 lines deleted...]
-                6、购物：纯玩无购物。
+                4、住宿：汝城官溪温泉酒店 高级房或山庄房（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
+                <w:br/>
+                5、安排 1 名工作人员随车服务；
+                <w:br/>
+                6、购物：0购物。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1007,51 +1024,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1237,51 +1254,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>