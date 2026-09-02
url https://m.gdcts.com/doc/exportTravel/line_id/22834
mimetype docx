--- v5 (2026-08-12)
+++ v6 (2026-09-02)
@@ -1254,51 +1254,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>