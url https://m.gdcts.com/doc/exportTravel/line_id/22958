--- v1 (2026-04-03)
+++ v2 (2026-05-22)
@@ -32,64 +32,50 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">【东南部非洲】肯尼亚、坦桑尼亚、埃塞俄比亚、纳米比亚、津巴布韦、博茨瓦纳、赞比亚7国24天之旅 ▏特色酒店 ▏马赛马拉 ▏安博塞利 ▏达累斯达姆 ▏红沙漠 ▏三明治湾 ▏维多利亚大瀑布 ▏乔贝国家公园（广州/上海/北京ET）行程单</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
@@ -432,55 +418,57 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 航空公司：
                 <w:br/>
                 搭乘非洲最佳航空公司-埃塞俄比亚航空，直达非洲大陆，北京/上海/广州 多地起止更方便。
                 <w:br/>
                 无购物，精品小团，让您放心游；
                 <w:br/>
                 5人起发团，安排优秀中文领队全程陪同；
                 <w:br/>
                 酒店：
                 <w:br/>
-                全程4-5星&amp;特色酒店&amp;非洲特色lodge
+                全程4星&amp;非洲特色酒店
                 <w:br/>
                 行程：精华景点荟萃
                 <w:br/>
-                肯尼亚：马赛马拉、纳瓦沙湖、博高利亚湖、安博塞利；
+                行程：精华景点荟萃
+                <w:br/>
+                肯尼亚：马赛马拉、纳瓦沙湖、艾尔门泰塔湖、安博塞利；
                 <w:br/>
                 坦桑尼亚：达累斯达姆、丁香之岛-桑给巴尔岛；
                 <w:br/>
                 埃塞俄比亚: 亚的斯亚贝巴首都一日游体验；
                 <w:br/>
                 纳米比亚：红沙漠、鲸湾、三明治湾、红泥人、埃托沙国家公园；
                 <w:br/>
                 津巴布韦&amp;赞比亚&amp;博茨瓦纳：
                 <w:br/>
                 特别安排维多利亚大瀑布；全方位欣赏举世闻名的维多利亚大瀑布；
                 <w:br/>
                 特别安排赞比西河游览；
                 <w:br/>
                 特别安排前往博茨瓦纳乔贝国家公园寻找野生动物。
                 <w:br/>
                 用餐：
                 <w:br/>
                 内罗毕烤肉餐、亚的斯亚贝巴当地特色餐、温得和克乔的啤酒屋猪肘餐、
                 <w:br/>
                 鲸湾海鲜餐、维多利亚瀑布城BOMA餐等 
                 <w:br/>
                 为您贴心安排出行小礼包：颈枕，多功能转换插头，旅行拖鞋
               </w:t>
             </w:r>
           </w:p>
@@ -619,53 +607,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/上海
-[...1 lines deleted...]
-                晚间于各地机场集合，搭乘埃塞俄比亚航空公司飞机飞往亚的斯亚贝巴. 宿：飞机上
+                广州/上海/北京
+                <w:br/>
+                晚间于各地机场集合，搭乘埃塞俄比亚航空公司飞机飞往亚的斯亚贝巴.
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -697,51 +685,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                亚的斯亚贝巴-内罗毕-安博塞利（车程约4小时）
+                上海/广州/北京-亚的斯亚贝巴-内罗毕-安博塞利（车程约4小时）
                 <w:br/>
                 抵达后，导游接机，驱车前往安博塞利，安博塞利公园面积392平方公里，因临近云雾缭绕的非洲之巅——乞力马扎罗雪山（海拨5898米）而声名远播。这里是非洲象的天堂，公园里随处可见象群，雪山下象群穿越安博塞利的一幕，成为经典的非洲象征。抵达酒店晚餐后休息。（备注：由于在每年动物大迁徙期间全世界旅游爱好者全部集中入住，故酒店房间超级紧张，经常有超售的情况，如遇当日酒店超售将安排客人前往同级酒店入住，敬请谅解！）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 一、办理入住或退房时，若您需要酒店服务生帮您拿行李，需要支付小费，每次一美金即可。有鉴于此，在国内准备些一美金的零钱很重要。
                 <w:br/>
                 二、关于摄影。如果带了400以上焦段的镜头，最好带一个豆袋，可以将豆袋架在车上方便拍摄，以解放负重的双手。除非您要拍射星轨，否则三脚架无需携带，基本派不上用场。
                 <w:br/>
                 三、外出游猎贵重物品最好随身携带，钱财随身携带，如若不慎丢失，会带来后续诸多麻烦。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1539,51 +1527,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 亚的斯亚贝巴
                 <w:br/>
                 早餐后，驱车前往【ENTOTO HILLS(恩托托山)】，您可以在山上俯瞰整个首都全貌。同时参观ENTOTO old palace（恩托托老皇宫）。
                 <w:br/>
                 参观【国家博物馆】，您将会看到人类的始祖--露西化石。露西生活的年代是320万年前，被认为是第一个直立行走的人类，是目前所知人类的最早祖先。
                 <w:br/>
                 午餐后前往【亚的斯亚贝巴大学内民族博物馆】，这座博物馆位于亚的斯亚贝巴大学内。是一座关于埃塞俄比亚摄政王海尔·塞拉西（Haile Selassie - 1930年至1974年皇帝）的伟大历史博物馆。还可以探索丰富的埃塞俄比亚文化和历史，从生活方式，食物，衣服到运动，传统节日等。
                 <w:br/>
                 随后带您领略埃塞独有的咖啡体验。埃塞俄比亚咖啡闻名于世，被邀请参与咖啡仪式是当地表示友好的礼仪，在此可以品尝到正宗的埃塞俄比亚现煮咖啡。
                 <w:br/>
-                然后前往参观【AU building（非盟总部）】，晚上在当地最著名的传统歌舞餐厅用餐，结束晚餐后送入酒店休息
+                然后前往外观【AU building（非盟总部）】，晚上在当地最著名的传统歌舞餐厅用餐，结束晚餐后送入酒店休息
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式餐     晚餐：当地特色餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1697,55 +1685,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 温得和克——苏丝斯黎红沙漠（距离约380公里，车程约5小时）
                 <w:br/>
-                早餐后前往世界上最古老的纳米布红沙漠，观赏或攀爬神秘壮美的苏丝斯黎沙丘。这片神秘古老的沙漠，在阳光的照耀下有丝绸般柔美的曲线，令人惊叹的奇妙光影，极具冲击力的多样暖色，让每个游客流连忘返，为之沉醉。在这片看似荒凉了无生机的沙漠中，却有许多与众不同的植物和野生动物，这些守护着古老沙丘的“精灵”展现出富有激情的顽强生命力。（游玩约2小时）
-[...3 lines deleted...]
-                温馨提示：当天不进入红沙漠景区；
+                早餐后，前往世界上最古老的纳米布红沙漠，这片神秘古老的沙漠，在阳光的照耀下有丝绸般柔美的曲线，令人惊叹的奇妙光影，极具冲击力的多样暖色，让每个游客流连忘返，为之沉醉。在这片看似荒凉了无生机的沙漠中，却有许多与众不同的植物和野生动物，这些守护着古老沙丘的“精灵”展现出富有激情的顽强生命力。
+                <w:br/>
+                途径【南回归线】标志打卡拍照，途径废弃汽车和仙人掌组合成的【小镇 Solitaire】休息拍照。
+                <w:br/>
+                抵达酒店后，可以选择自费参加酒店的【夕阳巡游（酒店的自选项目，不属于旅行社自费项目）】（约2小时）活动，从酒店出发，到达庄园的私人保护区，在一个视野广阔的地方欣赏壮观的日落。也可以在酒店悠闲休息，泳池清凉畅游。
+                <w:br/>
+                夜间运气好的话可以到观赏被评为世界最美星空之一的纳米比亚沙漠星空，夜空星罗棋布,繁星点点,旱季常能看到清晰的银河,繁喧都市难以见到的美景在这里会真实地展现在你的眼前。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2141,51 +2131,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：打包餐     午餐：X     晚餐：Boma晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">维多利亚瀑布城</w:t>
+              <w:t xml:space="preserve">瀑布城</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2439,50 +2429,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 维多利亚瀑布城-亚的斯亚贝巴-上海/广州
                 <w:br/>
                 早餐后酒店稍事休息，随后搭乘国际航班飞往亚的斯亚贝巴，转机飞往国内。
                 <w:br/>
+                <w:br/>
+                维多利亚瀑布城-亚的斯亚贝巴  ET829  1300/2130(飞行约7小时30分钟）经停哈博罗内
+                <w:br/>
+                亚的斯亚贝巴—上海   ET684    2345/1530+1（飞行约10小时45分）
+                <w:br/>
+                亚的斯亚贝巴—广州  ET606    2345/1455+1（飞行约10小时10分）
+                <w:br/>
+                参考航班，具体以最终实际出团通知书为准；
+                <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2518,50 +2517,55 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海/广州/北京
                 <w:br/>
                 抵达上海浦东/广州白云国际/北京首都机场，结束愉快的非洲7国之旅。
                 <w:br/>
                 以上行程仅供参考，旅行社有权根据航班调整顺序，遇景点维修等非旅行社控制因素，旅行社保留使用其它相关代替景点的权利！
+                <w:br/>
+                <w:br/>
+                亚的斯亚贝巴—北京  ET604  0140/1720(飞行约10小时40分钟）
+                <w:br/>
+                参考航班，具体以最终实际出团通知书为准；
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2923,51 +2927,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">热气球探险</w:t>
+              <w:t xml:space="preserve">马赛马拉热气球探险</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">乘坐热气球在宁谧平静的晨曦中，享受一次别开生面的探险之旅，空中鸟瞰大草原，约 2 小时</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -3293,51 +3297,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>