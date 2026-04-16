--- v1 (2025-12-15)
+++ v2 (2026-04-16)
@@ -713,51 +713,51 @@
                 早餐后游览【张家界国家森林公园】《世界自然遗产》、国家首批《世界地质公园》、首批国家AAAAA级旅游景区。
                 <w:br/>
                 　1982年9月，张家界国家森林公园成为中国第一个国家森林公园。1992年，由张家界国家森林公园等三大景区构成的武陵源风景名胜区被联合国教科文组织列入《世界自然遗产名录》；2004年2月，被列入全球首批《世界地质公园》；2007年，被列入中国首批国家5A级旅游景区。  2017年，被授予“国家森林城市”荣誉称号。
                 <w:br/>
                 乘【百龙电梯】上山（电梯费用已含）。【百龙天梯】气势恢弘，垂直高差335米，运行高度326米。目前以“最高户外电梯”荣誉而被载入吉尼斯世界纪录，是自然美景和人造奇观的完美结合。
                 <w:br/>
                 <w:br/>
                 游览【袁家界风景区】站在袁家界景区的观景台上，三千奇峰尽收眼底，雄险秀野，神态各异。峡谷深处，千百根石峰石柱奇伟突立。峻峭之石，如英武将帅；嵯峨之峰，似勇猛壮士。有声有色，若静若动，形象逼真，呼之欲出游阿凡达悬浮山——乾坤柱（《阿凡达》中“哈利路亚山”原型）、威武神奇的“神兵聚会”、如海市蜃楼的“空中田园”、玲珑精致的“后花园”、令人心旷神怡 的“迷魂台”、举世无双的“天下第一桥”、飘渺如烟的“天悬百帘等绝景奇观等景点。
                 <w:br/>
                 <w:br/>
                 乘环保车赴【天子山风景区】（天子山下行缆车已含）天子山大小石峰约有3000多个，著名的如金鞭岩、罗汉岩、三姊妹峰、仙人桥等，它们像玉笋、笔架、石林、利剑、天门、拱桥、玉屏、城堡、灯塔，更多的像人物、鸟兽。被人们称为具有“奇、野、险、幽、秀”特点的“世上绝景”、“天下奇观”。现已建立了张家界、索溪峪、天子山等游览区。
                 <w:br/>
                 <w:br/>
                 游览张家界国家森林公园之【金鞭溪游览线】
                 <w:br/>
                  　　游张家界最美丽的天然氧吧—【金鞭溪】（全长约7.5公里，安排参观1/3路程，游览时间约1.5小时 ）金鞭溪全长7.5公里，是武陵源风景最美的地界，穿行在峰峦幽谷间，溪水明净，跌宕多姿，小鱼游弋其中。溪畔花草鲜美，鸟鸣莺啼， 人沿清溪行，胜似画中游。被誉为“世界上最美丽的峡谷之一”。著名画家吴冠中先生曾赞叹它是“一片童话般的世界”。金鞭溪空气中每立方米的负离子高达10万多个，素有天然氧吧之称。　　
                 <w:br/>
                 ☆☆温馨提示☆☆：
                 <w:br/>
                 1、张家界以山为主，为方便在山区游览，请穿平跟鞋，建议不穿裙子，自带雨具、太阳帽、防蚊水等物品。
                 <w:br/>
                 2、景区内群猴众多，请不要近距离接近猴群，更不要去触摸山上的野生动物，以免发生伤害事件。早晚温差很大，请根据当天的天气预报随身携带厚衣服，以便随时添加。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：袁家界、天子山、金鞭溪
+                景点：张家界森林公园，袁家界、天子山、金鞭溪
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：张家界市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：X     晚餐：30元/人/餐，10人一桌   </w:t>
             </w:r>
@@ -792,93 +792,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店（约20分钟车程）土司城（约20分钟车程）张家界天门山（约1.5小时车程）芙蓉镇（约2小时车程）凤凰古城
-[...1 lines deleted...]
-                早餐后游览【土司城】（门票已含，无老人小童优惠票，不游不退门票，如遇接待量超负荷或政策性关闭，此景点调整为老院子，游览时间约2个小时），这是一座古老的土家山寨，土家人心中的圣地，内有醉人的土家拦门酒，神秘的土家祭祖活动、土家历史文物展示、土家民俗演示等，其中“九重天”、“千人毛古斯”获两项世界吉尼斯之最。是一个浓缩了土家族农耕文化、兵战文化、土司历史、建筑艺术、工艺美术、民俗风情以及饮食起居的大型民俗文化景点。
+                酒店（约20分钟车程）土司王府（约20分钟车程）张家界天门山（约1.5小时车程）芙蓉镇（约2小时车程）凤凰古城
+                <w:br/>
+                早餐后游览【土司王府】（门票已含，无老人小童优惠票，不游不退门票，如遇接待量超负荷或政策性关闭，此景点调整为老院子，游览时间约2个小时），这是一座古老的土家山寨，土家人心中的圣地，内有醉人的土家拦门酒，神秘的土家祭祖活动、土家历史文物展示、土家民俗演示等，其中“九重天”、“千人毛古斯”获两项世界吉尼斯之最。是一个浓缩了土家族农耕文化、兵战文化、土司历史、建筑艺术、工艺美术、民俗风情以及饮食起居的大型民俗文化景点。
                 <w:br/>
                 　后游览【天门山国家森林公园】（含进山大门票+世界最长户外缆车双程上下山，穿山扶梯+1次玻璃栈道环保鞋套费用，游览时间约4小时）；天门山海拔1518.6米，是张家界的文化圣地，留有大量赞咏天门山的诗词，更有众多神闻传说，被尊为“张家界之魂”。天门山是国家5A级旅游区，更有着“中国最值得外国人去的50个地方、中国最令人向往的地方、湖南新潇湘八景、中国自驾游百强景区、中国网民最关注的十大景区”等多项荣称。【通天大道】扶摇直上九重云霄，沿途可领略天门山的惊险奇崛，荡气回肠，被世人称为“公路奇观”。
                 <w:br/>
                 世界高海拔天然穿山溶洞【天门洞】堪称传奇的代表。天门洞悬于海拔1300余米的峭壁之上，高131.5米，宽57米，深60米，终年吐云纳雾，震世撼俗。【鬼谷栈道】全线都立于万丈悬崖的中间，全长1600米，平均海拔为1400米，站在栈道上俯瞰群山，"会当凌绝顶，一览众山小"的感觉油然而生。
                 <w:br/>
                  【天门山玻璃栈道】（含鞋套费用一次），是张家界天门山景区继悬于峭壁之上的鬼谷栈道、凭空伸出的玻璃眺望台，绝壁凌空，气势恢弘，令人头晕目眩，有东方“天空之路”的美誉。晴天时，蓝天和白云的倒影铺满了整条栈道，让人在对脚下的透明战战兢兢之余，更乐享于踏云而行的快感;云雾天气，玻璃栈道则在雾中若隐若现，天上人间的美景更是让人惊叹不已。（如遇恶劣天气影响，天门山景区考虑安全因素，部分景点会关闭，以景区实时公布为准，敬请报名时知须。）
                 <w:br/>
                  ☆☆温馨提示☆☆：
                 <w:br/>
                 1、天门山旺季人流较多，检票入园和换乘时可能会出现排队现象，请耐心等候，导游会第一时间安排入园；
                 <w:br/>
                 2、由于天门山景区严格实行实名制购票，游客必须携带身份证原件，18岁以上学生必须携带学生证，如因证件不齐无法取票入园，客人需按挂牌价重新购买；
                 <w:br/>
                 3、玻璃栈道因各种原因关闭时，景区无任何补偿，不得强行通行！
                 <w:br/>
                 4、玻璃栈道位于悬崖之上，地势险峻，如有心脏病、高血压、恐高症及醉酒和其他身体不适宜游览的，请勿挑战；
                 <w:br/>
                 5、因天门山景区是张家界最火爆的旅游景区，每天有售票额度限制，都需提前实名预订门票及游览时间段，天门山门票是一证一票制，必须提供正确的身份证号码及姓名，参团前请提醒客人带好身份证原件，如客人丢失身份证无法买团队票，需要补齐80元每人的门票差价。天门山分3条上下山线路:A线票(大索道上-快线索道下)B线票(快线索道上-大索道下)C线票(快线索道上-快线索道下)价格同等，游览风景一样。由景区统一安排分配线路，旅行社无法自主选择其中一条线路，最终解释权归天门山景区所有;每个团队都必须按网上最终预约成功的线路及时间段游览，本旅行社不接受对天门山景区关于排队时间过长及预约景区线路不同的投诉！ 
                 <w:br/>
                 6、天门山景区需提前 5 天预约，一经预约成功，不退不改，门票损失自行承担。游览时间由景区决定，我社将根据预约时间调整游览顺序，谢谢配合!
                 <w:br/>
                 <w:br/>
                   下山后BUS前往游览【芙蓉镇】（车程约1.5小时，大门票+环保车已含）（不游不退门票费用，无老人小童优惠门票政策），慢游抖音网红打卡坐标芙蓉镇。这里曾是央视大型记录片《记住乡愁》第四季拍摄地，因姜文和刘晓庆主演的电影《芙蓉镇》在此拍摄，更名为“芙蓉镇”。2019热播剧《怒晴湘西》、《招摇》都是在这实景拍摄。　
                 <w:br/>
                 　到了芙蓉古镇，刘晓庆的米豆腐一定要吃，土司王行宫一定要走，芙蓉镇大瀑布一定要穿，五里石板街一定要逛！几千年的历史变迁，芙蓉镇作为水陆交通的要塞，一直是通商的黄金口岸，每日骡马千余、商贾云集，一派繁荣景象，素有“小南京”之称。芙蓉镇三面环水，瀑布穿镇而过，别有洞天，在古镇里有大瀑布者在全国并不多见，瀑布下有“水帘洞”、“檐下飞瀑”等自然景观；有唐伯虎、沈从文等文人留下的诗词墨宝；有歌星宋祖英拍摄《家乡有条猛洞河》、《小背篓》MTV的歌台；有刘晓庆在此游泳、品茶观瀑的茶楼；有《乌龙山剿匪记》、《招摇》、《怒晴湘西》等多部影视剧外景拍摄场景。瀑布旁壮观的吊脚楼群——“土王行宫”，更是芙蓉镇的一大亮点，它是历代土司王避暑休闲的行宫。
                 <w:br/>
                 　BUS赴凤凰古城（约2小时左右），晚上夜游"中国最美的小城"之誉的【凤凰古城】（凤凰古城景区接驳环保车费已含）一代文豪沈从文在凤凰度过了他的童年和少年时代，他创作的《边城》描绘了湘西边陲之地特有的风土人情，奠定了沈从文先生在文学史上的历史地位，有道是“不读沈从文，枉到凤凰城”。 　　　沿沱江两岸漫步，欣赏沈从文笔下的悠悠沱江水，翩翩吊脚楼，远眺画家黄永玉夺翠楼。
                 <w:br/>
                 【凤凰夜景】漫步在沱江两岸、北门码头、跳岩和虹桥等景区点，看美景、赏夜色、品民俗，尽情享受浪漫十足的“夜凤凰”。入夜的凤凰，在或强或弱、或冷或暖的色调里，美仑美奂的“夜凤凰”融入了凤凰古城“山、水、城、人、文”的抒情小诗，让梦回故乡的意境与韵律随着河水静静流淌。
                 <w:br/>
                 <w:br/>
                 ☆☆芙蓉镇凤凰古城游览须知☆☆：
                 <w:br/>
                 1、进入芙蓉镇景区交通有三种方式：车进车出，船进车出，车进船出，我们优先安排船进车出，如游船因特殊原因没有赶上游船，则安排其他方式，价格一样，无差价可退。
                 <w:br/>
                 2、晚上办理入住酒店后，如客人有兴趣也可自由逛芙蓉古镇欣赏夜景，持当天门票结伴进入，自由活动时间请注意安全，有疑问及时联系导游咨询。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                购物点：无
+                购物点：土司王府
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：湘西凤凰古城
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐酒店含，不用不退     午餐：30元/人/餐，10人一桌     晚餐：30元/人/餐，10人一桌   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1266,85 +1266,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">土司王府</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">景区出口处设有基础配套的商铺，仅凭个人喜好购买，不属于我社安排的购物店，如有购买请保留购物小票作为售后凭证，敬请知须！</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1583,143 +1583,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                此团10人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足 10 成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...33 lines deleted...]
-                14、行程服务项目特别约定及说明： 为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                <w:br/>
+                2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
+                <w:br/>
+                4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
-                8）孕妇及行动不便者，
-[...41 lines deleted...]
-                年 月 日 年 月 日
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1948,51 +1906,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>