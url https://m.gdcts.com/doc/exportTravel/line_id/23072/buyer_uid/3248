--- v3 (2026-05-10)
+++ v4 (2026-06-03)
@@ -1906,51 +1906,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>