--- v4 (2026-06-03)
+++ v5 (2026-07-23)
@@ -1583,51 +1583,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票 出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末 站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事 说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受 旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整 由当地导游与游客签名确认。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由张家界相知游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于动车车次等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、根据《旅游法》相关规定：因台风/大雨/大雾等不可抗力因素造成旅游者不能出行或当地滞留的，旅行社会协助客人采取相应的措施，为此而增加的食宿、高铁退票改签、航班退改等费用，均由旅游者承担。
                 <w:br/>
                 4、团队均提前 7天或以上订购动车票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、湖南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、湖南部分景区及酒店为方便游客，有自设商场及特产购物等情况，烦请游客理解，切勿误会为是我社安排的旅游购物店，此类投诉我社无法受理，敬请谅解！
                 <w:br/>
                 10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
@@ -1906,51 +1906,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>