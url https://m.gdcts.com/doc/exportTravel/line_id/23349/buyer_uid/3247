--- v0 (2025-10-06)
+++ v1 (2026-04-05)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20250521SD</w:t>
+              <w:t xml:space="preserve">WZ-20260401SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -390,51 +390,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【非凡座驾】2-8人精品小团，6人以上安排1+1豪华座椅，（5人内使用7座商务车）；
                 <w:br/>
-                ★【优质行程】藏风秘境朝圣之旅，臻纯玩，净游出行，0自费|0购物|0擦边|0车销；
+                ★【甄选酒店】入住7晚网评4钻酒店，0购物0自费0擦边0车购 进店赔付1000；
                 <w:br/>
                 ★【出行保险】川藏专业当地老司机伴您同行出游，保障安全，让你一路无忧；
                 <w:br/>
                 ★【暖心赠送】氧旅游三宝（枕头 耳塞 眼罩）+氧气+矿泉水；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -614,51 +614,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都明宇丽呈西南交大地铁口店、瑞熙酒店（宽窄店）、瑞熙酒店（望江店）、宜尚酒店西南交大店、秋果S酒店(宽窄巷子奎星楼街店）、艺家城市酒店 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都明宇丽呈西南交大地铁口店、瑞熙酒店（宽窄店）、瑞熙酒店（望江店）、宜尚酒店西南交大店、秋果S酒店(宽窄巷子奎星楼街店）、艺家城市酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -716,51 +716,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丹巴金河大酒店、美人谷大酒店、藏韵大酒店、尚客优酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">金河大酒店、美人谷大酒店、藏韵大酒店、尚客优酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -945,76 +945,66 @@
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 甘孜—理塘（280km）—香格里拉镇 （225km）
                 <w:br/>
                 起床后我们一路驱车前往稻城亚丁，途径有着“高原明珠”“世界高城”之称的【理塘】（海拔4000米），车观【毛垭大草原】风光，给你一种想策马奔腾的感觉，感受了辽阔的大草原，我们将翻越形是兔子的【兔儿山】，远观就像兔子的耳朵特别的可爱。继续翻越最为壮观的、青藏高原最大的古冰体遗址稻城古冰帽【海子山自然保护区】之后欣赏沿途迷人风光、世外桃源般藏式村寨，后至桑堆镇观【红草地】（注：红草地为季节性景观，只有在每年的9月底到10月初才能看到此处的草原呈红色），在秋天的时候，配合上后面泛黄的桦树，倒映在水塘中，是许多书上所介绍的美景。观稻城【尊胜白塔】后，抵达最后的香格里拉镇入住。
                 <w:br/>
                 <w:br/>
                 【小提示】
                 <w:br/>
-                1：晚上赠送藏地密码大型晚会（20:00开始），每年10月25—来年4月25日关停，关停期间无任何费用可退也不等价交换，如有不便敬请谅解！
-[...1 lines deleted...]
-                2：旅拍服务：11月1日—来年4月1号，因天气等原因无法再做安排且无任何费用可退也不等价交接，如有不便敬请谅解！
+                1：赠送项目不用不退费；大型节假日（国庆、五一、春节）和项目若遇特殊情况无法赠送或自愿放弃费用不退。
+                <w:br/>
+                2：香格里拉镇免费赠送《亚丁密码》晚会：因冬季天气原因，于每年5月1日至10月15日期间赠送，其余时间无赠送晚会。（具体赠送时间以官方晚会通知为准！）
+                <w:br/>
+                3：稻城免费赠送白塔精美旅拍：11月1日起，因天气等原因无法再做安排，4月1号开始赠送，敬请理解。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                  1、今天的行程将一直在海拔3000米以上行驶，个别人会有高原反应，请游客提前做好高原反应防范工作；
                 <w:br/>
                 2、在今天途中，会经过普及高反知识的休息站其相关配有衣服租赁和氧气瓶的业务，建议客人提前自行准备；
                 <w:br/>
                 3、因旅游景区各景点，酒店内，餐厅沿途可能会有商店摊点，不属于旅行社购物安排，与旅行社无关。请游客谨慎选购，谨慎上当受骗。我社均不负责游客在该类似购物店内购买物品 质量的优劣。请自愿谨慎购买。当地居民卖 纪念品、土特产，非我社提供服务，请不要误解；
                 <w:br/>
-                4、红草地为季节性景点，只有在每年的9月底至10月初才那观看 ；
-[...11 lines deleted...]
-                4、红草地为季节性景点，只有在每年的9月底至10月初才能观看 ；
+                4、红草地为季节性景点，只有在每年的9月底至10月初才能观看 。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1050,89 +1040,89 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 稻城亚丁一日游
                 <w:br/>
                 行程介绍：早餐后乘车从酒店出发，进入香格里拉镇亚丁景区，游览5A级旅游景区—【稻城亚丁风景区】{门票已含，游览时间约7-8小时}，换乘亚丁景区观光车（车程约1小时，观光车费用：120元/人，须客人自理），翻越牛郎神山（海拔4760米），远眺仙乃日神山。经亚丁村、扎灌崩（亚丁村至观光车终点扎灌崩约15分钟），徒步20分钟抵达【冲古寺草甸】（藏语意为填湖造寺，海拔3900米），由草地、森林、小溪和嘛呢堆组成的天然冲古草坪，这里就是电影《从你全世界路过》中茅十八求婚的取景地。后自费乘景区电瓶车（车程约20分钟，费用单程50元，往返80元自理）前往【洛绒牛场】，这里观“日松贡布”三座神山尽收眼底。仙乃日，海拔6032米，藏语意为“观世音菩萨”，夏诺多吉意为金刚手菩萨，海拔5958米，央迈勇意为文殊菩萨，海拔5958米。
                 <w:br/>
+                <w:br/>
                 亚丁景区分长线—牛奶海、五色海和短线—珍珠海游览。
                 <w:br/>
                 长线游览：因牛奶海和五色海海拔高，客人务必根据自身实际情况选择是否前往（可选择自费骑马305元/人至舍身崖约1.5小时，再徒步至牛奶海和五色海需约1.5小时，冬季11中旬至次年3约中旬马帮停运，需徒步单程5KM往返10KM，徒步往返时间约4.5小时）到达【牛奶海】，再徒步前往【五色海】（徒步约20分钟）；
                 <w:br/>
                 【牛奶海】海拔4800米，又叫洛绒措，古冰川湖，状如水滴，四周雪山环绕，湖水清莹碧蓝，山止成瀑，以其玲珑秀雅水色翠蓝而著名。牛奶海在央迈勇的山坳里，呈扇贝形，中间是碧蓝的雪水，周边则是一圈乳白色环绕，这圈乳白色大致就是牛奶海名称的由来。牛奶海是美丽的，远远望去，仿佛碧玉镶嵌在雪山之中，纯净安详。纯净的湖水给人以平和安宁的心境，而蓝湛湛的海子并不透明，显得神秘莫测。传说能治聋哑病的圣湖。
                 <w:br/>
                 【五色海】海拔4600米，由于光的折射下，产生五种不同颜色而得名：其真名为“登崇措”。五色海它位于仙乃日与央迈勇之间，湖面呈圆形。面积0.7公顷，现代冰谷下伸至湖畔，雪山倒影湖面，呈现奇幻的色彩。是藏区著名的圣湖（佛经中赞誉该湖与西藏羊巴雍措齐名），据传能“返演历史，预测未来”。
                 <w:br/>
+                <w:br/>
                 短线游览：游客可乘坐景区观光车抵达扎灌崩，徒步500米到达冲古寺，前往仙乃日神山下的圣湖【珍珠海】短线游览（单程约1.5KM，徒步前往约40分钟），海拔3950米。
                 <w:br/>
-                【珍珠海】在藏语中称为“卓玛拉措”，是仙乃日的融雪形成的海子。面积约0.1平方公里。密林中的珍珠海如一颗镶嵌在莲花宝座上的绿宝石，碧波荡漾，粼粼波光中透出无限清丽，湖畔四周，参翠如屏。春天湖边片片杜鹃花灿烂怒放，秋天层林尽染，倒影着五彩斑斓的世界，令人目眩神迷
-[...2 lines deleted...]
-                <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1：如欲朝拜五色海，牛奶海，因海拔在5000米左右，对身体素质要求非常高，人行道和马道混杂，存在安全隐患，请游客量力而行，如须前往，费用与安全自理与旅行社无关。
                 <w:br/>
-                2：亚丁景区贡嘎措至牛奶海、五色海区域海拔为4200-4700米，因海拔高、受冰雪天气影响及生态修复需要，该区域于2024年7月13日起实施封闭，禁止游客进入，由此带来的不便敬请谅解。
+                2：贡嘎措至牛奶海、五色海区域因海拔高、受冰雪天气影响及生态修复需要，该区域于11月1日至来年4月15日起实施封闭，禁止游客进入，具体以景区通知为准！由此带来的不便敬请谅解。
                 <w:br/>
                 <w:br/>
                 【温馨提示】： 
                 <w:br/>
                 1：如欲朝拜五色海，牛奶海，因海拔在5000米左右，对身体素质要求非常高，不建议前往，人行道和马道混杂，存在安全隐患，请游客量力而行，如须前往，费用与安全自理与旅行社无关。旅行社及导游不统一建议游客前往该区域游览，若游客自行前往牛奶海、五色海游玩，敬请根据自身体力量力而行，并签订景区告知书；络绒牛场—五色海、牛奶海：此路段海拔高，道路崎岖，客人必须根据自身实际情况选择是否前往游览。若身体不适执意前往者所造成的一切后果由游客自行承担，旅行社已尽到提醒告知义务，景区内马匹较少，在旺季时会有租不到马匹的情况，请提前知晓！
                 <w:br/>
-                亚丁景区主要游玩景点分为A长线：牛奶海+五色海；B短线：珍珠海；由于游客各自身体条件和游览兴趣不同，所以旅行社无法保证满足每个游客兼顾可以观光景区内所有景点；游客需根据自身情况和兴趣安排好合理的游览路线；自身体力无法前往的景点均视为自动放弃；敬请理解；
-[...5 lines deleted...]
-                3.亚丁景区内用餐没有安排，景区内没有餐厅，请客人中餐请各自备好干粮和水，景区中洛绒牛场有盒饭40元/份。
+                （1）这天全天在景区内游玩，亚丁景区门票已包含，景区内没有餐厅，中餐请各自备好干粮和水，景区中洛绒牛场有盒饭50元/份。
+                <w:br/>
+                （2）(2)景区里徒步，电瓶车，骑马，运动强度较大，是对“身体在地狱，眼睛在天堂”的诠释。【冬季五色海，牛奶海会因天气原因可能关停不能游览】
+                <w:br/>
+                (3)骑马时一定要注意安全。冲古寺（海拔3980m）到洛绒牛场（海拔4180m）可徒步或乘坐电瓶车往返70元/人单程40元/人（可选择徒步）（客人自愿自主消费）。在亚丁景区游玩时一定要注意安全，不管是骑马还是徒步，并保管好自己的贵重物品，以防遗失.
+                <w:br/>
+                (4)亚丁景区因每位游客在每个景点停留的时间不一样，很容易走散，故在景区内导游不可能陪到每一位游客，请各位游客理解！牛奶海,五色海因强度太大,请根据身体状况选择是否前往。若身体不适执意前往者所造成的一切后果由游客自行承担，旅行社已尽到提醒告知义务，景区内马匹较少，在旺季时会有租不到马匹的情况，请提前知晓！
+                <w:br/>
+                (5)因旅游景区餐馆、酒店、景区、休息区、洗手间、观景台等沿途都会有接触很多非旅行社工作人员的情况和机会；同时这类场所有很多售卖商品的流动摊贩，而且本身这类场所就有很多配套的商店，他们的工作人员会有向游客兜售商品的情况。而在旅游期间旅行社导游或工作人员也无法24小时跟随每一位游客；因此特别提醒游客自己保持安全意识。同时这类场所也非旅行社组织的任何购物场所或活动，也非赔付保障范围；游客如自行在此类场所参与的任何行为，只能由游客自行负责。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【稻城亚丁风景区】
                 <w:br/>
-                自费项：【稻城亚丁风景区】观光车120元/人、电瓶车往返80元/人、自费骑马305元/人
+                自费项：【稻城亚丁风景区】观光车120元/人、电瓶车往返80元/人、自费骑马305元起/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1209,91 +1199,91 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新都桥 云顶星空酒店、森格浪赞民宿、云涧星河酒店、康定畅游星宸酒店、央宗岭酒店、摄影天堂大酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">新都桥云顶星空酒店、森格浪赞民宿、云涧星河酒店、康定畅游星宸酒店、央宗岭酒店、摄影天堂大酒店 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新都桥一红海子一成都  （383km）
                 <w:br/>
-                早上早起，一路走新都桥大美公路———网红机场路（车观）远处完美雪山，这里随手都能出大片。后一路前往【红海子】(垃圾处理费10/人自愿自理)位于四川康定折多山上的康定机场后，座落在木格措到塔公的新建旅游环线上。海拔：4200米左右，海子对面是笔架山雪峰。每当天气晴朗的下午，碧水蓝天，水面如镜，雪峰映衬在湖中非常迷人，宛如仙境。夕阳西下，雪峰被染上金色，蔚为壮观。这里是拍摄高山湖泊的理想之地，浏览完红海子后，经康定前往革命前辈经过的地方—【泸定桥】（上桥费10元/人，自理），之后一路驱车返回成都，结束愉快的旅程！
+                早上早起，一路走新都桥大美公路———网红机场路（车观）远处完美雪山，这里随手都能出大片。后一路前往【红海子】不含(垃圾处理费10/人自愿自理)位于四川康定折多山上的康定机场后，座落在木格措到塔公的新建旅游环线上。海拔：4200米左右，海子对面是笔架山雪峰。每当天气晴朗的下午，碧水蓝天，水面如镜，雪峰映衬在湖中非常迷人，宛如仙境。夕阳西下，雪峰被染上金色，蔚为壮观。这里是拍摄高山湖泊的理想之地，浏览完红海子后，经康定前往革命前辈经过的地方—【泸定桥】（不含上桥费10元/人，自理），之后一路驱车返回成都，结束愉快的旅程！
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                  (1):预计晚上7左右到达成都统一散团，旅游合同的行程结束。因路途遥远，建议不要预定当天的返程票，如因堵车造成游客返程票损失，恕本旅行社无法为游客承担任何损失，请知晓！
                 <w:br/>
                 (2):今天是本次稻亚之旅游程最后一站，如若你对此次行程有任何异议，请告诉我们，我们会在第一时间根据你反馈的情况落实调查并及时处理；这次旅程是一次心灵的洗礼，人生观的再次升华。
                 <w:br/>
                 (3)因旅游景区餐馆、酒店、景区、休息区、洗手间、观景台等沿途都会有接触很多非旅行社工作人员的情况和机会；同时这类场所有很多售卖商品的流动摊贩，而且本身这类场所就有很多配套的商店，他们的工作人员会有向游客兜售商品的情况。而在旅游期间旅行社导游或工作人员也无法24小时跟随每一位游客；因此特别提醒游客自己保持安全意识。同时这类场所也非旅行社组织的任何购物场所或活动，也非赔付保障范围；游客如自行在此类场所参与的任何行为，只能由游客自行负责。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【红海子】
                 <w:br/>
                 自费项：【红海子】(垃圾处理费10/人、泸定桥上桥费10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1475,53 +1465,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至成都往返经济舱机票，含燃油税。
                 <w:br/>
                 2、用车：头尾两天接送安排小车接送；走行程的7天6人以上安排1+1保姆车（5人内使用7座商务车）。关于保姆车温馨提示：保姆车型由于按照国家车辆安全规定的要求设计，车辆的；
                 <w:br/>
                 3、导游：全程无导游服务，司机提供咨询服务（司机不进景区）；在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：双桥沟，墨石公园（赠送），亚丁景区；，(赠送门票，不退不改，不做等价交换)；【备注：门票优惠已经打包在团费内，无优免优退】；不含必消消费：双桥沟观光车70元/人，墨石公园观光车20元/人，亚丁景区观光车120元/人，鱼子西中转费90元/人、不含色达车票48元/人或甘孜玉龙拉措景区门票60元/人+观光车20元/人，
                 <w:br/>
-                不含自愿消费：甘孜格萨尔王城40元/人，卡萨湖清洁费10元/人，亚丁景区电瓶车往返70元/人，亚丁景区骑马305元/人，红海子清洁费20元/人，泸定桥门票10元/人 。
-[...1 lines deleted...]
-                5、小童（2-11岁以下）：不占床位，不含门票，含半餐；【含往返机票。（小童如超高费用自理）】.
+                不含自愿消费：甘孜格萨尔王城40元/人，卡萨湖清洁费10元/人，亚丁景区电瓶车往返70元/人，亚丁景区骑马305元起/人，红海子清洁费20元/人，泸定桥门票10元/人 。
+                <w:br/>
+                5、小童（2-11岁以下）：不占床位，不含门票，不含正餐；【含往返机票。（小童如超高费用自理）】.
                 <w:br/>
                 6、住宿：全程入住精选酒店，未挂星；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：8早，全程正餐自理，（房费含早不用不退），全程不用不退餐。【所有赠送附带服务以及产品若客人不用或因特殊情况无法赠送，不做等值置换，费用不退】。特别说明-川西餐饮风俗与广东地区有一定的差异旅游者应有一定的心理准备。可自备些（方便面、榨菜等零食）
                 <w:br/>
                 8、赠送项目：便携式氧气、旅游三宝（赠送项目，不用费用不退）。
                 <w:br/>
                 9、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2308,50 +2298,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鱼子西中转费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（必须消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2683,51 +2744,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>