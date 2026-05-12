--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260401SD</w:t>
+              <w:t xml:space="preserve">WZ-20260415SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -2441,51 +2441,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 2人起行，全国散拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2744,51 +2744,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>