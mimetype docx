--- v3 (2026-06-10)
+++ v4 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【私享•色稻全景】四川成都双飞9天丨稻城亚丁丨四姑娘山丨佛国色达| 鱼子西丨卡萨湖观景台丨红海子（2-8人精品小团）行程单</w:t>
+        <w:t xml:space="preserve">【私享•色稻全景】四川成都双飞或双动9天丨稻城亚丁丨四姑娘山丨佛国色达| 鱼子西丨卡萨湖观景台丨红海子（2-8人精品小团）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415SD</w:t>
+              <w:t xml:space="preserve">WZ-20260717SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,51 +342,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">含往返交通，航班时间以实际出票为准。</w:t>
+              <w:t xml:space="preserve">含往返交通，航班/动车车次时间以实际出票为准。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -555,74 +555,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--成都（航班待定，飞行约2小时）
-[...1 lines deleted...]
-                广州乘坐飞机抵达成都，出站后由我社工作人员接站乘车前往酒店，报客人名字登记入住，后自由活动。
+                广州--成都（航班待定，飞行约2小时，动车车次时间待定）
+                <w:br/>
+                广州乘坐飞机或动车抵达成都，出站后由我社工作人员接站乘车前往酒店，报客人名字登记入住，后自由活动。
                 <w:br/>
                 成都：素有“一座来了就不想离开的城市”，成都是一座既有悠久历史文化的古都，又具有现代大都市的豪韵，休闲之都世人称颂，繁华纷呈春来熙往。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、当日抵达成都后由司机接送至酒店（接送机为拼车形式，等待时间不超过30分钟），到酒店后无行程安排，自由活动。
                 <w:br/>
                 2、根据航班时间而定，当天可自由活动。可以前往市区景点：武侯祠、杜甫草堂等景点游玩；也可以打卡美食一条街：锦里小吃街，还可以前往体念休闲成都茶馆文化，人民公园鹤鸣老茶楼，百花潭公园露天茶苑等，茶馆里有掏耳朵、捶背等；夜间活动，不要太晚回酒店，可以准备一些旅途中的物品、零食等。
                 <w:br/>
                 3、入住酒店需自行支付房卡押金 200——300 元，一定记得在退房的时候退押金。
                 <w:br/>
                 4、此团为全国散拼团，由于抵达成都的航班车次比较多，故第一天抵达成都机场后由专职司机送往酒店，办理入住酒店；
                 <w:br/>
                 5、此日为集合时间无行程安排，不包含餐、导游服务；到达酒店后请根据时间自行安排活动；我社导游会于21 点左右电话通知明天的集合时间（晚班机有可能延后通知）；
                 <w:br/>
                 6、航班信息以出团通知为准；请保持手机开机并注意短信、接听；我社已代定机场至酒店单趟拼车接送服务，下机后接站人陆续通知，有可能等候，出口仅提供临时停靠，需步行至集合点上车；
                 <w:br/>
                 7、此线路条件相对比较艰苦而且路途遥远，经常不能按时抵达就餐点，同时所经地区多为少数民族地区，条件有限、物质匮乏，用餐多有不合口味之处。所以请参团客人自备佐餐，同时准备足够的干粮、矿泉水等食品在途中食用。
                 <w:br/>
-                交通：飞机/汽车
+                交通：飞机或动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -756,51 +756,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丹巴—墨石公园（90km ）—炉霍（160km）—色达（150km）
                 <w:br/>
-                早起洗漱后出发，经东谷天然盆景、观赏绵延十几公里天然盆景"的东谷天然盆景,抵达八美游览墨石公园（观光车费用20 元/人；费用自理），传说当年格萨尔王王妃珠姆在此游玩之时，不小心掉下一条丝巾，落在这片格萨尔王战斗过的土地上，变成了卡玛河，滋润着这片石林及当地的人们。石林含钙盐，受空气湿度的影响，干燥季节呈浅灰色、浅蓝色，湿润季节呈苍黑色，又称之为变色石林。之后经炉霍前往色达现场入住休息。
+                早起洗漱后出发，经东谷天然盆景、观赏绵延十几公里天然盆景"的东谷天然盆景,抵达八美. 赠送游览墨石公园（观光车费用20 元/人；费用自理），传说当年格萨尔王王妃珠姆在此游玩之时，不小心掉下一条丝巾，落在这片格萨尔王战斗过的土地上，变成了卡玛河，滋润着这片石林及当地的人们。石林含钙盐，受空气湿度的影响，干燥季节呈浅灰色、浅蓝色，湿润季节呈苍黑色，又称之为变色石林。之后经炉霍前往色达现场入住休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【墨石公园】
                 <w:br/>
                 自费项：墨石公园观光车费用20元  /人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
@@ -945,55 +945,53 @@
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 甘孜—理塘（280km）—香格里拉镇 （225km）
                 <w:br/>
                 起床后我们一路驱车前往稻城亚丁，途径有着“高原明珠”“世界高城”之称的【理塘】（海拔4000米），车观【毛垭大草原】风光，给你一种想策马奔腾的感觉，感受了辽阔的大草原，我们将翻越形是兔子的【兔儿山】，远观就像兔子的耳朵特别的可爱。继续翻越最为壮观的、青藏高原最大的古冰体遗址稻城古冰帽【海子山自然保护区】之后欣赏沿途迷人风光、世外桃源般藏式村寨，后至桑堆镇观【红草地】（注：红草地为季节性景观，只有在每年的9月底到10月初才能看到此处的草原呈红色），在秋天的时候，配合上后面泛黄的桦树，倒映在水塘中，是许多书上所介绍的美景。观稻城【尊胜白塔】后，抵达最后的香格里拉镇入住。
                 <w:br/>
                 <w:br/>
                 【小提示】
                 <w:br/>
-                1：赠送项目不用不退费；大型节假日（国庆、五一、春节）和项目若遇特殊情况无法赠送或自愿放弃费用不退。
-[...3 lines deleted...]
-                3：稻城免费赠送白塔精美旅拍：11月1日起，因天气等原因无法再做安排，4月1号开始赠送，敬请理解。
+                1：6月起香格里拉镇免费赠送《走进藏家歌舞》晚会；赠送项目不用不退费；大型节假日（国庆、五一、春节）和项目若遇特殊情况无法赠送或自愿放弃费用不退。
+                <w:br/>
+                2：稻城免费赠送白塔精美旅拍：11月1日起，因天气等原因无法再做安排，4月1号开始赠送，敬请理解。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                  1、今天的行程将一直在海拔3000米以上行驶，个别人会有高原反应，请游客提前做好高原反应防范工作；
                 <w:br/>
                 2、在今天途中，会经过普及高反知识的休息站其相关配有衣服租赁和氧气瓶的业务，建议客人提前自行准备；
                 <w:br/>
                 3、因旅游景区各景点，酒店内，餐厅沿途可能会有商店摊点，不属于旅行社购物安排，与旅行社无关。请游客谨慎选购，谨慎上当受骗。我社均不负责游客在该类似购物店内购买物品 质量的优劣。请自愿谨慎购买。当地居民卖 纪念品、土特产，非我社提供服务，请不要误解；
                 <w:br/>
                 4、红草地为季节性景点，只有在每年的9月底至10月初才能观看 。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1154,51 +1152,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉镇一理塘 （225km）一鱼子西（230km）一新都桥 （35km）
                 <w:br/>
-                早起我们经如诗如画的理塘县城，后前往摄影家的天堂——新都桥镇，新都桥镇在国道318川藏线南北岔路口，有一片如诗如画的世外桃源。神奇的光线，无垠的草原，弯弯的小溪，金黄的柏杨，连绵起伏的山峦，错落有致的藏寨，星星点点的牛羊……是令人神往的“光与影的世界”、“摄影家的天堂”经新都桥镇一路我们前往日落胜地【鱼子西】（必须消费中转车费90元/人，原车摆渡也正常产生费用）【鱼子西】属于木雅贡嘎地区，拥有以藏传佛教为基础的基本文化特征，项目范围内可360度遥望藏区四大神山之一藏区“第二香巴拉”的雅拉神山全貌和四川最高峰“蜀山之王”的木雅贡嘎大雪山山系全貌，为贡嘎西坡地区难得的观景摄影点。而后返回新都桥入住休息。
+                早起我们经如诗如画的理塘县城，后前往摄影家的天堂——新都桥镇，新都桥镇在国道318川藏线南北岔路口，有一片如诗如画的世外桃源。神奇的光线，无垠的草原，弯弯的小溪，金黄的柏杨，连绵起伏的山峦，错落有致的藏寨，星星点点的牛羊……是令人神往的“光与影的世界”、“摄影家的天堂”经新都桥镇一路我们前往日落胜地【鱼子西】（不含中转车费90元/人，原车摆渡也正常产生费用）【鱼子西】属于木雅贡嘎地区，拥有以藏传佛教为基础的基本文化特征，项目范围内可360度遥望藏区四大神山之一藏区“第二香巴拉”的雅拉神山全貌和四川最高峰“蜀山之王”的木雅贡嘎大雪山山系全貌，为贡嘎西坡地区难得的观景摄影点。而后返回新都桥入住休息。
                 <w:br/>
                 <w:br/>
                 赠送景点【鱼子西景区】，此景点为赠送景点，如因天气、堵车、交通管制等特殊原因不能前往，或者游客自愿放弃等主观原因，造成赠送项目没有参加的，没有任何退费，亦不换等价项目。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【鱼子西】
                 <w:br/>
                 自费项：【鱼子西】中转车费90元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1239,51 +1237,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新都桥一红海子一成都  （383km）
                 <w:br/>
-                早上早起，一路走新都桥大美公路———网红机场路（车观）远处完美雪山，这里随手都能出大片。后一路前往【红海子】不含(垃圾处理费10/人自愿自理)位于四川康定折多山上的康定机场后，座落在木格措到塔公的新建旅游环线上。海拔：4200米左右，海子对面是笔架山雪峰。每当天气晴朗的下午，碧水蓝天，水面如镜，雪峰映衬在湖中非常迷人，宛如仙境。夕阳西下，雪峰被染上金色，蔚为壮观。这里是拍摄高山湖泊的理想之地，浏览完红海子后，经康定前往革命前辈经过的地方—【泸定桥】（不含上桥费10元/人，自理），之后一路驱车返回成都，结束愉快的旅程！
+                早上早起，一路走新都桥大美公路———网红机场路（车观）远处完美雪山，这里随手都能出大片。后一路前往【红海子】（不含(垃圾处理费10/人自愿自理），位于四川康定折多山上的康定机场后，座落在木格措到塔公的新建旅游环线上。海拔：4200米左右，海子对面是笔架山雪峰。每当天气晴朗的下午，碧水蓝天，水面如镜，雪峰映衬在湖中非常迷人，宛如仙境。夕阳西下，雪峰被染上金色，蔚为壮观。这里是拍摄高山湖泊的理想之地，浏览完红海子后，经康定前往革命前辈经过的地方—【泸定桥】（不含上桥费10元/人，自理），之后一路驱车返回成都，结束愉快的旅程！
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                  (1):预计晚上7左右到达成都统一散团，旅游合同的行程结束。因路途遥远，建议不要预定当天的返程票，如因堵车造成游客返程票损失，恕本旅行社无法为游客承担任何损失，请知晓！
                 <w:br/>
                 (2):今天是本次稻亚之旅游程最后一站，如若你对此次行程有任何异议，请告诉我们，我们会在第一时间根据你反馈的情况落实调查并及时处理；这次旅程是一次心灵的洗礼，人生观的再次升华。
                 <w:br/>
                 (3)因旅游景区餐馆、酒店、景区、休息区、洗手间、观景台等沿途都会有接触很多非旅行社工作人员的情况和机会；同时这类场所有很多售卖商品的流动摊贩，而且本身这类场所就有很多配套的商店，他们的工作人员会有向游客兜售商品的情况。而在旅游期间旅行社导游或工作人员也无法24小时跟随每一位游客；因此特别提醒游客自己保持安全意识。同时这类场所也非旅行社组织的任何购物场所或活动，也非赔付保障范围；游客如自行在此类场所参与的任何行为，只能由游客自行负责。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【红海子】
                 <w:br/>
                 自费项：【红海子】(垃圾处理费10/人、泸定桥上桥费10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1328,72 +1326,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都--广州（航班待定，飞行约2小时）
+                成都--广州（航班待定，飞行约2小时；动车车次时间待定）
                 <w:br/>
                 早餐后自由活动，自由活动期间不含车、导游以及用餐服务，地接旅行社根据游客的航班时间，安排提前二小时送达机场；司机师傅出发前一天（晚上18：00-22：00）通知客人出发时间送人前往机场。游客乘坐由组团社定购的团队航班返回自己温馨的家，结束难忘的香巴拉之旅。
                 <w:br/>
                 注意：此天送机安排车子+司机，无导游服务，请知悉！
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 成都市区——成都双流机场约20公里，行车时间约40分钟左右。
                 <w:br/>
                 成都市区——成都天府机场约70公里，行程时间约70分钟左右。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.由于此产品线路走向地处川西高原，突发情况较多，我社有权依据实际情况调整行程走向以及游览景点的先后顺序，客人报名即认同此条款；
                 <w:br/>
                 2.由于新都桥、雅江、稻城部分路段修路，出现交通管制，导致会分时放行，出现堵车现象，如因堵车导致部分沿途景点无法正常观赏，责任不在旅行社。
                 <w:br/>
                 3.我社已代定酒店至机场专车接送，请在12:00之前必须退房，酒店提供免费早餐（请注意酒店退房时间，避免不必要的损失，外出前可将行李寄存前台），司机将安排提前预定的时间抵达酒店，接您前往成都机场。登机手续请根据机场指引自行办理。
                 <w:br/>
-                交通：汽车/飞机
+                交通：汽车/飞机或动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1457,57 +1455,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：含广州至成都往返经济舱机票，含燃油税。
+                1、交通：含广州至成都往返经济舱机票，不含燃油税；或广州至成都往返动车。
                 <w:br/>
                 2、用车：头尾两天接送安排小车接送；走行程的7天6人以上安排1+1保姆车（5人内使用7座商务车）。关于保姆车温馨提示：保姆车型由于按照国家车辆安全规定的要求设计，车辆的；
                 <w:br/>
                 3、导游：全程无导游服务，司机提供咨询服务（司机不进景区）；在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：双桥沟，墨石公园（赠送），亚丁景区；，(赠送门票，不退不改，不做等价交换)；【备注：门票优惠已经打包在团费内，无优免优退】；不含必消消费：双桥沟观光车70元/人，墨石公园观光车20元/人，亚丁景区观光车120元/人，鱼子西中转费90元/人、不含色达车票48元/人或甘孜玉龙拉措景区门票60元/人+观光车20元/人，
+                4、门票：双桥沟，墨石公园（赠送），亚丁景区；，(赠送门票，不退不改，不做等价交换)；【备注：门票优惠已经打包在团费内，无优免优退】；不含需要乘坐的景交：双桥沟观光车70元/人，墨石公园观光车20元/人，亚丁景区观光车120元/人，鱼子西中转费90元/人、不含色达车票48元/人或甘孜玉龙拉措景区门票60元/人+观光车20元/人，
                 <w:br/>
                 不含自愿消费：甘孜格萨尔王城40元/人，卡萨湖清洁费10元/人，亚丁景区电瓶车往返70元/人，亚丁景区骑马305元起/人，红海子清洁费20元/人，泸定桥门票10元/人 。
                 <w:br/>
                 5、小童（2-11岁以下）：不占床位，不含门票，不含正餐；【含往返机票。（小童如超高费用自理）】.
                 <w:br/>
                 6、住宿：全程入住精选酒店，未挂星；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：8早，全程正餐自理，（房费含早不用不退），全程不用不退餐。【所有赠送附带服务以及产品若客人不用或因特殊情况无法赠送，不做等值置换，费用不退】。特别说明-川西餐饮风俗与广东地区有一定的差异旅游者应有一定的心理准备。可自备些（方便面、榨菜等零食）
                 <w:br/>
                 8、赠送项目：便携式氧气、旅游三宝（赠送项目，不用费用不退）。
                 <w:br/>
                 9、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1533,51 +1531,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：不含景区交通：不含必消消费：双桥沟观光车70元/人，墨石公园观光车20元/人，亚丁景区观光车120元/人，鱼子西中转费90元/人，不含色达车票48元/人或甘孜玉龙拉措景区门票60元/人+观光车20元/人，
+                6、不含：不含景区交通：不含需要消费的景交：双桥沟观光车70元/人，墨石公园观光车20元/人，亚丁景区观光车120元/人，鱼子西中转费90元/人，不含色达车票48元/人或甘孜玉龙拉措景区门票60元/人+观光车20元/人，
                 <w:br/>
                 不含自愿消费：甘孜格萨尔王城40元/人，卡萨湖清洁费10元/人，亚丁景区电瓶车往返70元/人，亚丁景区骑马305元/人，红海子清洁费20元/人，泸定桥门票10元/人 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1695,51 +1693,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">双桥沟景区观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（必须消费）</w:t>
+              <w:t xml:space="preserve">（需要乘坐，需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1766,51 +1764,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">亚丁景区观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">亚丁景区观光车120元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">亚丁景区观光车120元/人（需要乘坐，需要消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2192,51 +2190,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">色达车票，或甘孜玉龙拉措景区门票+观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">色达车票48元/人，或甘孜玉龙拉措景区门票60元/人+观光车20元/人</w:t>
+              <w:t xml:space="preserve">色达车票48元/人，或甘孜玉龙拉措景区门票60元/人+观光车20元/人 ，（需要自费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2263,51 +2261,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">墨石公园观光车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（必须消费）</w:t>
+              <w:t xml:space="preserve">（需要乘坐，需要自费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2334,51 +2332,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">鱼子西中转费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">（必须消费）</w:t>
+              <w:t xml:space="preserve">（需要乘车，需要自费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2744,51 +2742,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>