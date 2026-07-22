--- v0 (2026-04-19)
+++ v1 (2026-07-22)
@@ -699,52 +699,50 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-伊斯坦布尔-番红花城 (车程：约5小时)
                 <w:br/>
-                参考航班：CZ8065  0010-0615
-                <w:br/>
                 上午：抵达后导游接机
                 <w:br/>
                 外观圣索菲亚清真寺（外观约15分钟）；
                 <w:br/>
                 后前往参观蓝色清真寺（约30分钟，入内需自备头巾）；  
                 <w:br/>
                 与其一墙之隔便是【古罗马竞技场】（约10分钟），现在被称为苏丹阿合麦特广场。在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜制的蛇柱及君士坦丁奥拜里斯克方尖碑。
                 <w:br/>
                 外观多玛巴切新皇宫（外观约15分钟）
                 <w:br/>
                 下午：驱车前往世界文化遗产番红花城
                 <w:br/>
                 番红花城在17世纪时是番红花贸易以及种植中心，至今番红花仍在城以东的村落种植。番红花也是全世界最贵的香料，大家一定要喝杯当地特产番红花茶（自费）。
                 <w:br/>
                 备注：1.特色民居酒店一般房间较少，若团组人员较多，可能会分开居住
                 <w:br/>
                  2.番红花城民宿绝大多数是没有空调的, 为了保护历史建筑的质感, 当地政府禁止酒店房间内安装现代化例如空调之内的设备, 但是那边的天气都不会很热, 一般都不需要用到空调。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1155,53 +1153,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊兹密尔/库萨达斯-布尔萨（约420公里 ，车程6小时）
                 <w:br/>
-                上午：酒店早餐后前往参观现仍保存得极为完整的以弗古城（约2小时）；
-[...1 lines deleted...]
-                随后参观【阿尔忒弥斯神庙】（入内参观约30分钟左右）：长达125米，占地6000多平方米，是古希腊最大的神庙之一。它由137根巨大的大理石圆柱构成，每一根圆柱上都镶嵌着独特的人物浮雕。这些雕刻是艺术和工艺的杰作，体现了古代希腊的精湛技艺。这个神庙所在的城市曾是当地文化和经济的中心，鼎盛时期有着30多万人口，经济繁荣，文化昌盛，成为了一个独特的运行系统。
+                上午：酒店早餐后前往参观现仍保存得极为完整的以弗所古城（约2小时）；
+                <w:br/>
+                随后参观【阿尔忒弥斯神庙】（参观约10分钟左右）；
                 <w:br/>
                 前往土耳其特色糖果店，自由选购土耳其软糖（约1小时）
                 <w:br/>
                 皮衣店（约 1.5 小时），欣赏皮衣 T 台秀。
                 <w:br/>
                 下午：午餐后驱车前往塞尔柱省东边郊外9公里的小山城【希林斯】(游览时间约1小时)，以出产水果酒闻名，沿途葡萄园、水蜜桃、苹果、橄榄等果园座于山丘上；特别安排免费品尝一杯水果酒.
                 <w:br/>
                 小镇风光不同古文明遗址，街道上尽是特色酒馆、餐厅、纪念品小店、香料、橄榄制品及最出名的水果酒，从草莓、苹果、水蜜桃、哈密瓜、樱桃、蓝莓、梨子应有尽有，您可于此浅尝各种水果酒的味道享受一番哦；
                 <w:br/>
                 后驱车前往布尔萨（行车约4小时），抵达后入住当地五星酒店；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1603,52 +1601,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                不含项目：
-                <w:br/>
                 1.护照费用；
                 <w:br/>
                 2. 全程单房差RMB3000（酒店单房差仅指普通单人间(如客人要求大床单间或单独一人住标双，单房差另议)
                 <w:br/>
                 3. 行程表以外行程费用；
                 <w:br/>
                 4. 行李物品的搬运费、保管费及超重费；
                 <w:br/>
                 5. 一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6. 旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 7. 非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 8. 游客人身意外保险；（强烈建议客人自行购买旅游意外险）
                 <w:br/>
                 9. 客人往返国内出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -2525,51 +2521,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">吉普车探索之旅 （卡帕多奇亚）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2600,51 +2596,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">卡帕多奇亚四驱ATV体验</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2671,51 +2667,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">土耳其之夜</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2902,51 +2898,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">240 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 135.00</w:t>
+              <w:t xml:space="preserve">$(美元) 145.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">棉花堡滑翔伞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2986,51 +2982,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+              <w:t xml:space="preserve">$(美元) 180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3098,50 +3094,95 @@
                 <w:br/>
                 1）行程中所列酒店星级标准为当地酒店评定标准；
                 <w:br/>
                 2）按照酒店惯例，每标间可接待两大人带一个1.2米以下儿童（不占床），具体费用根据所报团队情况而  
                 <w:br/>
                 定；若一个大人带一个1.2米以下儿童参团，建议住一标间，以免给其他游客休息造成不便；
                 <w:br/>
                 4.退费说明：
                 <w:br/>
                 1）如遇天气、战争、罢工、地震等人力不可抗力因素无法游览，我社将按照旅行社协议，退还未游览景点门票费用，但赠送项目费用不退；
                 <w:br/>
                 2）游客因个人原因临时自愿放弃游览，酒店住宿、餐、车等费用均不退还；
                 <w:br/>
                 5.补费说明：
                 <w:br/>
                 1）如遇航空公司政策性调整机票价格，请按规定补交差价。机票价格为团队机票，不得改签换人退票；
                 <w:br/>
                 2）如果旅游目的地国家政策性调整门票或其他相关价格，请按规定补交差价；
                 <w:br/>
                 6.其他说明：
                 <w:br/>
                 1)我社处理游客意见，以游客交回的《团队意见反馈表》为依据，请您秉着公平、公正、实事求是的原则
                 <w:br/>
                 填写《团队意见反馈表》
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">自费项目价格会随淡旺季或季节性进行调整，请按出团通知书为准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -3364,51 +3405,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>