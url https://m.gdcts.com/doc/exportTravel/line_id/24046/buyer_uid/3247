--- v0 (2025-12-18)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纵横大西北•臻品甘青】西北深度双飞8天丨张掖七彩丹霞丨大地之子丨海市蜃楼丨汉武帝雕塑丨嘉峪关城楼丨敦煌莫高窟丨鸣沙山丨南八仙雅丹丨水上雅丹丨U型公路丨翡翠湖丨茶卡盐湖丨青海湖丨塔尔寺行程单</w:t>
+        <w:t xml:space="preserve">【臻品甘青】西北深度双飞8天丨张掖七彩丹霞丨大地之子丨海市蜃楼丨汉武帝雕塑丨嘉峪关城楼丨敦煌莫高窟丨鸣沙山丨南八仙雅丹丨水上雅丹丨U型公路丨翡翠湖丨茶卡盐湖丨青海湖丨塔尔寺行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -342,152 +342,117 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                无限制畅收，广东独立成团，真纯玩0购物品质团
-[...50 lines deleted...]
-                ⒂塔尔寺：是中国藏传佛教格鲁派六大寺院之一，是西宁最受欢迎的旅游目的地之一。
+                ★无限制畅收，广东独立成团，真纯玩0购物品质团
+                <w:br/>
+                ★独家优待：14人以上升级陆地头等舱2+1豪华用车（舒适座椅、宽敞空间、135度倾斜躺椅）；
+                <w:br/>
+                ★美食升级： 特别安排茶卡土火锅
+                <w:br/>
+                ★静谧美梦：全程舒适型酒店+升级2晚网评4钻；
+                <w:br/>
+                ★别样旅途：网红打卡地-水上雅丹、网红公路-G315 U型公路；
+                <w:br/>
+                ★玩家旅拍：特别安排赠送无人机航拍，给您西北之行留下一个美好的回忆。
+                <w:br/>
+                ★视觉盛宴：欣赏丝绸之路精华景点，雪山、湖泊、戈壁、大漠、丹霞地貌，一网打尽；
+                <w:br/>
+                ★纯玩0购物：纯玩零购物，无任何消费陷阱，如进购物店，赔偿5000元/人；
+                <w:br/>
+                ★暖心赠送：每人一条丝巾、把美好记忆带回家！行程中每人每天1瓶水；
+                <w:br/>
+                ★暖心赠送：24小时接机服务、随接随走、机场--酒店无缝对接；
+                <w:br/>
+                ★暖心赠送：24小时专属管家、任何问题行程中随时在线解决。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -606,65 +571,74 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州–兰州市区/新区（飞行时间3小时）
                 <w:br/>
-                根据根据航班时间，前往机场，乘坐预定的航班飞往【兰州】
-[...3 lines deleted...]
-                您可根据抵达时间稍事调整，在此天慢慢适应高原环境，调整身体至最佳状态，品尝当地风味独特地道美食。  
+                根据航班时间，前往机场，乘坐预定的航班飞往兰州/西宁，抵达后乘车前往兰州新区/西宁酒店入住休息。您可根据抵达时间稍事调整，在此天慢慢适应高原环境，调整身体至最佳状态。当天无行程安排，自由活动。
+                <w:br/>
+                <w:br/>
+                兰州市内及周边景点推荐：
+                <w:br/>
+                （1）【甘肃省博物馆】拥有“铜奔马”、“黄河剑齿象”等众多文物，位居全国五强、世界十强，还是值得一看的。 周一闭馆。
+                <w:br/>
+                （2）【黄河母亲像、黄河铁桥】分别象征了哺育中华民族生生不息、不屈不挠的黄河母亲，和快乐幸福、茁壮成长的华夏子孙，该雕塑构图简洁，寓意深刻，反映了甘肃悠远的历史文化，黄河干流上第一座大型铁结构桥，百年沧桑的历史衬托兰州的深厚底蕴，中山桥铁桥对面就是秦腔博物馆！
+                <w:br/>
+                （3）【秦腔博物馆】秦腔博物馆，坐落在甘肃省兰州市金城关风情区二台阁，分原汁原味的秦腔表演区，历代秦腔名人蜡像区，小型皮影戏。
+                <w:br/>
+                <w:br/>
+                西宁市活动推荐
+                <w:br/>
+                （1）您可以前往有着西宁“小香港”之称的【莫家街】，这是来西宁不可错过的地方，这里不仅仅是游客必来的地方，更是西宁人生活的中心。
+                <w:br/>
+                （2）【东关清真大寺】，东关清真寺为西北四大清真寺之一，免费参观游览，所在的东大街为青海穆斯林聚居的区域，东关清真大寺后有个传统的青海小巴扎，里面售卖青海特有的大面包“大焜锅”，还有美味又便宜的各种回族点心和新鲜的瓜果蔬菜，徜徉其中感受古老的小市场的嘈杂美好！
+                <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、地面联系人会提前一天以短信方式告知接机方式、集合地点等信息。如出发前一天下午21：00前还没有收到相关信息，
-[...5 lines deleted...]
-                步行至集合点上车；接送机首尾两天为普通大巴车，与行程是分开用车。
+                1、地面联系人会提前一天以短信方式告知接机方式、集合地点等信息。如出发前一天下午21：00前还没有收到相关信息，请来电咨询。
+                <w:br/>
+                2、今日抵达兰州后，请旅客保证手机畅通，等侯工作人员电话联系，我社已订好专车接机，机场出站口仅提供临时停靠，需步行至集合点上车；接送机首尾两天为普通大巴车，与行程是分开用车。
                 <w:br/>
                 3、特别推荐兰州美食攻略：兰州牛肉面、甜胚子、牛奶鸡蛋醪糟、冬果梨、手抓羊肉、黄焖羊肉、羊羔肉、三炮台。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -872,51 +846,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 敦煌一日游
                 <w:br/>
-                早餐后参观有“东方卢浮宫”之称的世界文化遗产【莫高窟】（含B票，游览2小时）（如补到莫高窟A票差价需补138元/人）坐落于河西走廊的西部尽头的敦煌，它的开凿从十六国时期至元代，经历了一千年才建成的，这在中国及世界都是罕见的，莫高窟的建筑规制特别，内藏玄机以石窟建筑而成的形式规制，外边朴实，内里惊艳。后赴鸣沙山，参观【鸣沙山月牙泉】（含门票，游览约2小时）是国家认证的5A级景区，历来以“山泉共处，沙泉共生”的奇景闻名于世，是游客最喜欢的敦煌打卡点之一。在这里，你可以看日出日落，也可以听驼铃悠扬;可以在温柔的沙海里，静默地放空;也可以从高耸的沙山顶上，奔跑而下，体验一把久违的自由。风景优美，妙趣横生，说起来，这个地方，是无愧于人们对她的钟爱与追捧。后入住酒店。
+                早餐后，参观有“东方卢浮宫”之称的世界文化遗产【莫高窟】（含B票，游览2小时）（如补到莫高窟A票差价需补138元/人）坐落于河西走廊的西部尽头的敦煌，它的开凿从十六国时期至元代，经历了一千年才建成的，这在中国及世界都是罕见的，莫高窟的建筑规制特别，内藏玄机以石窟建筑而成的形式规制，外边朴实，内里惊艳。后赴鸣沙山，参观【鸣沙山月牙泉】（含门票，游览约2小时）是国家认证的5A级景区，历来以“山泉共处，沙泉共生”的奇景闻名于世，是游客最喜欢的敦煌打卡点之一。在这里，你可以看日出日落，也可以听驼铃悠扬;可以在温柔的沙海里，静默地放空;也可以从高耸的沙山顶上，奔跑而下，体验一把久违的自由。风景优美，妙趣横生，说起来，这个地方，是无愧于人们对她的钟爱与追捧。后入住酒店。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、按照《中华人民共和国旅游法》、《关于加强石窟寺等文物开放管理和实行游客承载量公告制度有关工作的通知》等相关要求，莫高窟实行实名制网络预约分时参观制度 ，并执行莫高窟单日游客接待承载量 (6000 张/日)旅游旺季期间，敦煌研究院结合文物保护及游客参观需求适时启动应急参观模式应对超大客流，应急门票执行单日限额发售制度 (12000张/日)；请各位游客尽量提前报名，如不能提前30天以上报名的，可能会使用应急票参观，退差价，如应急票的时间不允许或预约已满而无法参观莫高窟，属于政策性不可抗力，只能做退门票差价处理并安排参观西千佛洞或代替将调换为参观【千佛洞景区】+【大敦煌影视基地】不做退费。因旅行社提前预约门票时需要支付票款，客人临时退团有票损，此损失由客人自己承担。望周知，敬请谅解！具体政策可查阅莫高窟官方网站。
                 <w:br/>
                 3、敦煌在春夏两季经常会有特殊天气，如遇沙尘暴、大风、下雨等不可抗力因素，景区将会采取临时关闭，不能参观，如遇特殊情况、自然灾害、当日接待量超出限额，无法参观 ，我社统一安排敦煌影视城 (门票差价现退)，感谢您的理解与支持配合！
                 <w:br/>
                 4、莫高窟参观时间以预约时间为准、可能会根据预约时间调换参观顺序。
                 <w:br/>
                 5、 游览鸣沙山时紫外线较强、请做好防晒、建议戴墨镜和帽子，最好带上一些鲜艳的衣服，这样拍摄效果会更佳；
                 <w:br/>
                 6、鸣沙山是参与性较强的景区，娱乐项目较多，请尽量选择安全性较高的项目参加；鸣沙山骑骆驼时不要大声尖叫和打伞以免骆驼受到惊吓，抓紧扶手，特别注意，不要转身拍照；滑沙时最好不要随身携带照相机、手机等贵重物品，以免损坏或丢失。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【莫高窟】、【鸣沙山月牙泉】
                 <w:br/>
                 自费项：【鸣沙山月牙泉】：电瓶车 单程10元/人，往返20元/人。骑骆驼100-120元/人， 滑沙25元/人，鞋套15元/人；敦煌演出：《敦煌盛典》238元/人起 《丝路花雨》238元/人起  《又见敦煌》淡季普通298元/人，至尊588元/人 旺季普通318元/人，至尊688元/人；特色美食：敦煌大漠风情宴1880元/桌 烤全羊1980元/只起
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -966,51 +940,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 敦煌—大柴旦（530KM 约8h）
                 <w:br/>
-                早餐后出发前往大柴旦，途经【南八仙】最有特点的雅丹地区，整个南八仙贯穿国道215，完整的一片无人区被雅丹包围，南八仙的雅丹呈现较为圆润，面积大，极为壮观，绝对是出大片的最佳地区。后前往水上雅丹【乌素特水上雅丹】（含门票，不含区间车，游览约2小时）位于柴达木盆地，是一片戈壁滩上被遗落的世界，一处隐藏在青海的绝世美景，一份荒漠中的柔情，魔幻却无与伦比。随后出发前往大柴旦，途经【最美U型公路】（政府规定禁止停车），315国道深入柴达木盆地，这条路上可以看到雅丹地貌、丹霞地貌、沙漠和无尽的隔壁。抵达后入住酒店。
+                早餐后出发前往大柴旦，途经【南八仙】最有特点的雅丹地区，整个南八仙贯穿国道215，完整的一片无人区被雅丹包围，南八仙的雅丹呈现较为圆润，面积大，极为壮观，绝对是出大片的最佳地区。后前往水上雅丹【乌素特水上雅丹】（含门票，不含区间车，游览约2小时）位于柴达木盆地，是一片戈壁滩上被遗落的世界，一处隐藏在青海的绝世美景，一份荒漠中的柔情，魔幻却无与伦比。随后出发前往大柴旦，途经最美U型公路（政府规定禁止停车），315国道深入柴达木盆地，这条路上可以看到雅丹地貌、丹霞地貌、沙漠和无尽的隔壁。抵达后入住酒店。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、此天途经之地较为偏僻，无推荐餐厅，可以提前自备便携式干粮（牛奶、面包、巧克力、水果等食物）。沿途视当日交通情况及进度，安排1-2次停车休息。
                 <w:br/>
                 2、青海属于高海拔地区，部分贵宾可能会有高原反应，一般情况下高原反应的症状在两天之后会自动消除，可以自备一些防治高原反应的药物以保证夜间高质量的睡眠，减少晨起的头痛；
                 <w:br/>
                 3、特别提醒：此天多为无人区、无服务区、多为旱厕、建议备伞。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【南八仙】、【乌素特水上雅丹】
                 <w:br/>
                 自费项：【乌素特水上雅丹】：区间车60元/人（必消）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1056,51 +1030,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大柴旦-翡翠湖-茶卡盐湖（约400KM，约5h)
                 <w:br/>
-                早餐后参观【翡翠湖】（含门票，不含区间车，参观约2小时），是青海海西州的第三大人工湖，属于独特的盐湖风貌，是矿区资源开发后的产物，呈不同色调的蓝色或绿色。
+                早餐后，参观【翡翠湖】（含门票，不含区间车，参观约2小时），是青海海西州的第三大人工湖，属于独特的盐湖风貌，是矿区资源开发后的产物，呈不同色调的蓝色或绿色。
                 <w:br/>
                 后出发前往茶卡（400KM，约5小时），抵达后游览【茶卡盐湖】或【茶卡壹号-盐湖景区】（含门票，游览约2小时）是柴达木盆地有名的天然结晶盐湖，中国的“天空之镜”，盐产量可供全国人民使用5年。游玩结束入住酒店。
                 <w:br/>
                 【温馨提示】由于茶卡盐湖阳光很强烈，加上湖面反射需要做好防晒措施。同时还要注意，应该佩戴好墨镜保护好自身的眼睛，海拔高度大概是3000米，切记不要做剧烈运动。如果盲目去运动的情况下，很有可能就会产生高原反应，盐湖表面有黑色的洞，切记千万不可以踩上去哦!
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【翡翠湖】、【茶卡盐湖】或【茶卡壹号-盐湖景区】
                 <w:br/>
                 自费项：【翡翠湖】：区间车60元/人（必消）、【茶卡盐湖】：单程小火车50（必消）、往返小火车100或【茶卡壹号-盐湖景区】：区间车60、观光陀车30、越野卡丁车100、骆驼骑行80、环湖巴士80、 竹排筏40、观光吉普车150（元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1142,51 +1116,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 茶卡-青海湖（150KM，约2.5h)-塔尔寺（约150km，2.5h）-兰州
                 <w:br/>
-                早餐后前往参观【青海湖二郎剑】（含门票）（游览约2小时），是我国最大的内陆湖泊和最大的咸水湖，也是青海省名称的由来。湖泊如大海似的辽阔，环湖一圈360公里，贴近湖畔的是草地，是油菜花，还有群山，景色蔚为壮观，一个会让人迷失的世界，为国家5A级景区。
+                早餐后，前往参观【青海湖二郎剑】（含门票）（游览约2小时），是我国最大的内陆湖泊和最大的咸水湖，也是青海省名称的由来。湖泊如大海似的辽阔，环湖一圈360公里，贴近湖畔的是草地，是油菜花，还有群山，景色蔚为壮观，一个会让人迷失的世界，为国家5A级景区。
                 <w:br/>
                 随后前往参观【塔尔寺】（含门票，不含讲解费和区间车）（游览约2小时），是中国藏传佛教格鲁派六大寺院之一，也是世界第二大佛宗喀巴大师的诞生地有600多年历史，是西宁最受欢迎的旅游目的地之一。晚上入住兰州酒店。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、在寺院里，不能用手摸佛经、佛像、法器等，更不能跨越，不允许游客拍照； 
                 <w:br/>
                 2、转经轮时，一定是从左向右，不要乱摸藏族人的头和帽子；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【青海湖二郎剑】、【塔尔寺】
                 <w:br/>
                 自费项：【青海湖二郎剑】：区间车120元/人；【塔尔寺】：区间车35元/人、讲解费15-25元/人（必消）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1232,53 +1206,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 兰州-甘肃省博物馆-出发地（飞行时间约3小时）
                 <w:br/>
-                于酒店享用早餐后，乘车前往参观【甘肃省博物馆】（游览约1.5小时，周一闭馆）中国十大博物馆之一，藏品数量高达35万余件，汇集了甘肃从远古时期到近现代的大量文化珍宝，尤以新石器时代之冠的甘肃彩陶、汉代简牍文书、汉唐丝绸之路珍品、佛教艺术萃宝、古生物化石等珍贵文物独具特色。（甘肃省博物馆为赠送景点，如遇早班机或周一闭馆则无行程安排，无任何退费）。
-[...1 lines deleted...]
-                后根据回程航班信息合理安排时间适时前往机场。搭乘航班返回结束愉快的西北之旅。
+                于酒店享用早餐后，后根据回程航班信息合理安排时间适时前往机场。搭乘航班返回结束愉快的西北之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、临行前请旅客检查个人随身物品是否齐全！
                 <w:br/>
                 2、酒店退房时间为中午12点、出发时间是在12点后的，请提前退房，再自行安排活动,请提前2小时前往机场、以免误机。 
                 <w:br/>
                 3、接送机首尾两天为普通车，与行程是分开用车
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1355,123 +1327,134 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 备注：所有赠送项目若因特殊情况不能赠送，不予退费。
                 <w:br/>
-                1.机票： 含出发地至兰州往返含税机票，机票属于团队票，退票不退任何费用，不可改期、改签等。
-[...3 lines deleted...]
-                3.住宿： 全程舒适型酒店+升级2晚网评4钻，每人1 床位。因西北条件有限，酒店热水分时段供应，青海大部分酒店无空调、带独立卫生间。如我社提供的参考酒店无法接待的情况下，我社可以协商安排其他酒店！10月15-11月31日补房差750元/人
+                1.机票： 含广州至兰州/西宁往返，不含税机票，机票属于团队票，退票不退任何费用，不可改期、改签等。
+                <w:br/>
+                2.用车：按实际人数用车，保证一人一正座，14人以上升级2+1陆地头等舱（首尾接送为普通车），确保一人一正座（不分座位号，先到的客人先选择，请尊重中华民族尊老爱幼的优良传统，尽量让老弱及晕车的客人坐靠前的位子）因沿线有行车公里数限制及部分，路段维修，易发生堵车，发车时间均较早，行程内标注出发及行车时间均为预计，具体情况可能略有不同；行程内所有自由活动期间及行程外均不含用车。请予以理解。 
+                <w:br/>
+                3.住宿： 全程五晚舒适型酒店+升级2晚网评4钻，每人1 床位。因西北条件有限，酒店热水分时段供应，青海大部分酒店无空调、带独立卫生间。如我社提供的参考酒店无法接待的情况下，我社可以协商安排其他酒店！每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。补房差800元/人
                 <w:br/>
                 备注：西北属偏远 、发展中地区，住宿条件相对较一般，条件有限，尤其青海地区不能和内陆城市的同等级酒店相比 ，还请客人多谅解 、包涵！！！
                 <w:br/>
                 4.用餐 ：含7早9正，早餐为酒店配送，不吃不退；正餐十人一桌、八菜一汤，正餐30元/正，茶卡土火锅50元/正， 不吃不退，一桌不足十人菜量会根据实际人数安排或相应减少。
                 <w:br/>
                 5.门票： 行程所列景点首道大门票，不含园中园门票、 景区电瓶车、缆车、 区间车，游客可自由选择乘坐或徒步，不影响正常的游览。
                 <w:br/>
-                6.保险 ：我社已购买了旅行社责任险，特别提醒旅游者应当按照规定另行投保人身意外伤害保险。
-[...1 lines deleted...]
-                7.导服 ：全程安排持证优秀导游。如十人以下司机向导协助客人，无地陪导游陪同，敬请谅解！
+                7.导服 ：全程安排持证优秀导游。如10人（含10人）以下司机向导协助客人，无地陪导游陪同，敬请谅解！
+                <w:br/>
+                司机不是专业持证导游，为辅助工作人员，不做专业讲解，景区参观不陪同，送机不办理登记牌等相关事宜。
                 <w:br/>
                 8.购物 ：全程0个购物店（备注: 景区、餐厅商场不属于旅行社所安排的购物店）
                 <w:br/>
-                9.儿童 ：儿童只含旅游车车位费、导游服务费 、早餐、餐费、机票、其余费用均不含，如超高发生费用（如门票、占床等），费用自理。
+                温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                9.儿童 ：儿童只含旅游车车位费、导游服务费 、半餐费、机票、其余费用均不含，如超高发生费用（如门票、占床等），费用自理。
+                <w:br/>
+                <w:br/>
+                【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、景区内的自由活动自行参与的项目，如：园中园门票，环保车、电瓶车、小交通、沙漠活动项目。
-[...5 lines deleted...]
-                4、个人消费，如酒水、饮料、洒店内洗衣、电话等未提到的其它服务。
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                <w:br/>
+                3、航空公司临时增加的燃油附加费。
+                <w:br/>
+                4、未含个人投保的旅游保险费、航空保险费，强烈建议游客视个人情况，选择合适的旅游个人意外险
+                <w:br/>
+                5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7、不含往返机场税费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2270,139 +2253,101 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州邦越国际旅行社有限公司，许可证L-GD02115，联系电话（020-83371233）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州邦越国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州邦越国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明：
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前七天天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：甘肃青海部分地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满18周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
-[...41 lines deleted...]
-                日期： 日期：
+                2）70周岁人群需提交三甲医院的体检报告且有60岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待72周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2445,161 +2390,50 @@
                 <w:br/>
                 9、游客携带未成年的游客时，认真履行监护责任，看管好自己的孩子，不能让未成年人单独行动，并注意安全。
                 <w:br/>
                 10、注意贵重物品的保管，如个人原因丢失或损坏，旅行社不予赔偿。
                 <w:br/>
                 11、此线路不接受孕妇、患有传染病等可能危害其他旅游者健康和安全的客人,70岁以上（含70岁）的游客报、名，组团社必须提供与客人签订的《免责协议书》及客人的健康证明。如有隐瞒自身健康状况而产生意外或导致其他损失，地接社不承担任何责任；
                 <w:br/>
                 <w:br/>
                 出游提示：
                 <w:br/>
                 1、西宁地区海拔 2300 米，日月山海拔 3520 米，青海湖海拔 3190 米，茶卡盐湖 3000 米。在上述地区游览时，请注意不要剧烈活动。绝大多数人初到高原，会有轻微的高原反应，主要症状是头痛、呼吸急促，对此不必惊慌，放松心情，大部分人很快就可以适应，亦可自备抗高反药品。如提前在出发日 15 天口服红景天或者携带口服葡萄糖来消除高原反应，同时多喝开水，注意保暖，避免做剧烈运动。
                 <w:br/>
                 2、西北地区海拔较高，昼夜温差大, 不同季节、不同海拔区域气候差异显著。气温乍暖乍寒请注意及时增减衣服，做好预寒及防暑工作。一般来说夏季旅游仍需准备外套或羊毛衫。
                 <w:br/>
                 3、西北地区经济较落后，硬件条件有限，酒店标准、用餐口味与沿海发达城市有差距。
                 <w:br/>
                 4、出门在外，会有水土不服，请根据自身身体状况，备用常用药品。
                 <w:br/>
                 5、西北地区紫外线强，自行准备润唇膏、高倍数防晒霜、遮阳伞、帽子、旅游鞋一样都不能少，同时应配备清热防暑的药物或冲剂。
                 <w:br/>
                 6、青海属于少数民族聚居地区，各少数民族有其独特的宗教信仰。请游客注意尊重少数民族风俗习惯，与少数民族接触不寻问或谈及其宗教信仰，以免造成不必要的误会。
                 <w:br/>
                 7、少数民族土特产丰富、手工艺品也堪称一绝。但请游客注意，当地客运民航及铁路对藏族工艺刀具有禁运的规定。
                 <w:br/>
                 8、穆斯林民族地区（包括回、东乡族等民族），忌吃猪、狗、驴、骡等不反刍动物肉及一切动物的血。很多回族餐厅禁止饮酒。
-                <w:br/>
-[...109 lines deleted...]
-                签订日期：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2640,51 +2474,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>