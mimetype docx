--- v0 (2025-10-20)
+++ v1 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】摩洛哥北非明珠10天 | 不眠广场 | YSL马洛雷勒花园 | 巴伊亚宫 | 古城阿伊特·本·哈杜筑垒村 | Kasbah老城 | 星空夜话| 曼索尔城门 | 舍夫沙万蓝白小镇（广州TK）行程单</w:t>
+        <w:t xml:space="preserve">摩洛哥北非明珠10天7晚 | 不眠广场 | YSL马洛雷勒花园 | 巴伊亚宫 | 古城阿伊特·本·哈杜筑垒村 | Kasbah老城 | 星空夜话|后山马角公园 | 舍夫沙万蓝白小镇（广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -346,111 +346,146 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州-伊斯坦布尔  TK073    CANIST     2315/0550+1   飞行约11小时35分
                 <w:br/>
                 回程：伊斯坦布尔 -广州  TK072  ISTCAN  0145/1635
-                <w:br/>
-                抵达广州机场散团
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                六大非凡体验:
-[...11 lines deleted...]
-                6、前往沙漠之门电影之城绿洲明珠瓦尔扎扎特
+                航司亮点：
+                <w:br/>
+                土耳其五星航空
+                <w:br/>
+                两点进出，不走回头路，马拉喀什进，卡萨布兰回
+                <w:br/>
+                <w:br/>
+                7晚酒店，升级沙漠特色帐篷酒店
+                <w:br/>
+                1晚 马拉喀什hotel Ayoub 4*或同级
+                <w:br/>
+                1晚 瓦尔扎扎特club Hanane hotel 4*或同级
+                <w:br/>
+                1晚 梅祖卡Sahara Royal Resort沙漠帐篷或同级
+                <w:br/>
+                1晚 菲斯 Menzeh Zalagh 4*或同级
+                <w:br/>
+                1晚 舍夫沙万Hotel Terak民宿或同级
+                <w:br/>
+                1晚 丹吉尔Hotel Pastana Tanger 4*或同级
+                <w:br/>
+                1晚 卡萨布兰卡Oum Palace 4*或同级
+                <w:br/>
+                <w:br/>
+                7大体验：
+                <w:br/>
+                马拉喀什马车游
+                <w:br/>
+                4*4越野车往返接送、骑骆驼、篝火晚会
+                <w:br/>
+                伊芙兰小镇下午茶
+                <w:br/>
+                汉娜手绘体验
+                <w:br/>
+                车载WIFI
+                <w:br/>
+                体验原住民柏柏尔人村落生活
+                <w:br/>
+                <w:br/>
+                安全保障：
+                <w:br/>
+                境外交通：空调舒适旅游用车+专业司机（保证一人一个正座）
+                <w:br/>
+                境外陪同：全程专业优秀领队+中文导游讲解
+                <w:br/>
+                境外旅游意外险：赠送每人30万境外旅游意外险
+                <w:br/>
+                赠送旅游五宝：一次性拖鞋、万能插头、眼罩、耳塞、充气枕
+                <w:br/>
+                品质团，无购物店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -736,63 +771,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马拉喀什-阿伊特·本·哈杜筑垒村（3.5H）-瓦尔扎扎特（约1H）
                 <w:br/>
-                上午：酒店享受早餐后，随后前往参观【YSL马洛雷勒花园】著名服装设计师伊夫圣罗兰生前同搭档皮埃尔·布尔热 (Pierre Berge) 在摩洛哥马拉喀什购下了这片私人花园。院内明亮的蓝色填满了建筑外墙，光影在雕花窗格里嬉戏，棕榈、仙人掌等热带植物从沙石土壤中朝着阳光生长，伊斯兰风格的纹饰携带着浓浓的摩洛哥风情。
+                上午：酒店享受早餐后，随后前往参观【YSL马约尔花园】著名服装设计师伊夫圣罗兰生前同搭档皮埃尔·布尔热 (Pierre Berge) 在摩洛哥马拉喀什购下了这片私人花园。院内明亮的蓝色填满了建筑外墙，光影在雕花窗格里嬉戏，棕榈、仙人掌等热带植物从沙石土壤中朝着阳光生长，伊斯兰风格的纹饰携带着浓浓的摩洛哥风情。
                 <w:br/>
                 参观【巴伊亚宫】（约40分钟），巴西亚皇宫是摩洛哥少数对外开放而且保存万豪的皇宫之一，花园、中庭、华丽的房间、喷泉，每个房间都精心设计过。房间大小是依据国王妻子受宠程度来设计，然而无论哪个妻子的房间都有独立的中庭。
                 <w:br/>
-                随后乘车前往跨越标高2260公尺壮丽阿特拉斯山脉，途中参观壮观的【古城阿伊特·本·哈杜筑垒村】，城堡内极富人文色彩。电影如《神鬼战士》、《星战前传》和《盗墓迷城》也都在此拍摄。此城于1987年被列入教科文组织之《世界文化遗产》。这一带的建筑物多壮观的土黄色，其城墙的建筑工艺非常特别，在摩洛哥这样的气候下古城墙已经屹立了几百年，据说起屋顶是由具有苦味的树木建造而成。这里也是《权力的游戏》龙母的yonkai城取景所在地。
+                随后途径跨越标高2260公尺壮丽阿特拉斯山脉，
+                <w:br/>
+                途中参观壮观的【古城阿伊特·本·哈杜筑垒村】，城堡内极富人文色彩。电影如《神鬼战士》、《星战前传》和《盗墓迷城》也都在此拍摄。此城于1987年被列入教科文组织之《世界文化遗产》。这一带的建筑物多壮观的土黄色，其城墙的建筑工艺非常特别，在摩洛哥这样的气候下古城墙已经屹立了几百年，据说起屋顶是由具有苦味的树木建造而成。这里也是《权力的游戏》龙母的yonkai城取景所在地。
                 <w:br/>
                 体验原住民柏柏尔人村落生活
                 <w:br/>
-                本·哈杜筑垒村于1987年被联合国教科文组织列为世界遗产，是最美古旧村落，古城利用了摩洛哥特有的赤土泥砖建成，让人完全体验摩洛哥的红色魅力。
-[...3 lines deleted...]
-                晚上：酒店晚餐后，入住酒店休息
+                阿伊特·本·哈杜筑垒村于1987年被联合国教科文组织列为世界遗产，是最美古旧村落，古城利用了摩洛哥特有的赤土泥砖建成，让人完全体验摩洛哥的红色魅力。
+                <w:br/>
+                下午：驱车前往绿洲城市瓦尔扎扎特，酒店晚餐后，入住酒店休息
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1503,114 +1538,114 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、	签证标准：半年有效期护照（3页以上空白页），摩洛哥免签
                 <w:br/>
                 2、	机票标准：广州往返全程团队经济舱机票及机场税，出票后不能退票，不能更改（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 3、	酒店标准：行程中所列星级酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用）
                 <w:br/>
                 4、	用餐标准：行程中所列餐食，午晚餐为中式团队餐（10人一桌，餐标八菜一汤和茶水)或当地餐（酒店餐和当地餐均不含酒、水及酒精饮料）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 5、	景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 6、	用车标准：空调旅游车（一人一正座）；
                 <w:br/>
                 7、	服务标准：全程中文领队+境外专业司机和中文导游服务；
                 <w:br/>
                 8、	购物标准：见协议。行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任。
                 <w:br/>
                 9、保险标准：旅行社责任险。
+                <w:br/>
+                10.导游、司机境外服务费￥1000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、	护照费用；
                 <w:br/>
-                2、	全程单房差￥3800/人；
-[...1 lines deleted...]
-                导游、司机境外服务费￥1000/人（请出发前和团费一起结清）
+                2、	全程单房差￥3000/人；
                 <w:br/>
                 3、	行程表中的自费项目及行程表以外行程费用；
                 <w:br/>
                 4、	行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5、	一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6、	旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 7、	非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
-                8、	客人往返出境口岸的一切费用、旅游安全意外伤害保险。9
+                8、	客人往返出境口岸的一切费用、旅游安全意外伤害保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1902,68 +1937,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">详情见行程附页</w:t>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2117,51 +2152,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以收到定金3000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
+                1、以收到定金3000元/人为确认参团留位，如取消定金不退。
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2401,51 +2436,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>