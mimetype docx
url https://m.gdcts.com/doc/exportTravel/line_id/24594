--- v0 (2025-10-25)
+++ v1 (2026-10-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【疆雪喀禾】新疆吐鲁番双飞8天丨S21沙漠公路丨乌伦古湖丨喀纳斯丨禾木丨冰雪胡杨丨独山子大峡谷丨天山天池丨火焰山丨坎儿井  （吐鲁番往返）行程单</w:t>
+        <w:t xml:space="preserve">【冰雪北疆】新疆吐鲁番双飞8天丨S21沙漠公路丨乌伦古湖丨喀纳斯丨禾木村丨乌尔禾世界魔鬼城丨赛里木湖丨独山子大峡谷丨天山天池丨国际大巴扎 （吐鲁番往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20251023-V2</w:t>
+              <w:t xml:space="preserve">GX-20261014-V3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,128 +345,142 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州出发：吐鲁番往返8天：
                 <w:br/>
-                去程：广州-吐鲁番：AQ1193/06:20-13:45经停西安；
-[...1 lines deleted...]
-                回程：吐鲁番-广州：AQ1194/17:45-00:50+1经停西安
+                去程：广州-吐鲁番AQ1193/06:25-13:50（经停西安）；
+                <w:br/>
+                回程：吐鲁番-广州AQ1194/17:45-01:45+1（经停西安）；
                 <w:br/>
                 具体航班时间和进出港口以出团通知为准（不指定）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                ＜100%真纯玩·1+1豪华用车·4晚网评四钻酒店·1晚禾木小木屋+赛里木湖围炉煮茶＞
+                <w:br/>
                 ★◆推荐理由
                 <w:br/>
-                ★冬季的喀纳斯禾木，也许才是真正的神的自留地，没有了游客的喧嚣，静谧安详；冰雪覆盖下的世界，水墨黑白，冷酷仙境；
-[...8 lines deleted...]
-                ★地道美食：特色大盘鸡、特色拉条子、羊肉串
+                ★从禾木星空，到沙漠公路，从车水马龙，到古老村落，从冰雪世界，到冰封赛湖；
+                <w:br/>
+                <w:br/>
+                ★◆ 线路特色
+                <w:br/>
+                ★舒适出行：满16人精选1+1VIP豪华大巴，一排三座，出行更舒适；
+                <w:br/>
+                ★住宿安排：禾木村1晚住宿，近距离体验禾木之美+4晚网评四钻酒店；
+                <w:br/>
+                ★特别安排：①品赛里木湖畔围炉煮茶；②赛里木湖包车环湖；
+                <w:br/>
+                ★地道美食：特色大盘鸡、新疆拌面、羊肉抓饭、九碗三行子
+                <w:br/>
+                ★品质出行：真纯玩，0购物！
+                <w:br/>
+                ★收客无限制：港澳、外籍畅收；
                 <w:br/>
                 <w:br/>
                 ★◆经典行程
                 <w:br/>
                 ★特色美景体验，把冬季北疆的美景尽收眼底
                 <w:br/>
                 ★喀纳斯：气势磅礴的莽莽雪原晶莹剔透，尽览喀纳斯美景；
                 <w:br/>
                 ★禾木村：错落有致的小木屋是图瓦族的村落；
                 <w:br/>
-                ★天山天池：被誉为“人间瑶池”雪峰倒影，云杉环抱，如风如画
+                ★赛里木湖：赛里木湖蓝冰初上；
                 <w:br/>
                 ★独山子大峡谷：天山大地裂缝，独库秘境峡谷；
                 <w:br/>
-                ★冰雪胡杨：仿佛进入一个白色的童话世界
+                ★世界魔鬼城：覆盖上一层层白色的雪衣，像是走进了异域星球；
+                <w:br/>
+                ★天山天池：湖滨云杉环绕，雪峰辉映；
+                <w:br/>
+                ★S21沙漠公路：穿越古尔班通古沙漠，一路风景绝绝子；
+                <w:br/>
+                ★乌伦古湖：戈壁大海冻成无垠冰镜，蓝冰纵横，雪裹雅丹；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,53 +597,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州（飞行时间约6小时）吐鲁番（车程约3小时）乌鲁木齐
-[...1 lines deleted...]
-                搭乘参考航班前往新疆【吐鲁番】。新疆素有“歌舞之乡，美食之乡、美景之乡”之称，俗话说“没见过新疆之大不知中国之大，没见过新疆之美不知中国之美”。新疆是举世闻名的瓜果歌舞之乡、珍宝玉石之邦，广博的自治区占地面积有中国的六分之一。导游接机后，前往乌鲁木齐入住酒店，三餐请自理。
+                广州-吐鲁番/乌鲁木齐（车程约3小时）乌鲁木齐
+                <w:br/>
+                搭乘参考航班前往【吐鲁番或乌鲁木齐】，新疆素有“歌舞之乡，美食之乡、美景之乡”之称，俗话说“没见过新疆之大不知中国之大，没见过新疆之美不知中国之美”。新疆是举世闻名的瓜果歌舞之乡、珍宝玉石之邦，广博的自治区占地面积有中国的六分之一。接机后，前往乌鲁木齐，抵达后入住酒店。
                 <w:br/>
                 【新疆旅游需知 特别重要哦~】：
                 <w:br/>
                 A请随身携带身份证！请随身携带身份证！请随身携带身份证！ 重要的事情说三遍！
                 <w:br/>
                 B新疆早晚温差大，春秋两季除了必备的当季衣物，冲锋衣或者薄羽绒也是必不可少的；即使正值炎炎夏日也要！得带外套哦，防晒防寒两不误；
                 <w:br/>
                 C大部分景区属于山区，紫外线较强，请备好防晒霜、帽子、墨镜等物品。
                 <w:br/>
                 D新疆地域广袤，景点距离较为分散，平均行车时间在5-6小时都属于正常情况，出行前请作好相应的心理准备！
                 <w:br/>
                 E新疆的酒店住宿条件普遍比内地一线城市差，出行前请作好相应的心理准备。
                 <w:br/>
                 F购买干果时可邮寄到家。新疆素有瓜果之乡，到新疆吃水果是一大乐事，但千万注意不要在吃完水果后喝热水，以免造成腹泄；
                 <w:br/>
                 G新疆人日常生活的计量单位是公斤计算的，新疆当地客运民航及铁路对维吾尔民族工艺小刀等有禁运的规定，必须邮寄。
                 <w:br/>
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
@@ -644,226 +658,226 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌鲁木齐可风丽呈酒店或同级</w:t>
+              <w:t xml:space="preserve">乌鲁木齐康铂空港酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐-S21沙漠公路（车程约6.5小时）乌伦古湖（车程约1小时）布尔津
-[...1 lines deleted...]
-                早餐后，体验网红公路—S21沙漠高速公路景观廊道，穿越中国第二大沙漠—古尔班通古特沙漠，沿着卡拉麦里有蹄自然保护区，全线以军垦文化、援疆文化，沙漠景观、农业观光、渔牧文化等元素特点，一路上行驶在沙漠、戈壁上体验远离都市的安逸感觉。抵达后，途中游览【乌伦古湖】（含门票），初冬时节，偌大的乌伦古湖如一块宝石，宁静地镶嵌于广袤的银色雪海之中，在阳光的折射下，熠熠生辉。虽没有春季的妩媚、夏季的清爽、秋季的妖艳，但冬季的乌伦古湖更显静谧，偶有几只水鸟低鸣着从头顶掠过，给平静的湖面带来一丝生机。放眼望去，构成了冬日里一道独特的风景。后前往布尔津入住酒店。
+                乌鲁木齐-S21沙漠公路（车程约4.5小时）乌伦古湖（车程约2小时）布尔津
+                <w:br/>
+                早餐后，体验网红公路—S21沙漠高速公路景观廊道，穿越中国第二大沙漠—古尔班通古特沙漠，沿着卡拉麦里有蹄自然保护区，全线以军垦文化、援疆文化，沙漠景观、农业观光、渔牧文化等元素特点，一路上行驶在沙漠、戈壁上体验远离都市的安逸感觉。途径游览【乌伦古湖】（游览时间约2小时）当地人也叫它福海，有着 “戈壁大海” 的美誉，是国内十大内陆淡水湖之一，每到寒冬，湖面凝结半米厚的坚冰，千里冰封，银雪漫湖。游览结束后前往布尔津入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、此天车程较长，沿途美景不断，建议可自备准备零食、干粮；
+                1、今日坐车时间较长，路途辛苦，请自备零食、饮用水和车上娱乐设备；晕车游客请提前服用晕车药；
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
                 景点：【乌伦古湖】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">布尔津百顺酒店或同级</w:t>
+              <w:t xml:space="preserve">布尔津澜庭酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布尔津（车程约4小时）喀纳斯（车程约1.5小时）禾木
                 <w:br/>
-                早餐后，前往天堂圣地【喀纳斯】（含大门票.），游览喀纳斯河三湾，卧龙湾似冰雪皇后把一只恐龙冰封在河底，神秘静止；白雪点缀的月亮湾，美到令人窒息；被薄雾和白雪围绕的神仙湾，更有一番冬日韵味。接着继续乘车前往喀纳斯湖边，漫步湖边，欣赏冬日白雪掩映下宁静圣洁的湖光山色，只见湖头升起阵阵薄雾，仿若仙境；蓝的天，白的云，冰雪覆盖的湖，裹了白棉袄的白桦林，随处可见的圣诞树……真可谓摄影师的天堂。如果不说，根本不知道眼前这一处平整的雪原就是喀纳斯湖，上面甚至还有些脚印甚至汽车留下的轮胎印。要知道喀纳斯是著名的变色湖，不同时间来，看到的喀纳湖是不同的：水清时湖为蓝绿色，冰川融水注入时是淡绿带点白色，薄云下的喀纳斯湖是粉红色，阴天时的湖水则是蓝灰色。在这零下几十度的隆冬时节，这里变成了雪白一片平面，斜阳穿过凝固着冰霜的树梢，把世界照得金黄，在视觉上甚至让人感觉暖暖的。晚上，住在禾木木屋（暖气、独卫）。
+                早餐后，前往天堂圣地【喀纳斯】（含大门票），游览喀纳斯河三湾，卧龙湾似冰雪皇后把一只恐龙冰封在河底，神秘静止；白雪点缀的月亮湾，美到令人窒息；被薄雾和白雪围绕的神仙湾，更有一番冬日韵味。接着继续乘车前往喀纳斯湖边，漫步湖边，欣赏冬日白雪掩映下宁静圣洁的湖光山色，只见湖头升起阵阵薄雾，仿若仙境；蓝的天，白的云，冰雪覆盖的湖，裹了白棉袄的白桦林，随处可见的圣诞树……真可谓摄影师的天堂。如果不说，根本不知道眼前这一处平整的雪原就是喀纳斯湖，上面甚至还有些脚印甚至汽车留下的轮胎印。要知道喀纳斯是著名的变色湖，不同时间来，看到的喀纳湖是不同的：水清时湖为蓝绿色，冰川融水注入时是淡绿带点白色，薄云下的喀纳斯湖是粉红色，阴天时的湖水则是蓝灰色。在这零下几十度的隆冬时节，这里变成了雪白一片平面，斜阳穿过凝固着冰霜的树梢，把世界照得金黄，在视觉上甚至让人感觉暖暖的。晚上，住在禾木木屋（暖气、独卫）。
+                <w:br/>
+                关于喀纳斯-禾木，上山车说明：
+                <w:br/>
+                ①如因天气原因，大巴车不能上山，需要换乘景区车或者商务车或越野车前往，2天车费合计约350元/人，以实际为准，此费用需客人自理
+                <w:br/>
+                ②换成车需统一停放至“禾木游客中心停车场”指定位置，游客再通过换乘景区提供的免费区间车进入村内。
+                <w:br/>
+                ③区间车停靠点与入住酒店有一定距离，需自行步行到目的地，建议出行准备个大背包，大件行李可放大车上，酒店内有一次性洗漱用品，只需带必用行李轻装入住禾木！
                 <w:br/>
                 特别说明：
                 <w:br/>
-                1、如遇下雪的情况下，正常大巴无法进入景区，需换乘 19 座中巴车上山，会产生换乘车费300/人，需要客人自理，请悉知，具体安排车型根据此团游客人数而定，保证每人一个正座车位； 
-[...7 lines deleted...]
-                第五天：石河子-戈壁印象-军垦博物馆-乌鲁木齐
+                1、冬季山区天气变化无常，如遇突降大雪，道路无法正常通行，根据道路情况我社随时调整行程，不变之处敬请谅解。
+                <w:br/>
+                2、如遇景区封闭无法进入，我社根据实际情况推荐变更行程，经客人同意方案后将执行新的接待方案；
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、关于路程：今日会走盘山公路，限速较多，有容易晕车的请提前备好晕车贴，以防不适。
+                1、关于路程：今日会走盘山公路，限速较多，有容易晕车的客人请提前备好晕车贴，以防不适。
                 <w:br/>
                 2、关于气温：冬季的喀纳斯气温较低，请提前关注景区天气、路况。出行需带充足的御寒衣物，根据温度变化，时刻注意保暖。
                 <w:br/>
-                3、关于行李：由于喀纳斯海拔较高，紫外线较强，冬季建议自备太阳镜、唇膏、防晒霜、感冒药品等出行用品。
+                3、关于行李：由于喀纳斯海拔较高，紫外线较强，冬季建议自备太阳镜、唇膏、防晒霜、感冒药品等出行用品。大件行程尽量不要携带；
                 <w:br/>
                 4、关于饮食：新疆地区饮食以牛羊肉，面食、米饭为主，切忌暴饮暴食。
                 <w:br/>
                 5、关于安全：根据身体条件和技术水平选择适合的冰雪运动和游乐项目，量力而行。在专业人员指导下开展运动，并采取防护措施。
                 <w:br/>
-                6、关于安全：根据身体条件选择适合的游乐项目，量力而行，并采取防护措施。
-[...1 lines deleted...]
-                7、关于住宿：禾木山上的酒店或民宿，需享用正餐才会赠送早餐。不变之处，敬请谅解。山区经济较落后，与您生活的大城市差别较大，请多给予包容和谅解
+                6、关于住宿：禾木山上的酒店或民宿，需享用正餐才会赠送早餐。不变之处，敬请谅解。山区经济较落后，与您生活的大城市差别较大，请多给予包容和谅解
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【喀纳斯】（含大门票），
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">禾木小木屋或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -874,398 +888,406 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                禾木（车程约5.5小时）冰雪胡杨-乌尔禾
-[...1 lines deleted...]
-                早餐后，游览【禾木村】禾木有“上帝后花园”的美称，穿越茫茫北疆雪原，周围群山环抱，生长有丰茂的白桦树林，是一个美丽的北疆山村。禾木自然、原始的山野风光，风景独特优美，禾木河自东北向西南流淌，原始落村与大草原和禾木谐自然的融为一体。禾木村是由保持着最完整民族传统的图瓦人集中生活居住地、是著名的图瓦人村庄之一，在图瓦人聚居地禾木活动，感受冬季不一样的粉雪风光，银装素裹，白雪皑皑，墨绿的云杉树和深黑的西伯利亚落叶松错落林间，如同一幅精美绝伦的水墨画卷！在禾木村周围的观景平台可俯视禾木村以及禾木河的全景。后前往乌尔禾，前往游览【冰雪胡杨】（游览时间约1小时）冬季的乌尔禾胡杨林，在几场风雪后，整个林区抖落了一身秋黄色的叶子，胡杨树被覆盖上一层闪耀的银装，林区内出现了如诗如画、如梦如幻的景象，此景更加纯净无暇，仿佛不染尘埃。在这个时期，乌尔禾胡杨林的雾凇景象更加独特，轻盈洁白的雾凇如玉树琼花一般，晶莹剔透，美妙而壮观，给人们带来无尽的美好感受。晚餐后入住酒店。
+                禾木（车程约5.5小时）-乌尔禾
+                <w:br/>
+                早餐后，游览【禾木村】（含大门票），禾木有“上帝后花园”的美称，穿越茫茫北疆雪原，周围群山环抱，生长有丰茂的白桦树林，是一个美丽的北疆山村。禾木自然、原始的山野风光，风景独特优美，禾木河自东北向西南流淌，原始落村与大草原和禾木谐自然的融为一体。禾木村是由保持着最完整民族传统的图瓦人集中生活居住地、是著名的图瓦人村庄之一，在图瓦人聚居地禾木活动，感受冬季不一样的粉雪风光，银装素裹，白雪皑皑，墨绿的云杉树和深黑的西伯利亚落叶松错落林间，如同一幅精美绝伦的水墨画卷！在禾木村周围的观景平台可俯视禾木村以及禾木河的全景。后前往乌尔禾抵达后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【禾木村】，【冰雪胡杨】，
+                景点：【禾木村】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乌尔禾西部乌镇或不低于以上标准酒店（四钻）</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乌尔禾西部乌镇酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌尔禾（车程约3.5小时）独山子大峡谷（车程约3.5小时）乌鲁木齐
-[...1 lines deleted...]
-                早餐后，后前往【独山子大峡谷】（含门票，游览时间约1.5小时）天山雪水流淌而下在这里形成了一段深切峡谷，两岸断崖之上是风化的“泥塑”，造型神态各异，有的近看像佛像，有的远看似英雄墙，这里仿佛是一个自然天成的雕塑博物馆，向前往参观的游人诉说着千年的风雨飘摇。后返回乌鲁木齐，抵达后入住酒店。
+                乌尔禾（车程约0.5小时）世界魔鬼城（车程约4.5小时）精河
+                <w:br/>
+                早餐后，前往《中国国家地理》评选最美雅丹的【乌尔禾世界魔鬼城】（含门票，含区间车，游览时间约1.5小时）。进入魔鬼城景区，千万年的大风侵蚀，形成形状怪异的雅丹地貌，多年来，由于风雨剥蚀，地面形成深浅不一的沟壑，裸露的石层被狂风雕琢得奇形怪状：有的呲牙咧嘴，状如怪兽；有的危台高耸，垛蝶分明，形似古堡；真是千姿百态，令人浮想联翩。后前往精河酒店入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【独山子大峡谷】
+                景点：【乌尔禾世界魔鬼城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌鲁木齐可风丽呈酒店或同级</w:t>
+              <w:t xml:space="preserve">精河晶河酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐（车程约1.5小时）天山天池-乌鲁木齐
-[...1 lines deleted...]
-                早餐后，前往后游览【天山天池景区】（含门票，含区间车，游览时间约2-3小时），天山天池内自然风光优美，囊括了高山冰川、湿地草甸、森林峡谷、湖泊山岳和戈壁沙滩等自然景观，形成完整的植物垂直景观带谱，为国内外罕见。以远古瑶池神话及宗教和民族风情为文化内涵的人文景观，其独特的神采，是景区珍贵的文化遗存。进入天池，选取理想位置拍摄雪山倒映、石门一线、大，小天池、定海神针、悬泉飞瀑、湖水青绿的世外美景，徒步走在天池栈道上，从不同的角度欣赏天池自然景观。后入住酒店。
+                精河（车程约1.5小时）赛里木湖（车程约3.5小时）奎屯
+                <w:br/>
+                早餐后，前【赛里木湖】（含大门票、区间车，游览时间约3小时），古称净海，湖水清澈见底，是大西洋暖湿气流最后眷顾的地方，因此有“大西洋最后一滴眼泪”之称。冬日的赛里木湖，湖面就像是被施了魔法一般定格，澄澈湛蓝，神奇的蓝冰，寻找赛湖冰眼及冰泡。冬季赛湖景美人少，我们有充足的时间在赛湖边游玩拍摄。运气好还能邂逅美丽的天鹅及网红的小狐狸。享用赛里木湖特色围炉煮茶（赠送项目不去不退）纵享惬意时光……后前往奎屯入住酒店。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、赛里木湖冰泡及冰眼，形成原因与天气及气候相关，需要一点运气，无法保证一定都能看到冰眼、冰泡
+                <w:br/>
+                2、今日坐车时间较长，路途辛苦，请自备零食、饮用水和车上娱乐设备；晕车游客请提前服用晕车药；
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【天山天池景区】
+                景点：【赛里木湖】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌鲁木齐可风丽呈酒店或同级</w:t>
+              <w:t xml:space="preserve">奎屯美豪丽致酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐（车程约3.5小时）火焰山-坎儿井-吐鲁番
-[...1 lines deleted...]
-                早餐后，前往【西域之花】或【边疆之花】（参观时间约2小时），了解新疆棉花，新疆兵团文化，由于欧洲等国家抵制新疆棉花，相关部门建议我们对每一个来新疆的客人都尽可能的去了解新疆棉花，因此兵团牵头成立了推广文化馆。，后前往吐鲁番，前往参观【火焰山】（含门票，游览时间约1小时）一处以火红色的赤褐砂岩地貌为主的地貌景区。在传说中，这里是《西游记》中唐僧师徒借芭蕉扇扇灭大火的火焰山所在地。服务大厅地宫里有全国最大的温度计，“这里是全国最热的地方，夏季最高温度达47.8摄氏度，地表温度达70摄氏度只见气流蒸腾如火焰燃烧，故得名火焰山”在火焰山前停车拍照。前往被称为中国古代三大工程的“地下运河”【坎儿井】（含门票，游览时间约1小时）坎儿井源项目重现坎儿井千年历史脉络，坎儿井源地上地下观光区，地下温度在5-10摄氏度，从地表进入地下让人感觉冰火两重天的感觉。后前往【维吾尔族农家家访】（游览时间约1小时）在老乡家做客，欣赏优美的舞蹈。走进普通维吾尔民居，感受不同的民族文化，观看维吾尔族歌舞表演--麦西来普（赠送醒目、不去费用不退）。后乘车返酒店入住。
+                奎屯（车程约1小时）独山子大峡谷（车程约3.5小时）天山天池（车程约1.5小时）乌鲁木齐
+                <w:br/>
+                早餐后，后前往【独山子大峡谷】（含门票，游览时间约1.5小时）天山雪水流淌而下在这里形成了一段深切峡谷，两岸断崖之上是风化的“泥塑”，造型神态各异，有的近看像佛像，有的远看似英雄墙，这里仿佛是一个自然天成的雕塑博物馆，向前往参观的游人诉说着千年的风雨飘摇。前往游览【天山天池景区】（含门票，含区间车，游览时间约2-3小时），天山天池内自然风光优美，囊括了高山冰川、湿地草甸、森林峡谷、湖泊山岳和戈壁沙滩等自然景观，形成完整的植物垂直景观带谱，为国内外罕见。以远古瑶池神话及宗教和民族风情为文化内涵的人文景观，其独特的神采，是景区珍贵的文化遗存。进入天池，选取理想位置拍摄雪山倒映、石门一线、大，小天池、定海神针、悬泉飞瀑、湖水青绿的世外美景，徒步走在天池栈道上，从不同的角度欣赏天池自然景观。结束后返回酒店。后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【火焰山】【坎儿井】【维吾尔族农家家访】
-[...1 lines deleted...]
-                购物点：【西域之花】或【边疆之花】（参观时间约2小时
+                景点：【独山子大峡谷】【天山天池景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吐鲁番恒泽酒店或同级</w:t>
+              <w:t xml:space="preserve">乌鲁木齐康铂空港酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吐鲁番（飞行时间约6小时）广州
-[...1 lines deleted...]
-                早餐后，后根据航班时间送至吐鲁番机场，结束我们的旅程，乘坐飞机返回广州，结束难忘而愉快的新疆之旅，大美新疆期待下次与您的见面！
+                乌鲁木齐（车程约3小时）吐鲁番-广州
+                <w:br/>
+                早餐后，后前往游览【新疆国际大巴扎】（自由活动约1.5小时）是目前全国最大的巴扎集市，维吾尔族文化表现最集中、留存最完整的地方。最著名的景点是广场中心的丝绸之路观光塔，塔内各层都有彩绘和展览，展示了丝绸之路的历史故事。大巴扎内部贩卖着各种各样的新疆特色美食、手工艺品，品种多得让你眼花缭乱。集伊斯兰文化、建筑、民族商贸、娱乐、餐饮于一体，是新疆旅游业产品的汇集地和展示中心。
+                <w:br/>
+                后根据航班时间送至吐鲁番机场，结束我们的旅程，乘坐飞机返回广州，结束难忘而愉快的新疆之旅，大美新疆期待下次与您的见面！
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
+                景点：【新疆国际大巴扎】
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家中</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1312,65 +1334,65 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：宿4晚网评三钻酒店+1晚当地豪华酒店+1晚禾木木屋+1晚当地超豪华酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
+                2、住宿：宿4晚网评四钻酒店+2晚网评三钻酒店+1晚禾木木屋。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：7早6正（正餐40元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。新疆为少数民族地区，餐厅大多数以清真餐厅为主，饮食、用餐环境与广东地区存在较大差异，请务必保持良好心态，入乡随俗。旅游行程沿线受地域或车程限制，餐饮质量有限，而且个别餐食为简单路餐或特色抓饭、拌面等，请做好相应心理准备，途中用餐时间难于掌握，可能用餐时间会较早或推迟，请游客提前自备零食，异地旅游可能会出现水土不服，请自备常用药品。
+                3、用餐：7早7正（正餐40元/人/餐+赛里木湖围炉煮菜）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。新疆为少数民族地区，餐厅大多数以清真餐厅为主，饮食、用餐环境与广东地区存在较大差异，请务必保持良好心态，入乡随俗。旅游行程沿线受地域或车程限制，餐饮质量有限，而且个别餐食为简单路餐或特色抓饭、拌面等，请做好相应心理准备，途中用餐时间难于掌握，可能用餐时间会较早或推迟，请游客提前自备零食，异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16 人以上安排 2+1 陆地头等舱豪华旅游大巴，16 人以下按人数定车型，保证每人一个正座；
                 <w:br/>
                 5、导游：当地优秀导游服务，不派全部；
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
-                8、购物：全程共安排1个购物店；
+                8、购物：全程共安排0个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1390,243 +1412,50 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含机场税费，不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 7、不含机场建设费、燃油附加费，具体以实际为准。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1922,51 +1751,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2110,79 +1939,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>