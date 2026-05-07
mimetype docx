--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【非洲东部】肯尼亚坦桑尼亚10天 | 马赛马拉篝火晚会 | 原野徒步 | 乘坐陆地巡洋舰追踪动物 | 畅游东非大裂谷纳瓦莎湖  | 乞力马扎罗的雪 | 千鹤齐飞 | 纯玩无购物 | 广州GF行程单</w:t>
+        <w:t xml:space="preserve">【非洲东部】肯尼亚10天  | 5大园区 | 肯尼亚动物大迁徒 | 纯玩无购物 | 广州CZ直飞不经停（可申请全国联运）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">广州GF，摸狮子，喂长颈鹿，与动物亲密接触合影</w:t>
+        <w:t xml:space="preserve">肯尼亚5大园区，广州CZ直飞不经停，纯玩无购物，三园区连住2晚，不挪窝才舒适</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">肯尼亚-坦桑尼亚</w:t>
+              <w:t xml:space="preserve">肯尼亚</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -357,134 +357,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程参考航班：广州✈巴林 GF123  1920/2300     飞行时间：约8小时40分钟 
-[...5 lines deleted...]
-                                      巴林✈广州  GF122  2300/1200+1   飞行时间：约8小时
+                去程参考航班：广州✈内罗毕    CZ633  0055/0630    飞行时间：10时35分
+                <w:br/>
+                回程参考航班：内罗毕✈广州    CZ634 1315-0530+1 飞行时间：11时15分
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                最非洲 | Just Africa
-[...29 lines deleted...]
-                非洲特色酒店+阿鲁沙国际五星酒店
+                活出趣·臻值·肯尼亚10天狂野浪漫之旅
+                <w:br/>
+                广州南航直飞（不经停，不中转）
+                <w:br/>
+                可申请全国联运
+                <w:br/>
+                三园区连住2晚，不挪窝才舒适
+                <w:br/>
+                阅尽湖光草原雪山
+                <w:br/>
+                邂逅五园野性生灵
+                <w:br/>
+                肯尼亚全年魅力
+                <w:br/>
+                活出趣精彩人生
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -601,55 +581,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州✈巴林 国际航班参考：GF123  CAN  BAH  1920/2300     飞行时间：约8小时40分钟
-[...3 lines deleted...]
-                交通：飞机
+                广州
+                <w:br/>
+                当日约定时间在广州白云机场集中，乘坐南航直飞航班前往内罗毕，夜宿航班上。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -679,702 +657,688 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴林✈内罗毕-埃尔蒙泰塔（约2.5小时）- 纳瓦莎（约1小时）   国际航班参考：GF709  BAH  NBO  0140/0705     飞行时间：约5小时25分钟
-[...10 lines deleted...]
-                <w:br/>
+                广州✈内罗毕-安博塞利   国际航班参考：广州-内罗毕 CZ633  0055/0630  飞行时间：10时35分
+                <w:br/>
+                广州乘坐凌晨机飞往肯尼亚首都内罗毕
+                <w:br/>
+                抵达内罗毕机场后，中文导游和司机于机场接机
+                <w:br/>
+                驱车前往安博塞利国家公园，办理酒店入住并用午餐
+                <w:br/>
+                下午GameDrive：追踪狮子、鬣狗、斑马、长颈鹿等野生动物，在草原上远眺赤道雪山，感受“雪山下的非洲草原”经典画面
+                <w:br/>
+                结束后，酒店享用晚餐后休息
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                埃尔蒙泰塔湖：肯尼亚中西部湖泊，是非洲的咸水湖，位于东非大裂谷东侧，该湖在2005年受湿地公约保护。Elmenteita源自马赛词miteita，意为“尘埃之地”，拥有400多种鸟类，吸引着来自大火山和小火山的火烈鸟，它们分别以湖泊的甲壳动物和昆虫幼虫及其悬浮的蓝绿藻为食。湖边也有很多的斑马，瞪羚，羚羊和疣猪家族在休闲的吃草。
-[...1 lines deleted...]
-                纳瓦沙：座落在大裂谷之内。该湖由断层陷落而成，是裂谷内最高的湖，也是裂谷内唯一的淡水湖。正是得天独厚的位置，纳瓦沙湖美丽富饶，湖中着落一些美丽的小岛，湖边有大片纸莎草沼泽，使得这里成为了著名的度假休闲胜地。这里鱼虾众多，还是鸟类的天堂，几百种鸟类在此汇集。在这里可以放慢脚步放下尘埃，什么都不做，漫步湖边发呆或者冥想，或在蓝天白云下，有飞鸟作伴，泛舟于湖上。或徒步湖中新月岛，追随着斑马、羚羊和角马的脚步，感受电影《走进非洲》的魅力。
+                安博塞利国家公园：邻近肯尼亚的乞力马扎罗山是非洲大陆最高的山峰，也是地球上唯一座位于赤道线上的雪峰，山顶有终年不化的冰川，距离赤道仅300多公里，是人类能够不借助特殊装备所能到达的最高点。在安博塞利国家公园不仅可以观赏这座位于赤道边上的雪山，这里还是世界上观赏野生非洲象的最佳地点。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Lake Naivasha Resort, Muthu Lake Naivasha Country Club, Great Rift Valley Lodge &amp; Resort, Naivasha Sawela Lodge非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penety/AA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纳瓦莎-马赛马拉（约4.5小时）
-[...10 lines deleted...]
-                <w:br/>
+                安博塞利
+                <w:br/>
+                酒店早餐后，上午早起GameDrive，清晨动物活跃度高，易捕捉狮群、花豹等画面，捕捉乞力马扎罗与野生动物同框的震撼瞬间
+                <w:br/>
+                下午探访马赛村落：走进传统马赛部落，观看勇士跳跃舞、钻木取火表演，了解半游牧生活方式，可选购特色手信
+                <w:br/>
+                结束后，返回酒店享用晚餐并休息
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                马赛村庄之旅：金黄的东非稀树草原上，走来一队身披红色披风、手持木棍的马赛人。这是肯尼亚马赛马拉国家自然保护区外一道靓丽的风景。马赛是东非民族。主要分布在肯尼亚南部和坦桑尼亚北部的草原地带。属尼格罗人种苏丹类型，为尼罗特人的最南支系。使用马赛语。属尼罗-撒哈拉语系沙里-尼罗语族。相信万物有灵。无数游客不远千里来欣赏东非草原美景的同时，也被生活在这里的马赛人所吸引。作为肯尼亚最具代表性的部族之一，马赛人一直延续着游牧传统。
+                马赛村落：位于保护区边缘的传统部落聚居地，房屋以牛粪、泥土、树枝搭建，外围带刺灌木围栏防野兽。在当地向导带领下，可观赏马赛勇士跳跃舞、钻木取火演示，参观圆形民居，了解半游牧文化与红格披肩服饰传统。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jambo Mara, Mara AA Lodge，Mara Chui非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">Penety/AA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉
-[...10 lines deleted...]
-                <w:br/>
+                安博塞利—纳瓦莎
+                <w:br/>
+                酒店早餐后，驱车前往纳瓦莎
+                <w:br/>
+                抵达后，参观艾尔莎庄园
+                <w:br/>
+                结束后，送往酒店入住休息
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                马赛马拉：这里是动物最集中的栖息地和最多色彩的荒原，在这里，人与自然、人与动物和谐相处，独特的原始文化，草原日出、日落的仙境般的美妙，可以使久居都市的现代人忘记一切压力与烦恼，完全融入到奇妙的大自然中，感受到一种回归的轻松与快乐。一望无际的草原，斑马成群结队，南非羚羊走动其间，非洲野牛徘徊，大象环顾左右；抑或从草丛中窜出一两只猎豹、豺狗，让你领略其速度之外，惊出一身冷汗。在这里，每年的7-8月份发生着世界上最壮观的野生动物大迁徙，即“马拉河之渡”。届时可以看到成千上万匹角马前赴后继，从鳄鱼张开的血盆大口中横渡马拉河的壮观场面，体会动中物世界的物竞天择和适者生存。这里的美是温柔与残忍并存。
-[...3 lines deleted...]
-                热气球之旅：马赛马拉热气球之旅被喻为世界上最精彩的空中之旅，清晨由热气球公司的车辆从酒店接客人前往热气球升空地做起飞准备。待太阳从地平线上缓缓升起的时候一起升入空中。此时热气球将在太阳前行程美丽的剪影，大地在脚下一点一点退去，草原被染成金黄色，各种动物和热气球在非洲的草原上组成一幅壮美的画面。随后热气球降落在草原上，游客将享用专业大厨准备好的草原早餐，开启香槟酒庆祝凯旋归来，同时将获得热气球之旅的纪念证书
+                艾尔莎庄园：坐落于肯尼亚纳瓦沙湖畔，是《生而自由》作者亚当森夫妇的故居，也是传奇狮子艾尔莎成长的地方。如今这里是野生动物保护中心与博物馆，保留着当年生活原貌，以湖畔英式下午茶和丰富的自然野趣闻名，是肯尼亚极具故事性的经典打卡地。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Jambo Mara, Mara AA Lodge，Mara Chui非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELMER或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉-肯坦关口（约5小时）-塞伦盖蒂（约4-5小时）
-[...8 lines deleted...]
-                <w:br/>
+                纳瓦莎（全天自由活动）
+                <w:br/>
+                酒店早餐后，自由活动
+                <w:br/>
+                可自费选择：乘船游览美丽的纳瓦莎湖，博戈利亚游，纳库鲁湖游览Ø结束后，返回酒店享用晚餐后休息
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                塞伦盖蒂国家公园：园区追踪动物，欣赏各种生物的新生儿萌态。塞伦盖蒂是坦桑尼亚最古老和最受青睐的国家公园，因动物一年一度大迁徙而闻名，迁徙时有六百万动物为寻找鲜嫩的牧草而跋涉。然而，迁徙过后，塞伦盖蒂又展现出作为非洲最引人注目的动物保护区的本色：大群水牛、小群的大象和长颈鹿，数千只转角牛羚、东非狷羚、黑斑羚和葛氏瞪羚，景象壮观。
-[...3 lines deleted...]
-                交通：汽车
+                纳瓦莎湖：毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里，纳瓦沙湖是鸟类学家的梦想，该处有400多种各类鸟，以该湖为家的所有鸟类品种比起全大不列颠群岛还多。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客。它也是肯尼亚景点中中国领导人来的最多之处。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：坦桑尼亚打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Seronera Wildlife Lodge非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELMER或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塞伦盖蒂
-[...5 lines deleted...]
-                晚上于酒店内休息
+                纳瓦莎—马赛马拉
+                <w:br/>
+                酒店早餐后，出发前往马赛马拉国家保护区，穿越东非草原核心地带
+                <w:br/>
+                抵达后办理入住，稍作休整，随后前往草原参加Sundowner（草原日落酒会），在开阔的草原上，伴着夕阳余晖，享用香槟与小食，欣赏野生动物
+                <w:br/>
+                在黄昏时分的活动，感受非洲草原的浪漫与野性
+                <w:br/>
+                返回酒店，享用晚餐，为次日全天Safari养精蓄锐
+                <w:br/>
+                今日亮点：
+                <w:br/>
+                Sundowner日落酒会，在广袤原野上静待落日染红天际，伴随霞光与野生动物剪影，一边享用特色饮品与小食，一边沉浸式感受非洲草原黄昏独有的壮阔与浪漫。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Seronera Wildlife Lodge非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AA/MaraChui/Jambo/Acacia或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塞伦盖蒂✈阿鲁沙（坦桑尼亚）-Serval Wildlife（约2小时）参考航班：待告 （PS：内陆机航班和时间可能临时有变，以实际预订为准，另外内陆段飞机相对比较小，承载力有限，故可能会分成不同航班飞往阿鲁沙）
-[...5 lines deleted...]
-                随后入住酒店，于酒店内享用晚餐
+                马赛马拉
+                <w:br/>
+                清晨：早起进行GameDrive，趁动物觅食高峰，追踪狮子、猎豹、大象、长颈鹿、斑马等野生动物，有机会目睹捕食场景（如猎豹追捕羚羊）
+                <w:br/>
+                中午在草原享用打包午餐，下午继续进行GameDrive，探索马赛马拉不同区域，寻找“非洲五霸”（狮子、豹子、大象、水牛、犀牛），拍摄草原日
+                <w:br/>
+                落与动物剪影
+                <w:br/>
+                晚上：回到酒店，享用晚餐，分享一天的Safari奇遇
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                ★Serval Wildlife：https://www.servalwildlife.com/
-[...1 lines deleted...]
-                ★阿鲁沙：阿鲁沙是一座位于坦桑尼亚东北部的城市，在乞力马扎罗山西南约90公里。它是坦桑尼亚阿鲁沙区的首府，有人口约34万。也是东非共同体总部所在地。阿鲁沙的北部紧邻阿鲁沙国家公园，其中有梅鲁火山，及位于其山脚著名的恩戈罗戈罗火山口。这座城市也因东非著名的游牧民族马赛人而著名
+                深度Safari：穿梭于广袤草原与丛林之间，探寻狮子、花豹、大象、非洲水牛、犀牛等非洲五霸踪迹，近距离观察各类野生动物的自然生存状态，沉浸式感受东非大草原原始野性与蓬勃生机，收获震撼难忘的原野探索体验。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gran Melia Arusha非洲轻奢特色酒店或同级</w:t>
+              <w:t xml:space="preserve">AA/MaraChui/Jambo/Acacia或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿鲁沙-安博塞利 （约3小时到肯坦边境）
-[...7 lines deleted...]
-                后送往酒店，享用酒店晚餐后，入住酒店休息
+                马赛马拉-内罗毕
+                <w:br/>
+                酒店早餐后，驱车前往内罗毕
+                <w:br/>
+                抵达后，前往内罗毕国家公园SafariWalk
+                <w:br/>
+                下午可在中华街ShoppingMall采购咖啡、木雕等手信
+                <w:br/>
+                晚餐后，送往酒店入住休息
                 <w:br/>
                 今日亮点：
                 <w:br/>
-                ★安博塞利国家公园是非洲度假胜地之一，位于肯尼亚与坦桑尼亚交界地区，肯尼亚边境，在这里可以清晰地看到海拔5895米的非洲第一高峰乞力马扎罗山。接近赤道的乞力马扎罗山顶终年覆盖着积雪，山下莽原景色优美，安波塞利国家公园位于公园面积392平方公里，由于临近云雾缭绕的非洲之巅——乞力马扎罗山，吸引着一批批前来观光的游客。
+                内罗毕野生动物园步道（NairobiSafariWalk）：位于公园区外，在自然栖息地之上观赏猴子、长颈鹿、羚羊和鬣狗等野生动物。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐或酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Penety Amboseli，Amboseli AA Camp 非洲特色酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：火锅晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss/MGM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安博塞利-内罗毕（约4小时）✈巴林✈广州   航班参考：GF708  1525/2045   飞行时间：约5小时20分钟 转机  GF122  2300/1200+1    飞行时间：约8小时
-[...1 lines deleted...]
-                酒店早餐后，送往内罗毕机场搭乘航班返回广州
+                内罗毕✈广州 参考航班： 内罗毕-广州CZ634  1315-0530+1飞行时间：11时15分
+                <w:br/>
+                酒店早餐后，进行CityTour，沿途观光内罗毕，外观内罗毕会议中心，总统府等
+                <w:br/>
+                乘航班返回国内，结束愉快的肯尼亚之旅
+                <w:br/>
+                今日亮点：
+                <w:br/>
+                内罗毕:内罗毕是肯尼亚共和国首都，面积684平方公里，约300万人口，位于赤道附近。但由于位在海拔1660米的高原之上，所以气候与酷热非洲的印象大相径庭。居民大多说英语与斯瓦西里语(非洲东部的代表性语言)内罗毕市内有不少原生态树林，草地，绿树成荫，花团锦簇，又称为"阳光下的绿城"。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店/打包早餐     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1387,51 +1351,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州
                 <w:br/>
-                抵达广州白际机场散团，结束愉快旅程，各自返回温馨的家!
+                抵达广州白云国际机场，返回国内，行程圆满结束
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1495,128 +1459,757 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.签证：肯尼亚电子签证，坦桑尼亚电子签证；
-[...13 lines deleted...]
-                8.赠送：每人每天2支矿泉水。
+                1，签证：肯尼亚ETA电子授权签证；
+                <w:br/>
+                2，机票：行程所列全程经济舱团体机票及机场税，团队机票不允许改名、退票、改票、改期（不含航空公司临时新增的燃油附加费）；
+                <w:br/>
+                3，酒店：酒店标准双人间（2人1房，若出现单男单女，且团中无同性团友可同住，请游客在出发前补房差或由旅行社安排在同组客人房内加床，如酒
+                <w:br/>
+                店房型不能加床，请补单间房差）；
+                <w:br/>
+                4，用餐：行程中所列餐食（当地中式团队餐为10-12人一桌，餐标八菜一汤；当地特色餐为套餐或自助餐）。特别说明，肯尼亚除了首都内罗毕有中餐馆外，其他地方均是安排在酒店内用当地餐。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；用餐时间在机场候机或飞机上的餐食由客人自理；
+                <w:br/>
+                5，景点：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
+                <w:br/>
+                行程中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天
+                <w:br/>
+                气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
+                <w:br/>
+                6，用车：景区9座旅游敞蓬越野车；
+                <w:br/>
+                7，司导：领队兼中文导游或当地中文导游和当地专职司机；
+                <w:br/>
+                8，赠送：每人每天2支矿泉水；
+                <w:br/>
+                9.，服务费：领队、境外司机和导游的服务费RMB1500/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.服务费：领队、境外司机和导游的服务费RMB1000/人；
-[...13 lines deleted...]
-                8.在中国国内的一切交通费用。
+                1，全程单房差RMB2500/人；
+                <w:br/>
+                2，航空托运行李物品的超重费；
+                <w:br/>
+                3，一切个人消费（如：酒店电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                4，旅游者因违约、自身过错或自身疾病引起的行程取消或变更所产生的人身
+                <w:br/>
+                和财产损失；
+                <w:br/>
+                5，不可抗力因素下引起的额外费用（如：自然灾害、罢工、境外当地政策或
+                <w:br/>
+                民俗禁忌、景点维修等）；
+                <w:br/>
+                6，游客人身意外保险；
+                <w:br/>
+                7，在中国国内的一切交通费用。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">内罗毕非洲歌舞烤肉晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布戴尔骑马</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布戴尔骑马</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布戴尔丛林徙步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿布戴尔丛林徙步</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 25.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船游纳瓦莎</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘船游纳瓦莎湖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">纳库鲁公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">前往参观纳库鲁公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马塞马拉热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">淡季：420美元/人，旺季500美元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 420.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马塞马拉热丛林早餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1688,102 +2281,264 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                12岁以上均按照成人收费；12岁以下不占床小童按总团费的9.5折结算；
-[...1 lines deleted...]
-                18岁以下小童出境旅游，必须带齐户口本，出生证等证件，以备在办理登机时航空公司检查；
+                12岁及以上均按照成人收费；12岁以下不占床小童按总团费的9.5折结算；
+                <w:br/>
+                18岁以下小童出境旅游，必须带齐户口本，出生证等证件，以备在办理登机时航空公司检查。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                CZ南航联运（CZ往返）：
+                <w:br/>
+                Ø 华南联运：（广东/广西/海南/福建）+500人
+                <w:br/>
+                Ø 华中联运：（湖北/湖南/河南）+500/人
+                <w:br/>
+                Ø 华东联运：（浙江/江苏/安徽/江西/上海）+500/人
+                <w:br/>
+                Ø 华北联运：（北京/山东/天津/山西/内蒙/河北）+600/人
+                <w:br/>
+                Ø 东北联运：（辽宁/吉林/黑龙江）+800/人
+                <w:br/>
+                Ø 西南联运：（四川/云南/重庆/贵州/西藏）+800/人
+                <w:br/>
+                Ø 西北联运：（陕西/宁夏/甘肃/青海）+800/人
+                <w:br/>
+                Ø 新疆联运：+1000/人
+                <w:br/>
+                以上价格仅供参考，如需联运请提前咨询我司，以申请到为准
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                黄皮书&amp;签证须知：
+                <w:br/>
+                Ø 黄皮书重要提示：（打针时需要提供1张两寸彩色照片和身份证原件）
+                <w:br/>
+                根据肯尼亚政府规定，入境肯尼亚需持黄皮书（国际预防接种证书），并请
+                <w:br/>
+                于出团前至少10天自行到当地卫生防疫机构接种黄热疫苗并索取黄皮书随身
+                <w:br/>
+                携带（该疫苗需10天后生效），如果出入国境者没有携带黄皮书，国境卫生
+                <w:br/>
+                检疫人员则有权拒绝其入出境，甚至采取强制检疫措施。
+                <w:br/>
+                Ø 肯尼亚电子签所需资料：
+                <w:br/>
+                1、护照首页扫描件（PS：客人应确保护照的有效性。护照有效期必须符合
+                <w:br/>
+                按回程日期当天算，有效期截止日 6 个月(含）以上（指护照有效期＞回程
+                <w:br/>
+                时间+6 个月），并留有三页或以上签证空白页。）
+                <w:br/>
+                2、2寸白底电子照片
+                <w:br/>
+                3、出签时间：3-5个工作日
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                重要提示：（打针时需要提供1张两寸彩色照片和身份证原件）
-[...1 lines deleted...]
-                根据肯尼亚政府规定，入境肯尼亚需持黄皮书（国际预防接种证书），并请于出团前至少10天自行到当地卫生防疫机构接种黄热疫苗并索取黄皮书随身携带（该疫苗需10天后生效），如果出入国境者没有携带黄皮书，国境卫生检疫人员则有权拒绝其入出境，甚至采取强制检疫措施。
+                个人财物请各位贵宾自行妥善保管。商场、餐厅等人多的地方切勿暴露财物在
+                <w:br/>
+                大庭广众之中。护照、机票、现金及相机、首饰、手表等贵重物品请随身携带，
+                <w:br/>
+                不要将贵重物品留置旅游车或酒店。
+                <w:br/>
+                Ø 为了您的人身安全，请勿擅自离团；晚上外出请了解当地治安情况，尽量选择
+                <w:br/>
+                结伴而行；自由活动期间请携带酒店名片、领队电话备用。
+                <w:br/>
+                Ø 请参团长者、未成年人随身携带个人信息卡，便于遇走散后等紧急情况下即时
+                <w:br/>
+                取得联系。
+                <w:br/>
+                Ø 参加如爬山、滑雪、滑草、骑马、漂流、游泳、游船、自驾、浮潜、热气球等
+                <w:br/>
+                具有高风险性的活动和自由活动的，敬请务必在参加前充分了解项目的安全须
+                <w:br/>
+                知并确保身体状况能适应此类活动，老人和孩子应在家人陪同下参加。
+                <w:br/>
+                Ø 预防水土不服，建议自带常备药，如藿香正气水、感冒药、创可贴、防蚊虫叮
+                <w:br/>
+                咬药物等，也请针对自己的身体情况携带备用药。
+                <w:br/>
+                Ø 为防范风险，减少自然灾害、意外事故等意外事件给游客带来的损失，建议每
+                <w:br/>
+                位游客都要购买旅游意外险。
+                <w:br/>
+                Ø 游客在活动期间不遵守约定，自由活动期间内的行为或者自身疾病引起的人身
+                <w:br/>
+                和财产损失责任自负，旅行社不承担责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1824,51 +2579,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2012,50 +2767,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>