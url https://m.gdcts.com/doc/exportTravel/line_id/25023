--- v5 (2026-05-01)
+++ v6 (2026-06-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【跨粤伶仃洋】深圳、中山、珠海丨品质2天双奇迹·深中通道丨近距离观港珠澳大桥珠海+中山+深圳打卡日月贝丨食足3餐行程单</w:t>
+        <w:t xml:space="preserve">【珠海+中山+深圳2天】跨粤伶仃洋丨双奇迹·深中通道&amp;近距离观港珠澳大桥行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20240704SP76447343</w:t>
+              <w:t xml:space="preserve">TX-20260623SP10314828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -411,57 +411,57 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★跨粤伶仃洋·世界奇迹·深中通道
                 <w:br/>
-                ★乘坐游轮出海看港珠澳大桥，近距离观赏新世界七大奇迹
+                ★乘坐游轮出海看港珠澳大桥，近距离观赏新世界七大奇迹     
                 <w:br/>
                 ★打卡珠海新地标网红大剧院，看建于海上的日月贝
                 <w:br/>
                 ★沙头角免税天堂 历史文化街区-中英街
                 <w:br/>
-                ★食足3餐：特色烤鸭宴 特色餐
+                ★食足3餐：《特色烤鸭宴》
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -578,166 +578,166 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—野狸岛-情侣路-港珠澳大桥珠海公路口岸-珠海酒店          含：午餐（特色烤鸭宴）
-[...1 lines deleted...]
-                前往有百岛“睡美人”的【野狸岛】。中央音乐学院将它打造成现代“音乐岛”，走过一两百米的跨海大桥，沿着大堤漫步，海水、情侣路、椰子树、棕榈树与附近的高楼大厦构成了一幅美丽迷人的海滨城市的图卷。外观【珠海日月贝大剧院】（40分钟）作为珠海新地标，选址在野狸岛，面朝情侣路，东临香炉湾，与野狸岛隔海湾相望。建于海岛上的歌剧院，它由一大一小两组形似贝壳的建筑构成，取自 “珠生于贝，贝生于海”，因此也得美称“日月贝”。
+                广州—野狸岛-情侣路-港珠澳大桥珠海公路口岸-珠海酒店
+                <w:br/>
+                前往有百岛“睡美人”的【野狸岛】。中央音乐学院将它打造成现代“音乐岛”，走过一两百米的跨海大桥，沿着大堤漫步，海水、情侣路、椰子树、棕榈树与附近的高楼大厦构成了一幅美丽迷人的海滨城市的图卷。外观【珠海日月贝大剧院】（游览约40分钟）作为珠海新地标，选址在野狸岛，面朝情侣路，东临香炉湾，与野狸岛隔海湾相望。建于海岛上的歌剧院，它由一大一小两组形似贝壳的建筑构成，取自 “珠生于贝，贝生于海”，因此也得美称“日月贝”。
                 <w:br/>
                 11:30珠海浪漫之路【情侣路】，用“情侣”来命名的海滨环海公路，全长28公里，一侧是城市和山恋，一侧是大海，沿途都是美丽的风景线，尽情享受人在景中景在海边的独特风光
                 <w:br/>
-                浏览位于情侣路的【珠海渔女】（40分钟）珠海城市象征，她身掮渔网，双手擎举一颗晶莹璀璨的珍珠，向世界昭示着光明。
+                浏览位于情侣路的【珠海渔女】（游览约40分钟）珠海城市象征，她身掮渔网，双手擎举一颗晶莹璀璨的珍珠，向世界昭示着光明。
                 <w:br/>
                 浏览渔女旁【香炉湾沙滩】上百米宽的沙滩，绵延三里。在沙滩上逐浪嬉戏，玩沙，拍照，吹海风，神清气爽。
                 <w:br/>
                 12：30左右前往餐厅【享用午餐】
                 <w:br/>
                 备注：菜式可能根据季节变化、原材料问题变更各别菜式，以实际出品为准。根据出游人数安排围餐或份餐，如人数不足10人，安排份餐。敬请谅解。            
                 <w:br/>
-                14:00乘坐游船出海，在船上近距离观看【港珠澳大桥】（约90分钟）。港珠澳大桥横跨港珠澳三地，是目前世界蕞长的跨海大桥，也被外媒称为新世界第7大奇迹。
+                14:00乘坐游船出海，在船上近距离观看【港珠澳大桥】（游览约90分钟）。港珠澳大桥横跨港珠澳三地，是目前世界蕞长的跨海大桥，也被外媒称为新世界第7大奇迹。
                 <w:br/>
                 湾仔码头澳门环岛游：
                 <w:br/>
                 沿途风光国际会展中心、横琴金融岛、港珠澳大桥、珠澳口岸人工岛、澳门三座跨海大桥、澳门塔、新葡京、澳门机场等澳门沿岸景色、珠澳各地标建筑
                 <w:br/>
                 九洲港码头海上看港珠澳大桥：
                 <w:br/>
                 两次穿越大桥，沿途行驶至风帆双塔、海豚三塔，零距离接触大桥，全方位领略大桥的壮美，近观珠海日月贝大剧院，远眺东西人工岛、海上明珠九洲岛、珠澳口岸人工岛、情侣路等
                 <w:br/>
                 横琴码头琴澳海湾游：
                 <w:br/>
                 沿途风景横琴岛、港珠澳大桥、澳门塔、普京、澳门机场等澳门沿岸景色、珠澳各地标建筑。
                 <w:br/>
                 【备注】3种航线由旅行社安排，不可指定，具体航班时间当天安排为准，会根据航班时间调整景点浏览的先后顺序！
                 <w:br/>
-                16:30游玩【港珠澳大桥珠海公路口岸】自由拍照打卡（30分钟），港珠澳大桥重要组成部分，其中人工岛公路口岸是粤港澳三地互通关口，有珠海新世界大门之称。在这里可以与港珠澳大桥招牌合照，非常出片。可在望桥驿站远眺港珠澳大桥。游毕入住酒店。
-[...1 lines deleted...]
-                交通：旅游空调车
+                16:30游玩【港珠澳大桥珠海公路口岸】自由拍照打卡（游览约30分钟），港珠澳大桥重要组成部分，其中人工岛公路口岸是粤港澳三地互通关口，有珠海新世界大门之称。在这里可以与港珠澳大桥招牌合照，非常出片。可在望桥驿站远眺港珠澳大桥。游毕入住酒店。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：（特色烤鸭宴）     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">珠海酒店</w:t>
+              <w:t xml:space="preserve">珠海酒店（参考怡福酒店/珠海合意酒店或同级；标双/大床 不指定安排）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发--孙中山故居--深中通道--沙头角中英街--返回  含：早餐 午餐
-[...3 lines deleted...]
-                午餐安排，餐后【深中通道】横跨伶仃洋、连接珠江口东西两岸的“深中通道”即将正式通车。它也是继港珠澳大桥之后，大湾区又一世界级的跨海超级工程。说是超级工程，不仅因其项目规模大、建设难度高，还在于通车后，它极大地缩短了大湾区城市群的时间距离，对珠江口东西两岸的区域经济格局，特别是产业格局产生巨大影响。让珠江口东西两岸“牵手”，这一“超级接口”将引爆一股势能强大的“超级流量”。小到一枚螺丝钉，大到一架无人飞行器，对于大湾区所有产业而言，“命运的齿轮”都将加速转动。 后前往游览盐田区沙头角镇的【中英街】（中英街一个月只能进入一次，我社会有工作人员在车上对中英街历史，进入中英街注意事项等进行介绍，并有个别特色产品推荐销售，喜欢可购，不喜可退，自由选择，不作为购物点推广（注意：进中英街需提供中国大陆二代身份证原件，不满十六周岁的未成年人，如未持有效《居民身份证》，必须在监护人陪同下凭《户口簿》（未满五周岁幼童凭出生证）申办《边境特别管理区通行证》。由梧桐山流向大鹏湾的小河河床淤积成，原名“鹭鹚径”。长不足0.5公里，宽不够7米，街心以“界碑石”为界，街边商店林立，有来自五大洲的产品，品种十分齐全。这里以其“一街两制”的独特政治历史闻名于世，其周围还有着其它丰富的旅游文化资源。盐田区的沙头角有一条小街，因为街的一边属于深圳，另一边则属于香港，因此“一街两制”中英街也就被人们称为“特区中的特区”自由活动。游毕后结束行程，返回温馨的家。
+                出发--孙中山故居--深中通道--沙头角中英街--返回
+                <w:br/>
+                早上指定时间地点集合出发，前往【孙中山故居】（游览约40分钟）是一幢砖木结构、中西结合、独具特色的两层楼房。一道围墙环绕庭院。楼房外立面仿西方建筑，红墙、白线、绿釉瓶式栏杆，上下层前廊施7个连续券拱。屋顶女儿墙正中饰有光环，下塑一只口衔钱环的蝙蝠。楼房内部设计则用中国传统的建筑形式。中间是正厅，厅后是孙母住房。左右两个耳房，右耳房是哥哥孙眉住房，左耳房是孙中山卧室。四壁砖墙呈砖灰色，划白砖线。窗户在正梁下。居室四面均有门通向街外。
+                <w:br/>
+                午餐安排，餐后【深中通道】横跨伶仃洋、连接珠江口东西两岸的“深中通道”即将正式通车。它也是继港珠澳大桥之后，大湾区又一世界级的跨海超级工程。说是超级工程，不仅因其项目规模大、建设难度高，还在于通车后，它极大地缩短了大湾区城市群的时间距离，对珠江口东西两岸的区域经济格局，特别是产业格局产生巨大影响。让珠江口东西两岸“牵手”，这一“超级接口”将引爆一股势能强大的“超级流量”。小到一枚螺丝钉，大到一架无人飞行器，对于大湾区所有产业而言，“命运的齿轮”都将加速转动。 后前往游览盐田区沙头角镇的【中英街】（游览约90分钟）（中英街一个月只能进入一次，我社会有工作人员在车上对中英街历史，进入中英街注意事项等进行介绍，并有个别特色产品推荐销售，喜欢可购，不喜可退，自由选择，不作为购物点推广（注意：进中英街需提供中国大陆二代身份证原件，不满十六周岁的未成年人，如未持有效《居民身份证》，必须在监护人陪同下凭《户口簿》（未满五周岁幼童凭出生证）申办《边境特别管理区通行证》。由梧桐山流向大鹏湾的小河河床淤积成，原名“鹭鹚径”。长不足0.5公里，宽不够7米，街心以“界碑石”为界，街边商店林立，有来自五大洲的产品，品种十分齐全。这里以其“一街两制”的独特政治历史闻名于世，其周围还有着其它丰富的旅游文化资源。盐田区的沙头角有一条小街，因为街的一边属于深圳，另一边则属于香港，因此“一街两制”中英街也就被人们称为“特区中的特区”自由活动。游毕后结束行程，返回温馨的家。
                 <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
-                交通：旅游空调车
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -801,61 +801,81 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                出团日期：
+                <w:br/>
+                7月4/7/11/14/18/21/25/28日；
+                <w:br/>
+                8月1/4/8/11/15/18/22/25/29日；
+                <w:br/>
+                9月5/12/19/26日；
+                <w:br/>
+                <w:br/>
+                价格
+                <w:br/>
+                1.2m以上成人：298元/人（含车导、住宿、大门票、餐）
+                <w:br/>
+                1.2米以下：168元/人（含车导）
+                <w:br/>
+                三人房少量，不退房差，房差70元/人；
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票：含景区大门票，不含园中园门票
                 <w:br/>
-                住宿：珠海市区酒店（参考怡福酒店/珠海合意酒店或同级；标双/大床 不指定安排
+                住宿：珠海酒店（参考怡福酒店/珠海合意酒店或同级；标双/大床 不指定安排）
                 <w:br/>
                 用餐：2正1早（10-12人/围，不用不退）早餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)
                 <w:br/>
                 导游：提供专业导游服务
-                <w:br/>
-                *春节初一至初六加收80元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -935,67 +955,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
-[...15 lines deleted...]
-                9、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
+                <w:br/>
+                2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
+                <w:br/>
+                3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
+                <w:br/>
+                4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
+                <w:br/>
+                5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
+                <w:br/>
+                6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
+                <w:br/>
+                7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
+                <w:br/>
+                8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
+                <w:br/>
+                9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
+                <w:br/>
+                10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1003,107 +1025,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、游客报名时，请提供准确姓名及有效证件号码（包括但不限于：有效期内的身份证/护照/户口本/出生证/回乡证等复印件）；出发当日，请游客携带有效证件原件出发，如因缺失证件造成的损失，由游客承担，敬请留意。
-[...55 lines deleted...]
-                20、基于旅游体验的特殊性，若客人在行程中对任何旅游服务质量存有异议，请立即向导游提出，以便旅行社能及时核查及采取补救措施，若客人没有及时提出或擅自解决而导致旅行社错过补救解决机会的，由此产生的扩大损失由客人自行承担。
+                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
+                <w:br/>
+                2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
+                <w:br/>
+                3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
+                <w:br/>
+                4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
+                <w:br/>
+                5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
+                <w:br/>
+                6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
+                <w:br/>
+                （一）含有损害国家利益和民族尊严内容的。 
+                <w:br/>
+                （二）含有民族、种族、宗教歧视内容的。 
+                <w:br/>
+                （三）含有淫秽、赌博、涉毒内容的。 
+                <w:br/>
+                （四）其他含有违反法律、法规规定内容的。 
+                <w:br/>
+                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1144,51 +1130,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>