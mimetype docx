--- v2 (2026-07-30)
+++ v3 (2026-10-23)
@@ -801,66 +801,70 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团日期：
-[...5 lines deleted...]
-                9月5/12/19/26日；
+                出发日期：9月5/12/19/26日 
+                <w:br/>
+                          10月1/2/3/4/5/6/10/17/24/31日 
                 <w:br/>
                 <w:br/>
                 价格
                 <w:br/>
                 1.2m以上成人：298元/人（含车导、住宿、大门票、餐）
                 <w:br/>
+                 10月1/2/3/4/5/6日 1.2m以上成人： 348元/人
+                <w:br/>
                 1.2米以下：168元/人（含车导）
                 <w:br/>
-                三人房少量，不退房差，房差70元/人；
+                房差说明
+                <w:br/>
+                三人房：无（酒店无三人房，单人需补房差）
+                <w:br/>
+                补房差：平日70元/人国庆100元/人；
+                <w:br/>
+                减房差：放弃床位不设退房差 
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票：含景区大门票，不含园中园门票
                 <w:br/>
                 住宿：珠海酒店（参考怡福酒店/珠海合意酒店或同级；标双/大床 不指定安排）
                 <w:br/>
                 用餐：2正1早（10-12人/围，不用不退）早餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)
                 <w:br/>
                 导游：提供专业导游服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
@@ -1130,51 +1134,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>