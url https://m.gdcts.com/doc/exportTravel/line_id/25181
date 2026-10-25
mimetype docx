--- v2 (2026-03-28)
+++ v3 (2026-10-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【闽东之旅 纯玩】福建动车6天 ▏福州三坊七巷 ▏福鼎太姥山 ▏ 东壁日落 ▏东海一号 ▏下尾岛 ▏平潭岛 ▏猴研岛北部湾 ▏泉州西街 ▏开元寺 ▏洛伽寺 ▏杨家溪 行程单</w:t>
+        <w:t xml:space="preserve">【闽东秋摄 纯玩】福建动车6天 ▏泉州西街开元寺 ▏海上佛国洛伽寺 ▏ 荔林水乡水上巴士 ▏平潭猴研岛 ▏下尾岛 ▏平潭岛 ▏猴研岛北部湾 ▏北部湾岚道 ▏北港村 ▏福鼎太姥山 ▏东壁日落  ▏杨家溪榕枫公园 ▏下尾岛行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,75 +388,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◆纯玩之旅：满30人派全陪，广东成团，品质出游，0购物0必消，专车专导，每人每天/支水。
+                ◆纯玩之旅：满30人派全陪，广东自组成团，品质出游，0购物0必消，专车专导，每人每天/支水。
                 <w:br/>
                 ◆魅力平潭：中国第五大岛、福建第一大岛—【平潭岛】纵览海蚀奇观、尽享长滩碧海。
                 <w:br/>
+                ◆荔林水乡：乘【水上巴士】深度体验莆田的“壶山兰水”特色和“滨海邹鲁、文献名邦”历史底蕴。
+                <w:br/>
                 ◆台海情缘：这里是祖国大陆距离台湾最近的地方【猴研岛】仅68海里。
                 <w:br/>
                 ◆行摄霞浦：★霞浦摄影【东壁】拍最美日落，一起看油画般东壁日落。
                 <w:br/>
                 ★火山岩石有洞天_沙滩_海浪_礁石【下尾岛】巨大天然的海蚀洞穴。
                 <w:br/>
-                ★霞浦最具代表性的摄影圣地之一，被誉为“中国最美的滩涂”【小皓滩涂】。
-                <w:br/>
                 ★千年古榕、江南最大枫香林【杨家溪赶鹅牵牛】你负责美，我负责‘造景’。
                 <w:br/>
                 ◆海上仙都：太姥山，三面临海，一面依山，素有“山海大观”“海上仙都”之美誉。
                 <w:br/>
                 ◆鲤遇泉州：★汉唐盛世看西安·明清辉煌看北京·宋元繁华看—【泉州】。
                 <w:br/>
                 ★体验【泉州非遗簪花围】地方民俗，风土人情。游走【西街】探寻舌尖上的美食。
                 <w:br/>
-                ★【珞珈寺】听海-【五店市】读厝，闽南的AB面，一半在海上，一半在巷里。
-[...3 lines deleted...]
-                ◆五星住宿：升级两晚豪华五钻【晋江宝辉酒店+福清永鸿温泉度假村】泡天然温泉，品豪华自助早。
+                ★【洛伽寺】听海-【五店市】街巷，闽南的AB面，一半在海上，一半在巷里。
+                <w:br/>
+                ◆美食盛宴：品闽东美食，不留遗憾，莆田妈祖宴+平潭十二金钗+霞浦生蚝宴+畲乡乌米饭。
+                <w:br/>
+                ◆五星住宿：升级两晚豪华五钻，舒适好眠。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -668,57 +668,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                荔林水乡水上巴士→北部湾→北港村-追梦蓝眼泪
+                荔林水乡水上巴士→北部湾→北港村
                 <w:br/>
                 上午：酒店早餐后，前往莆田车程约1.5小时，前往【荔林水乡】乘坐【水上巴士】（游览约1小时）穿越绿心荔林水乡和历史文化村落集群，深度体验莆田的“荔林水乡、壶山兰水”特色和“滨海邹鲁、文献名邦”历史底蕴，体验“东方威尼斯”之旅。午餐品【妈祖宴】
                 <w:br/>
-                下午：前往平潭岛车程约1.5小时，打卡【北部湾“岚道”】（游玩1.5小时，电瓶车自理30元/人）这里媲美仙本那，秒杀小垦丁！风车+玻璃栈道+无敌海景+东方圣托里尼梯田石厝，让人不得不惊叹。辽阔的大海、金色的沙滩、翻滚的浪花、强劲的海风、湛蓝的天空、洁白的云朵、碧绿的田野、还有一排排高耸的风车，会让你神清气爽、乐不思蜀；游览【北港村】（游玩约1小时）背靠君山风景名胜区插云峰，面朝大海，拥有原生态的山、石、田、海自然风光。以典型的平潭古石厝特色著称，石头厝主要以花岗岩为主要材料，建筑主体多为青、灰色，排列整齐且色彩斑驳的瓦片建成，尽显历史的沧桑。晚餐品【平十二金钗】，入住酒店休息。
-[...1 lines deleted...]
-                晚上：【沙滩追梦蓝眼泪】寻找遗落凡间的“蓝眼泪”，夜里和蓝眼泪来一场浪漫的约会，一侧是湛蓝滨海，一侧是翠树林立，随着层层涌来的海浪，一簇簇“蓝眼泪”奔涌而至，令人心醉。荧光海随浪起舞，好似星河坠入人间，如梦如幻。当荧光海从地平线升起，远远看上去就像是一座拱桥。（PS:蓝眼泪出现属概率事件“追泪”需要一点运气，旅行社能保证每位游客都能观看到蓝眼泪，因为蓝眼泪的出现受到多种自然因素的影响。但我们会提供最佳的观赏时间和地点建议，以及必要的观赏指导和安全提示。请游客们以实际观看效果为准）。
+                下午：前往平潭岛车程约1.5小时，打卡【北部湾“岚道”】（游玩1.5小时，电瓶车自理30元/人）这里媲美仙本那，秒杀小垦丁！风车+玻璃栈道+无敌海景+东方圣托里尼梯田石厝，让人不得不惊叹。辽阔的大海、金色的沙滩、翻滚的浪花、强劲的海风、湛蓝的天空、洁白的云朵、碧绿的田野、还有一排排高耸的风车，会让你神清气爽、乐不思蜀；游览【北港村】（游玩约1小时）背靠君山风景名胜区插云峰，面朝大海，拥有原生态的山、石、田、海自然风光。以典型的平潭古石厝特色著称，石头厝主要以花岗岩为主要材料，建筑主体多为青、灰色，排列整齐且色彩斑驳的瓦片建成，尽显历史的沧桑。晚餐品【平潭十二金钗】，入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：北部湾电瓶车30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：40元/人     晚餐：40元/人   </w:t>
             </w:r>
           </w:p>
@@ -756,51 +754,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 猴研岛→海坛古城→蓝眼泪体验馆→东壁日落
                 <w:br/>
                 上午：酒店早餐，参观【猴研岛】（游玩1.5小时，电瓶车自理20元/人）这是一座与台湾隔海相望的小海岛，一个距台湾新竹南寮渔港仅68海里，平潭猴研山建了一座高3米、宽5米的祖国大陆距台湾岛最近点标志石碑，上书"祖国大陆-台湾岛最近距离68海里中国·平潭"的朱红大字，并雕刻了海峡两岸位置图。还有更多网红打卡拍照点68海里邮票相框、同心石雕塑、守望石阵，更有68航标塔，红白的航标塔背后，是一望无际的深蓝大海，随便一拍都是大片。漫步【海坛古城】（游玩1小时）中国首座海岛旅游古城、其已获批国家4A级旅游景区，以古城演艺、互动娱乐和节庆活动为表现形式，集“吃、住、行、游、购、娱”各个元素。
                 <w:br/>
-                下午：走进【蓝眼泪体验馆】（赠送蓝眼泪纪念魔法瓶）：参观全国首家围绕“蓝眼泪”自然生态反应研究中心、推进对“蓝眼泪”自然生态反应的相关浮游生物及藻类的研究、顺利攻克“蓝眼泪”背后夜光藻、海萤等发光生命体存活周期短、生存要求苛刻等难题,已获得多项国家发明专利，完成“蓝眼泪”背后夜光藻、海萤等浮游生物的培育、饲养、繁殖，完成“蓝眼泪”自然生态反应的人工培育。乘车前往霞浦车程约3小时，参观【东壁日落.观海栈道】（游玩1小时）各地游客来霞浦网红打卡的必游之地，栈道总长2.3公里，宽2.5米，沿三沙镇古桶村至虞公亭村海岸线而建，用地面积2万多平方米，栈道与海面上的景观融为一体，不仅移步换景，还能观赏独特的日落景象。晚餐品霞浦小海鲜【生蚝宴】，后入住酒店休息。
+                下午：走进【蓝眼泪体验馆】：参观全国首家围绕“蓝眼泪”自然生态反应研究中心、推进对“蓝眼泪”自然生态反应的相关浮游生物及藻类的研究、顺利攻克“蓝眼泪”背后夜光藻、海萤等发光生命体存活周期短、生存要求苛刻等难题,已获得多项国家发明专利，完成“蓝眼泪”背后夜光藻、海萤等浮游生物的培育、饲养、繁殖，完成“蓝眼泪”自然生态反应的人工培育。乘车前往霞浦车程约3小时，参观【东壁日落.观海栈道】（游玩1小时）各地游客来霞浦网红打卡的必游之地，栈道总长2.3公里，宽2.5米，沿三沙镇古桶村至虞公亭村海岸线而建，用地面积2万多平方米，栈道与海面上的景观融为一体，不仅移步换景，还能观赏独特的日落景象。晚餐品霞浦小海鲜【生蚝宴】，后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 自费项：猴研岛电瓶车20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：40元/人   </w:t>
             </w:r>
           </w:p>
@@ -918,51 +916,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 杨家溪榕枫公园→吴石故居→福州三坊七巷
                 <w:br/>
-                上午：酒店早餐后，参观【杨家溪榕枫公园】（游玩1.5小时）素有"海国桃源"之誉，是太姥山"山、海、川"三大主要景区之一。这里可拍万株红枫、千年古榕群。【畲族阿婆挑担子,阿公牵牛】牵着牛，挑着担，再现了老夫妻下工回家的场景，表演得惟妙惟肖。【榕枫林赶鹅】当一回群众演员,你的赶鹅Vlog秀爆朋友圈,午餐品【畲乡乌米饭】。
+                上午：酒店早餐后，参观【杨家溪榕枫公园】（游玩1.5小时）素有"海国桃源"之誉，是太姥山"山、海、川"三大主要景区之一。这里可拍万株红枫、千年古榕群。【畲族阿婆挑担子,阿公牵牛】牵着牛，挑着担，再现了老夫妻下工回家的场景，表演得惟妙惟肖。【榕枫林赶鹅】当一回群众演员,你的赶鹅Vlog秀爆朋友圈。午餐品【畲乡乌米饭】。
                 <w:br/>
                 下午：前往福州车程约2小时，参观【吴石故居】坐落于福州螺洲镇吴厝村，这里曾是吴石将军的出生地和祖屋。故居为两进的百年木结构院落，虽部分建筑已翻新重修，但正厅仍保留着几十年前的原貌，墙上悬挂着吴石的画像及生平事迹，展柜里陈列着军服、奖章与革命档案，诉说着主人公的传奇经历。福州历史之源、文化之根—【三坊七巷】【林则徐纪念馆】【网红打卡爱心树】（游玩2小时）国内现存规模最大、保护最完整的历史文化街区，全国独一无二的古建筑遗存，是"中国城市里坊制度活化石"和"中国明清建筑博物馆"，中国十大历史文化名街之一。在这里你可以领略坊巷纵横、石板铺地、白墙青瓦、匠艺奇巧的明清古建筑。在这里你可以品尝品种繁多、口味独特的福州小吃：永和鱼丸、鼎边糊、花生汤、同利肉燕、木金肉丸、黄米糕...入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：40元/人     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1110,53 +1108,53 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：三晚舒适型酒店标准间+两晚5钻酒店标准间，团队中若出现单男单女，地接社尽量安排拼房，如
-[...1 lines deleted...]
-                无人拼房或者不愿拼房，则自补房差600元/人，退房差300/含早餐。
+                1.住宿：3晚舒适型酒店标准间+2晚当地网评五钻酒店标准间，团队中若出现单男单女，地接社尽量安排拼房，如无人拼
+                <w:br/>
+                房或者不愿拼房，则自补房差700元/人，退房差400/含早餐。
                 <w:br/>
                 行程以上所列酒店如因节假日或当地大型活动房间爆满等特殊原因无法安排，以我社出发前给予的酒店名称为准。为响应国家环保政策相关要求，酒店客房内不再摆放牙刷、刷子、拖鞋等易耗品，如有需要请客人们致电前台处，前台会第一时间提供。不便之处，敬请谅解
                 <w:br/>
                 2.用餐：行程中含5早6正，酒店内含早餐，6正40元/人餐标，若不足10人一桌，餐则相应减少，福建地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。不足8人现退餐费。
                 <w:br/>
                 3.交通：往返高铁/动车二等座（注意：由于旅行社按团队票出票，铁路票务系统都是随机出票，故无法指定连座或指定同一车厢，敬请知悉！）当地空调旅游车（按团队实际人数提供，保证每人一个座位）。备注：如遇车票紧张，直达无票则改为深圳北中转车次。
                 <w:br/>
                 4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用，此门票团价长者
                 <w:br/>
                 无优惠。
                 <w:br/>
                 5.导游：专业地陪导游讲解服务。
                 <w:br/>
                 6.人数：30人广东成团，派全陪。
                 <w:br/>
                 7.关于证件：酒店入住必须满足人证合一要求，参加此团需务必携带有效证件，小童需携带出生证或者户口
                 <w:br/>
                 本原件或身份证原件三证择一出行。
                 <w:br/>
                 8.接送：由于部分区域为含接送价格，广东各区域市场价格不同，广州南/深圳北价格为广州南/深圳北站起止，需自行前往不含接送，清远/肇庆/云浮/佛山/江门/花都/中山价格含出发地接送至广州南，增城价格为出发地接站至新塘站，东莞为含出发地接送至深圳北；
                 <w:br/>
                 <w:br/>
                 1、费用已含：成人价含广州南-厦门北，福州南-广州南，高铁二等座；旅游观光汽车费用，住宿费，餐费，包价项目景点（区）的第一道门票费、导游服务费；
                 <w:br/>
                 2、费用未含：个人投保的旅游保险费、航空保险费,合同未约定由旅行社支付的费用（包括行程以外非合同约定活动项目所需的费用、自由活动期间发生的费用等），行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）及小费等；建议客人自愿购买航空保险和旅游意外保险，并保管好自己的财物如有财物丢失，旅行社不承担赔偿责任；
@@ -1487,51 +1485,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>