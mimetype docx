--- v2 (2025-12-13)
+++ v3 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【双飞一价全含 云海盛景】云南双飞一动6天丨丽大古城丨玉龙雪山冰川大索道丨蓝月谷丨理想邦丨束河古镇丨石林丨洱海（  赠送二大表演：《丽水金沙》《印象丽江》四钻豪华酒店+大理海景酒店+升级一晚品牌四钻温德姆/亚朵）行程单</w:t>
+        <w:t xml:space="preserve">【双飞一价全含 云海盛景】云南双飞一动6天丨丽大古城丨玉龙雪山冰川大索道丨蓝月谷丨理想邦丨束河古镇丨石林丨洱海（  赠送表演：《印象丽江》四钻豪华酒店+大理海景酒店+升级一晚品牌四钻温德姆/希尔顿）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,96 +388,83 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纯玩一价全含0自费
-[...1 lines deleted...]
-                ★住宿：全程4钻酒店+大理海景酒店+升级一晚品牌四钻温德姆/亚朵
+                ★座享尊贵：行程中升级2+1陆地头等舱（满10人起）豪华座驾伴您体面出行！
+                <w:br/>
+                ★中端高性价比 纯玩一价全含0自费
+                <w:br/>
+                ★住宿：全程4钻酒店+大理海景酒店+升级一晚品牌四钻温德姆/希尔顿
                 <w:br/>
                 ★古城：大理古城+丽江古城+束河古镇
                 <w:br/>
                 ★网红：中国圣托里尼—理想邦、海湾骑行、民族换装秀
                 <w:br/>
-                ★体验：做一次纳西人：DIY制作纳西喜饼、书写东巴文字、解密纳西三部曲
-[...5 lines deleted...]
-                ★美食：宜良烤鸭、长街宴、落日海景红酒晚宴
+                ★独家资源：无人驾驶全景移动观景舱+私享音乐会，让科技感与高级感带你游览不一样的洱海
+                <w:br/>
+                ★纳西体验：“我把自己嫁给了丽江”体验活动，沉浸式体验丽江纳西族婚礼
+                <w:br/>
+                ★演出：大型实景表演秀《印象丽江》
+                <w:br/>
+                ★经典必走：5A级景区石林、5A级景区丽江玉龙雪山景区、5A级景区丽江古城景区
+                <w:br/>
+                ★地道风味：从彝族风味餐到白族风味餐、从长街宴到海景落日晚宴，品味地道的云南。
                 <w:br/>
                 ★落日拾光海景红酒晚宴 深度体验洱海浪漫风情
                 <w:br/>
                 ★首选丽江升级动车返昆明
                 <w:br/>
                 ★新婚蜜月：（凭一年以内结婚证）赠送一晚鲜花铺床+银对戒+白族礼服换装旅拍 保证两晚大床房
                 <w:br/>
                 ★★★★★★超值赠送★★★★★★
                 <w:br/>
                 ★成人超值赠送：石林电瓶车  蓝月谷电瓶车
                 <w:br/>
-                ★成人赠送价值260元大型歌舞表演秀，《丽水金沙》
-                <w:br/>
                 ★成人赠送价值280元大型歌舞表演秀《印象丽江》
                 <w:br/>
                 ★成人赠送雪山三宝（水、氧气、防寒服租借）充分满足你的旅程感受！
-                <w:br/>
-[...13 lines deleted...]
-                step4：冬鸥之约（*11月-次年2月，海埂大坝观赏海鸥&amp;滇池美景）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -598,51 +585,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-昆明（航程约3小时航程）
                 <w:br/>
                 贵宾车前往昆明，抵达后窝•NEW专业团队接团，接送入住酒店。入住后游客可自行游览昆明，品尝街头美食，每座老房子中都可能有“最滇味”的美食。昆明，一座等着你来发现、来探索的风情城市，昆明，欢迎您的到来！
                 <w:br/>
-                本线路为保证成团率，为当地散拼团，第一天及第六天接送站为工作人员，不安排导游
+                本线路为保证成团率，为当地散拼团，第一天及第六天接送机、站为工作人员，不安排导游
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1. 今日无餐饮安排，大家可自行品尝云南风味小吃，在自由出行时，请您保管好个人财物。
                 <w:br/>
                 2. 报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 3.初上高原，不适应气候的客人注意休息，避免剧烈运动
                 <w:br/>
                 4.昆明昼夜温差较大，注意增添衣物
                 <w:br/>
                 5.（特别通知：所有要含大索道的旅客，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。大索道不保证能上，望周知！！！
                 <w:br/>
                 交通：飞机，汽车
                 <w:br/>
                 到达城市：昆明市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -690,73 +677,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明→石林→长街宴→篝火晚会（车程约2个小时）
                 <w:br/>
-                酒店享用早餐后，乘车前往国家5A级景区【石林风景区】（赠送电瓶车），石林以雄、奇、险、秀、幽、奧、旷著称。石柱、石柱高耸入云；溶洞群和地下河遍布；峰林幻化成剑状、塔状、蘑菇状等各种形态。几乎世上大多数的喀斯特形态都集中在这里，构成了一幅喀斯特地质地貌全景图，是当之无愧的“天下第一奇观”。
-[...21 lines deleted...]
-                温馨提示：车程较长您可提前备些小零食，建议容易晕车客人提前配备相应药物，以备不时之需。石林景区游览，请穿着便于行走的鞋子，勿进入警告危险区域，切勿攀爬岩壁。
+                酒店享用早餐后，乘车前往国家5A级景区【石林风景区】（赠送电瓶车25元/人），石林是昆明的大名片，石林保存和展现了最多样化的喀斯特形态，高大的剑状、柱状、蘑菇状、塔状等石灰岩柱是石林的典型代表，此外还有溶丘、洼地、漏斗、暗河、溶洞、石芽、钟乳、溶蚀湖、天生桥、断崖瀑布、锥状山峰等，几乎世界上所有的喀斯特形态都集中在这里，构成了一幅喀斯特地质地貌全景图。
+                <w:br/>
+                中餐后前往 安排盲盒体验，昆明赠送景点
+                <w:br/>
+                    乘坐BUS前往楚雄，尽情享受独具特色的彝乡【长街宴】，尽情品尝彝家特色美食，比如八大碗、野坝棵煮鸡、坨坨肉、火腿等。而【彝乡恋歌】作为一台特色歌舞伴餐演出久负盛名，它生动再现了彝乡人民庆祝节日的盛况，将异彩纷呈的彝族传统及丰富多姿饮食文化融入其中，使远方的客人能够深度体验彝族独具特色的民俗文化。
+                <w:br/>
+                之后跟随彝族人民来一场【祭火大典•篝火晚会】，人们将火把围成一堆一堆的篝火，成群的彝族儿女跳起“大三弦”舞，沉浸在火海、歌海及舞海中，尽情欢歌狂舞，让欢声笑语伴你入眠。
+                <w:br/>
+                    晚餐后入住酒店。
+                <w:br/>
+                【温馨提示】：车程较长您可提前备些小零食，建议容易晕车客人提前配备相应药物，以备不时之需。请穿着便于行走的鞋子，勿进入警告危险区域，切勿攀爬岩壁。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：石林、祭火大典.篝火晚会
                 <w:br/>
                 到达城市：楚雄彝族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：彝族风味餐     晚餐：长街宴   </w:t>
             </w:r>
@@ -793,73 +768,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 楚雄-大理（车程约2.5小时）
                 <w:br/>
-                酒店享用早餐后，乘车至大理；
-[...13 lines deleted...]
-                民居的风情以及绿化景观的生机勃勃。特别赠送【白族换装秀】（每组家庭赠6张电子照片）这里的自然风光和人文景观，相互融合，在精心挑选的摄影师镜头里，构成了一幅幅美丽的照片。
+                酒店享用早餐后，我们整理行装，将带您轻松出发前往被誉为“风花雪月”之城的大理。
+                <w:br/>
+                蓝天、白云、洱海、日落、苍山，大理都有，但是有一个地方能实现对爱情海的向往，这里就是大理【理想邦】被网友称为“中国的圣托里尼”，也是摄影师们的天堂。依山就势的纯白阶梯式建筑群沿崖壁层叠错落，曲线流畅的穹顶、圆弧拱门与不规则几何体块交织，在高原阳光下投下利落的光影，形成"山海剧场"般的立体艺术空间，依山靠海，而且与大理古城隔“海”相望，坐拥与希腊爱琴海湾一样的地理地貌，从上而下用石板铺就而成道路，错综复杂，有点像迷宫的感觉。曲线感十足的建筑，植被茂盛，花草丛生，视野却依旧开阔，满满的度假感，一会儿假装自己在圣托里尼，一会儿假装在西班牙。
+                <w:br/>
+                当无人驾驶的观景舱缓缓滑入生态廊道，一段关于风、云与旋律的旅程便悄然开启。来到洱海边，为您预约了一辆无人驾驶的豪华观光车，无人驾驶技术可以精准规划路线，将人力完全解放，通过高精度传感器实现全天候360度无死角感知，确保行驶的安全与平稳。车辆缓缓穿梭于生态廊道之中，360度的全景车窗，让游客仿佛置身于“移动观景台，将洱海的美景尽收眼底，带你体验【无人驾驶全景移动观景舱】带来的科技感与高级感，车辆沿着海岸线精准而温柔地行进，带您感受多变的洱海的美景。车内，一位大理的民谣歌手轻轻拨动琴弦，享受【洱海私享音乐会】为我们演绎大理浪漫，悠扬的旋律通过沉浸式音响流淌在整个车厢，音符通过沉浸式音响流淌开来，像洱海的风一样，温柔地包裹着整个空间。没有固定的舞台，整个车厢都在随音乐共振；没有固定的观众席，你可以在零重力的怀抱里，随着节拍轻轻摇晃。为你带来一场融合了洱海与音乐的沉浸式体验。这一刻，整个洱海流动的画卷都是音乐会独一无二的背景板。
+                <w:br/>
+                之后我们到洱海生态廊道，廊道蜿蜒曲折，像一条精致的丝带，紧紧系在洱海的腰间。一边是清澈见底的湖水，水中的水草摇曳，偶尔能看到小鱼穿梭；另一边是错落有致的白族传统村落、广阔的田园和远处的苍山。来一场【海湾骑行】肆意穿梭于一面苍山，一面洱海之间，感受着清新的空气和微风拂面的惬意，变幻的光影，笔挺的水杉，悠闲漫步的行人...连风里都是自由的味道。今日特别赠送【洱海换装旅拍】(*特别说明：每组家庭赠6张电子照 只含服装不含妆造）这里的自然风光和人文景观，相互融合，在精心挑选的摄影师镜头里，构成了一幅幅美丽的照片。
                 <w:br/>
                 在一天的尽头，与落日和美食相约，享受那份宁静与满足。【落日拾光海景红酒晚宴】是对生活的热爱与执着，在夕阳的映衬下，每一道美食都变得格外诱人，每一口美食，都如同落日般温暖人心。
                 <w:br/>
-                晚餐后入住酒店。
+                游览结束之后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【理想邦】【洱海私人游艇】 【醉美民族风旅拍】【落日拾光海景晚餐】
+                景点：理想邦-无人驾驶全景移动观景舱+私享音乐会-海湾骑行-洱海换装旅拍-海景落日晚宴
                 <w:br/>
                 到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：海景晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -892,67 +859,71 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理→大理古城→《丽江千古情》→丽江酒店 （车程约2小时）
                 <w:br/>
-                酒店享用早餐后，乘车去游览历史文化名城【大理古城】，这里有繁华的街景，也有厚重的历史韵味。“一水绕苍山，苍山抱古城”，大理古城东临洱海，西枕苍山。清晨的古城充满活力，午后的大理热闹非凡，夜幕下的大理古城温柔典雅
-[...11 lines deleted...]
-                晚上游览世界文化遗产、国家5A级景区【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)，随意、自然的生活，如同水的慵懒，阳光的温情，一缕幽香熏染着纳西情韵的古镇。流水、小桥、人家，宛若秀丽的江南，独自沉沦在那份自在与悠然之中，游客请自行选择品尝古城内小吃、美食，游览结束后自行返回酒店。
+                酒店享用早餐后，乘车去游览历史文化名城【大理古城】，他是一座被“风花雪月”浸润的千年古镇。漫步在青石板路上，抬头是苍山的巍峨，回首是洱海的波光。青瓦白墙的白族院落间，溪水潺潺，繁花似锦。这里既有文献名邦的古朴底蕴，又充满了文艺清新的自由空气。你可以找个洒满阳光的院子发呆，也可以钻进一家小店聆听故事，时光在这里变得缓慢而温柔。这里有繁华的街景，也有厚重的历史韵味。清晨的古城充满活力，午后的大理热闹非凡，尽兴逛遍之后乘车前往丽江。
+                <w:br/>
+                到了丽江之后，来到纳西族沉浸式生活体验馆，跟随云南省级非遗项目代表性传承人‘和育苗’老师，沉浸式体验【“我把自己嫁给了丽江”体验活动】。
+                <w:br/>
+                一、开篇：【走进纳西人家】，我们来到丽江，不是为了匆匆路过，而是为了把自己交付给这座古城。当双脚落在五花石铺就的老街上，当远处传来雪山融水的潺潺声响，一个温柔的念头悄然滋生：不如，就在今天，把自己嫁给丽江。
+                <w:br/>
+                二、仪式感的起点：【纳西洗手礼】，踏入纳西族传统院落，木门轻启，一位身穿“披星戴月”羊皮披肩的阿妈早已在院中等候。铜壶倾泻，清泉流淌，你伸出手，感受那来自玉龙雪山的凉意滑过指尖。这是纳西族迎接贵客的最高礼节——洗手礼，洗去一路风尘，也洗去尘世纷扰。学习一句【纳西问候语】，阿妈微笑着望向你，教你学习一句纳西语，眼神里全是慈爱。这一刻，你不是游客，你是远归的家人。
+                <w:br/>
+                三、与东巴对话：【东巴文字里的祝福】，来到庭院，跟着朴素的纳西人非遗老师学习了解纳西族的传统文化，探访东巴纸上的传承，东巴文化是丽江纳西族的艺术遗产，它蕴含着纳西族人民的智慧和情感，开始学习东巴象形文字前，非遗老师会教我们简单的东巴文字识别以及书写。那些如画般的象形文字——世界上唯一活着的象形文字，在他的笔下有了生命。
+                <w:br/>
+                四、花轿送亲：【看她出嫁，也把自己嫁给了丽江】，院外，一顶纳西花轿已静静等候。
+                <w:br/>
+                大红轿身，雕花彩绘，檐角垂着流苏，在高原的阳光下泛着温柔的光。这时你会忘了自己是游客，忘了明天还要赶路，忘了这座城市之外的所有事。这一刻，你只是一个见证者，一个愿意相信幸福的人。而你，跟着轿子的步伐，一步一步，走在五花石铺就的老街上。这一路，摇摇晃晃，晃晃悠悠，热热闹闹。纳西阿妈们跟在后面唱着古老的调子，游客们停下脚步举起手机，孩子们追着花轿跑。整座古城都醒了过来，都在为这一场婚事忙碌着、欢喜着。你跟着，笑着，忽然眼眶就热了。不是因为难过，而是因为——你看着别人被幸福包围，竟然也觉得自己被温柔地拥抱了。你为别人的祝福，也悄悄在心里，为自己许了一个愿。这一刻，仿佛整个丽江都在为你铺路，都在送你出嫁。送那个在人群里终于敢相信爱情的你。这一刻，你真的把自己嫁给了丽江——
+                <w:br/>
+                五、水车之畔：【民族大狂欢】，花轿在古城大水车处缓缓落下。这是丽江古城的原点，是四方街的起点，是无数人梦想开始的地方。巨大的水车吱呀转动，像时光的齿轮，将这一刻永远定格。音乐骤然响起——纳西阿妈们拉起你的手，游客们围成圆圈，一场即兴的民族大狂欢就此开始。“阿里里，阿里里……”古老的旋律在古城上空回荡。你笨拙地模仿着舞步，却笑得无比灿烂。没有人认识你，但所有人都为你欢呼。水车在转，雪山在望，裙摆在飞。游客们笑着涌上来，认识的、不认识的，手拉着手，围成一圈又一圈。水车旁的空地瞬间变成了一片欢腾的海洋。你忽然分不清——到底是你闯入了纳西人的狂欢，还是他们把你带进了一个更古老的梦。在这里，没有游客和主人的分别，没有陌生和熟悉的界限。只有手牵着手的人，只有跟着节奏跳动的心。
+                <w:br/>
+                晚上游览世界文化遗产、国家5A级景区【丽江古城】(*特别说明：丽江古城属于开放式景点，游客游览结束后，自行前往酒店)，随意、自然的生活，如同水的慵懒，阳光的温情，一缕幽香熏染着纳西情韵的古镇。流水、小桥、人家，宛若秀丽的江南，独自沉沦在那份自在与悠然之中，游客请自行选择品尝古城内小吃、美食，游览结束后自行返回酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：大理古城、做一次纳西人”体验活动、丽水金沙、丽江古城
+                景点：大理古城-“我把自己嫁给了丽江”体验活动-丽江古城
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -987,51 +958,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 束河古城-玉龙雪山-丽江（动车）昆明   （动车车程约2.5小时）
                 <w:br/>
                 酒店享用早餐后，前往游览【束河古镇】，纳西语称“绍坞”，因村后聚宝山形如堆垒之高峰，以山名村，流传变异而成，意为“高峰之下的村寨”，是纳西先民在丽江坝子中最早的聚居地之一，是茶马古道上保存完好的重要集镇。
                 <w:br/>
-                后乘车前往游览国家5A级景区【玉龙雪山】，玉龙雪山最高海拔5596米，终年披云戴雪，气势磅礴，乘坐【玉龙雪山冰川公园大索道】(赠送小瓶氧气+羽绒服租借)登临雪峰，穿越寒暑和云层，纵览四季交替景观，更有萦绕身侧的云卷云舒，从高处俯瞰雪山万物，感受玉龙奔腾入江的震撼气势 。（特别通知：所有要含大索道的旅客，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。大索道不保证能上，望周知！！！）之后前往游览【蓝月谷】（赠送电瓶车），源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。游览结束后观看【印象丽江】感受一场真正意义上的荡涤灵魂的实景演出盛宴。第一部分“雪山篇”是与山的对话，体验生命与自然的紧密关系；第二部分是通过人们攀登玉龙雪山，游历丽江古城，从而与生活对话；第三部分“古城篇”是与祖先的对话，在对话中发现古往今来在人们的内心深处，始终存在一个神圣的王国。 后乘坐动车返回昆明，抵达后入住酒店。注：如遇旺季（暑期，春节、国庆小长假、其他节假日）、其他特殊原因导致动车票无法保证的情况下，我社将改为大理动车昆明或者汽车返昆。晚上抵达昆明酒店入住）
+                后乘车前往游览国家5A级景区【玉龙雪山】，玉龙雪山最高海拔5596米，终年披云戴雪，气势磅礴，乘坐【玉龙雪山冰川公园大索道】(赠送小瓶氧气+羽绒服租借)登临雪峰，穿越寒暑和云层，纵览四季交替景观，更有萦绕身侧的云卷云舒，从高处俯瞰雪山万物，感受玉龙奔腾入江的震撼气势 。（特别通知：所有要含大索道的旅客，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。大索道不保证能上，望周知！！！）之后前往游览【蓝月谷】（赠送电瓶车），源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
+                <w:br/>
+                游览结束后观看【印象丽江】感受一场真正意义上的荡涤灵魂的实景演出盛宴。第一部分“雪山篇”是与山的对话，体验生命与自然的紧密关系；第二部分是通过人们攀登玉龙雪山，游历丽江古城，从而与生活对话；第三部分“古城篇”是与祖先的对话，在对话中发现古往今来在人们的内心深处，始终存在一个神圣的王国。（*特别说明：如因时间问题看不了的更改为：调整为第四天观看【丽水金沙】以舞蹈诗画的形式，荟萃了丽江奇山异水孕育的独特的滇西北高原民族文化气象、是亘古绝丽的古纳西王国的文化宝藏，择取丽江各民族最具代表性的文化意象，全方位地展现了丽江独特而博大的民族文化和民族精神。）
+                <w:br/>
+                 后乘坐动车返回昆明，抵达后入住酒店。注：如遇旺季（暑期，春节、国庆小长假、其他节假日）、其他特殊原因导致动车票无法保证的情况下，我社将改为大理动车昆明或者汽车返昆。晚上抵达昆明酒店入住）
                 <w:br/>
                 【温馨提示】：1.丽江昼夜温差大、光照时间、紫外线较强，请各位贵宾注意衣服增减、防晒。丽江为少数民族聚居地，请尊重当地的风俗习惯。
                 <w:br/>
                 2.玉龙雪山温度较低、海拔较高，根据自身身体情况，若需要防寒服及氧气，可以在景区租用，费用自理。
                 <w:br/>
                 3.索道为实名制提前制卡，若至景区因个人原因放弃游览，无法退费，敬请谅解。玉龙雪山是景区，旅游旺季和节假日人很多，为了广大游客的安全及游览次序，排队乘索道需要一些时间，请勿拥挤，遵守秩序，文明出游。上雪山需要一定体力，在上山之前，建议带上适量红牛、巧克力之类的高热量食品，以补充能量。
                 <w:br/>
                 交通：汽车、动车
                 <w:br/>
                 景点：束河古镇、玉龙雪山、蓝月谷
                 <w:br/>
                 到达城市：昆明市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1199,51 +1174,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州- 昆明 -广州往返程机票经济舱，航班时间等以实际出票为准； 团队票一经出票不退不改；
                 <w:br/>
                 2、住宿：入住当地酒店双人标间（不挂星）；每成人每晚（12周岁以上）一床位，出现单男或男女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                3、用餐：全程含5早5正+1营养餐包，30元/人/正，特色餐50元/人/餐（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
+                3、用餐：全程含5早6正，30元/人/正，特色餐50元/人/餐（酒店含早餐，不占床不含早餐）备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 4、用车：行程当地2+1豪华空调旅游车，按实际人数用车，保证一人一正座。云南因山路较多且地理环境较特殊，高原行车，汽车容易出故障，途中可能会安排检修，敬请谅解； 第一天、第六天小车接送机/站
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。 第一天及第六天接送机为工作人员，不安排导游；
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外, 本线路已经按云南免大门票政策核算，所有的门票优惠减免无费用可退），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。特别提示：由于云南旅游景点多为提前制卡制度，一旦制卡，费用不便退出；另：享有免票的特殊人群（如：老人、残疾人、军官、学生、记者、儿童等可能发生优惠的证件者）因我社门票为旅行社团体采购，已超出个人优惠值，均不再享受任何优惠政策 
                 <w:br/>
                 7、小童（2-11岁）：只含半正餐餐费、车位；不占床位、不含门票、不含动车票、不含早餐（早餐费用按入住酒店前台收费规定，由家长现付），小孩也不享受赠送景点，全程超高门票自理。。 
                 <w:br/>
                 8、购物点：纯玩不进店。大理古城、束河古镇、丽江古城等景区商店、行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1557,51 +1532,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>