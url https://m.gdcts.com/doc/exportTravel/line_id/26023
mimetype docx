--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZC-CZMB6DDAQ-</w:t>
+              <w:t xml:space="preserve">ZC-CZMB6DDAQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：广州-曼谷 CZ8099 / 10:30-12:55
-[...1 lines deleted...]
-                参考航班：曼谷-广州 CZ8100 / 13:55-18:00
+                去程：广州-曼谷 CZ8019 / 16:55 -18:55 
+                <w:br/>
+                回程：曼谷-广州 CZ8080 / 12:45 -16:40
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -402,51 +402,51 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【优质航空】：臻选南方航空广州直飞曼谷，可配全国联运
                 <w:br/>
                 【欢乐畅玩】：芭堤雅游金沙岛+珊瑚岛，海岛风光，阳光沙滩。。。
                 <w:br/>
                 【奇趣之旅】：实弹射击场，体验真枪实弹射击的刺激。
                 <w:br/>
                 【精彩行程】：大皇宫+玉佛寺、嘟嘟车、泰式按摩、东方公主号、杜拉拉水上市场、粉象博物馆、JODD新火车头夜市、打卡跑男拍摄地唐人街、泰爽庄园一站式泰式玩乐体验......
                 <w:br/>
                 【舒适酒店】：全程5晚网评五钻酒店，芭提雅升级两晚国际五星温德姆酒店！
                 <w:br/>
-                【舌尖美食】：曼谷水上餐厅、咖喱螃蟹海鲜餐，泰爽庄园帝王宴、东方公主游船晚餐、美人鱼悬崖餐厅下午茶、皇权免税店自助餐、榴莲水果餐！
+                【舌尖美食】：曼谷一品私厨、咖喱螃蟹海鲜餐，泰爽庄园帝王宴、东方公主游船晚餐、美人鱼悬崖餐厅下午茶、皇权免税店自助餐、榴莲水果餐！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,51 +567,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 - 曼谷 - 嘟嘟车游曼谷
                 <w:br/>
                 于指定时间广州白云机场集中，在领队带领下前往柜台办理登机手续。乘搭客机飞往泰国曼谷素万那普机场。抵达后前往【网红农夫水果市场】蕴含泰国丰富独特的市场文化，却是值得让人 白天舍弃环境舒适的水果购物中心，也得前来逛逛的好地方。体验【泰式按摩】（60 分钟）可以使人快速消除疲劳，恢复体能，还可增强关节韧带的弹性和活力， 恢复正常的关节活动功能，达到促进体液循环，保健防病，健体美容的功效。（注意：12岁以下小孩体骼成长未健全不含按摩。）【唐人街】在泰国首都曼谷市区西部，是城区最繁华的商业区之一，其规模及繁华程度，在东南亚各地的唐人街中，堪称魁首。【嘟嘟车游曼谷】拉风的嘟嘟车在曼谷老城区绕个圈，就像随心搭配的大冒险。前往酒店入住休息。
                 <w:br/>
-                交通：参考航班：CZ8099 / 10:30-12:55，飞行时间约3小时，时差1小时
+                交通：广州-曼谷 CZ8019 / 16:55 -18:55
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：泰式风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -959,51 +959,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 曼谷 - 广州
                 <w:br/>
                 早餐后根据航班时间，前往曼谷机场乘搭客机返回广州机场后，结束愉快的旅程！
                 <w:br/>
-                交通：参考航班：CZ8100 / 13:55-18:00，飞行时间约3小时，时差1小时
+                交通：曼谷-广州 CZ8080 / 12:45 -16:40
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1073,131 +1073,131 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州—曼谷往返机票及税金。
                 <w:br/>
                 2、门票：行程中所列景点首道门票。
                 <w:br/>
                 3、用车：跟团期间的空调用车，按照实际参团人数安排交通车辆，座位次序为随机分配，不分先后，保证 1人1正座，自由活动期间不包含用车。   
                 <w:br/>
-                4、用餐：行程所列餐食，早餐不用不退。正餐十人一桌（八菜一汤，人数减少可能调整份数），或定食套餐每人一份，团队用餐，不用不退，敬请谅解！          
+                4、用餐：行程所列餐食，早餐不用不退。正餐餐标150泰铢/正/人，特色餐除外，十人一桌（八菜一汤，人数减少可能调整份数），或定食套餐每人一份，团队用餐，不用不退，敬请谅解！ 
                 <w:br/>
                 5、住宿：3晚曼谷素万那普安查特尔酒店(iChapter Suvarnabhumi)或不低于同档次网评五钻酒店。
                 <w:br/>
                 2晚芭堤雅芭堤雅中天海滩温德姆酒店(WYNDHAM JOMTIEN PATTAYA)或不低于同档次网评五钻酒店。 
                 <w:br/>
                 以上所列酒店视为优先安排酒店，如遇所列酒店房满情况下，则安排同档次的其他酒店，敬请谅解！
                 <w:br/>
-                东南亚酒店没有星级标准及挂星制度，行程中所列名的标准以参考携程或agoda或booking网评标准，部分酒店大床房为两小床拼成大床，敬请谅解！
-                <w:br/>
                 注：用房为2人入住1间房，如您要求单住，则须补单房差费用。
                 <w:br/>
                 6、导游：当地中文导游服务。（接驳期间或自由活动期间不含导游服务）
                 <w:br/>
                 7、领队：全程领队服务。  
                 <w:br/>
-                8、保险：30万保额的旅游意外保险、旅行社责任险。
+                8、保险：30万保额的旅游意外保险、旅行社责任险。  
                 <w:br/>
                 9、综合服务费￥300元/人
-                <w:br/>
-                10、燃油附加费升幅¥200/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、泰国签证费（目前泰国实行免签政策）。
                 <w:br/>
-                2、如单人出游，要求享受单房，请补交单人房差￥900元/人。
+                2、如单人出游，要求享受单房，请补交单人房差￥1000元/人。
                 <w:br/>
                 3、自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 4、非行程内活动项目及个人消费。
                 <w:br/>
-                5、临时燃油附加税升幅及超重物品托运费。
+                5、燃油附加税升幅及超重物品托运费。
                 <w:br/>
                 6、不可抗力因素所产生的费用。
                 <w:br/>
                 7、除自由活动外，不可离团。
+                <w:br/>
+                8、行程途中车内设有当地特色商品推介环节，无强制消费，客人可根据自身需求自愿选购。
+                <w:br/>
+                9、行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2281,51 +2281,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>