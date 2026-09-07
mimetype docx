--- v0 (2025-10-24)
+++ v1 (2026-09-07)
@@ -29,51 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【尼泊尔8天7晚游】 |南航广州往返直飞 | 加德满都杜巴广场 | 奇特旺国家森林公园 | 东方瑞士博卡拉雪山日出 | 费瓦湖泛舟 | 班迪普尔小镇观景  | 佛祖诞生地蓝毗尼 | 纯玩 无购物无自费行程单</w:t>
+        <w:t xml:space="preserve">【国庆尼泊尔8天7晚奢享游】 |南航广州往返直飞 | 加德满都杜巴广场 | 奇特旺国家森林公园 | 东方瑞士博卡拉雪山日出 | 费瓦湖泛舟 | 班迪普尔小镇观景  | 喜马拉雅观景小镇纳加阔特行程单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纯玩 无购物无自费 全程当地五钻酒店+特色观景酒店，特别升级入驻鱼尾山庄</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NY1723606597rl</w:t>
+              <w:t xml:space="preserve">ZQNY-NY1723606597rl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -394,73 +408,75 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ☆优质航班：  南航广州起止直飞加德满都，可申请全国联运（费用后附）； 
                 <w:br/>
-                ☆身心疗愈： 古老的颂钵疗愈 ，唤醒身心内在能量
-[...3 lines deleted...]
-                ☆深度景点：  穿梭中世纪古城加德满都，聆听袅袅梵音
+                ☆身心疗愈： 古老的颂钵疗愈+雪山瑜伽，舒缓身心
+                <w:br/>
+                ☆全景游览：  穿梭中世纪古城加德满都，聆听袅袅梵音
                 <w:br/>
                 体验神比人多的国度，朝圣活女神庙里的独特信仰；
                 <w:br/>
                 吉普车深入南亚密林奇旺，独木舟近距离观赏鳄鱼；
                 <w:br/>
                 泛舟费瓦湖，看东方瑞士—博卡拉的恬淡优雅；
                 <w:br/>
                 特别安排体验博卡拉萨朗科山汽车上山观赏日出
                 <w:br/>
-                观鱼尾峰壮丽的雪山日出，徒步世界和平塔 
-[...7 lines deleted...]
-                         满愿塔“博大哈大佛塔”点灯，祈祷和平与安宁
+                观鱼尾峰壮丽的雪山日出；赏纳加阔特壮丽的雪山日落；
+                <w:br/>
+                ☆升级酒店： 全程五钻，博卡拉特别升级皇家鱼尾山庄，悬崖观景酒店
+                <w:br/>
+                ☆特色餐食： 塔鲁族民族歌舞表演+特色风味歌舞餐，感受不一样的尼泊尔风情
+                <w:br/>
+                ☆丰富礼包： 品尝特色尼泊尔“国王酸奶”，有滋有味
+                <w:br/>
+                            满愿塔“博大哈大佛塔”点灯，祈祷和平与安宁
+                <w:br/>
+                            博卡拉经典游：湿婆神像+和平塔轻徒步+费瓦湖夜祭
+                <w:br/>
+                            真纯玩不进店，无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -579,177 +595,175 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州——加德满都（参考航班CZ6067  0815/1130）
                 <w:br/>
+                广州——加德满都（参考航班CZ6067  0815/1130）-纳加阔特（车程约2小时）                                   
+                <w:br/>
                 指定时间在广州白云国际机场T2航站楼出发厅集中，飞往有山国美誉的尼泊尔王国首都加德满都。
                 <w:br/>
-                抵达后，由专业导游接机。 
-[...7 lines deleted...]
-                体验古老的颂钵疗愈（60分钟），颂钵是一种源于古代亚洲，特别是尼泊尔、印度北部、西藏等地的传统打击乐器，其制作工艺精细，有的颂钵甚至是以喜马拉雅山的陨石烧熔提炼后，再由手工打造而成，并刻有各种符号或图腾，以增加其文化意义和美感。在藏传佛教的寺庙和修行中，颂钵被广泛使用，其声音被认为可以帮助冥想者进入深度冥想的状态，平静心灵，净化能量。颂钵的振动和声音能够与人体内的能量场产生共鸣，促进能量的流动和平衡，从而达到疗愈身心的目的。通过声音的频率和振动的频率把身体中堵塞的能量疏散开来，引起身体内的分子共振，让人在和谐稳定的颂钵频率中，体验深层放松的舒畅与宁静。
+                抵达后，由专业导游接机，前往餐厅用餐。
+                <w:br/>
+                下午前往乘车前往始建于13、14世纪的【巴德岗杜巴广场】（世界文化遗产）（90分钟）她被誉为露天博物馆和活的遗址，展现出一幅中世纪尼泊尔的瑰丽图画。我们抵达后考察【55窗宫】（外观），【巴特萨拉女神庙】（外观），【尼亚塔波拉塔】（外观）等世界文化遗产建筑，这里由于离加德满都有一段距离，大部分的重要文化遗产还是得到保存。如有时间，依然可以购买木雕工艺品和陶制品，帮助当地的人们。随后安排品尝当地特色小吃：网红瓦罐酸奶。
+                <w:br/>
+                然后前往有喜马拉山观景台之称的静谧山村—纳加阔特。天气晴朗的时候，肉眼可观看到多座海拔6000-8000多米的雪峰。抵达后入住酒店，可以于酒店周周边林间小道悠闲散步，也可以在酒店露台欣赏山村风光。 晚餐后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：自理     午餐：当地餐厅     晚餐：当地餐厅用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">加德满都Pebera Heritage或Mahabir Palace或Siddhartha Boutique Bouddha 或Surya Heritage Thamel同级网评四星酒店</w:t>
+              <w:t xml:space="preserve">雪山观景酒店club Himalaya 或soaltee westend resort 或 bhangeri durbar resort或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                加德满都—奇特旺（车程约5.5小时）
-[...3 lines deleted...]
-                驱车前往拥有亚洲较佳观赏野生动物区域的——【皇家奇达旺国家公园】（世界自然遗产），位于南部达拉伊平原。抵达后入住酒店。傍晚欣赏原始的塔鲁族民俗歌舞表演，热情的尼泊尔小伙子邀请您一起欢快共舞。
+                纳加阔特-奇特旺（车程约5.5小时）
+                <w:br/>
+                清晨尽情欣赏喜马拉雅雪山日出美景（视天气情况而定能否看到雪山日出）。
+                <w:br/>
+                体验雪山瑜伽（60分钟），瑜伽是一种古老的折学体系及其指导下的运动体系， 通过这个运动体系从而达到身体、心灵与精神和谐统一的运动形式，面对雪山美景，舒展身体，放松心情，让身心从内到外彻底的舒展，充满能量。 早餐后,驱车前往拥有亚洲较佳观赏野生动物区域的——【皇家奇达旺国家公园】（世界自然遗产），位于南部达拉伊平原。抵达后入住酒店。傍晚欣赏原始的塔鲁族民俗歌舞表演，热情的尼泊尔小伙子邀请您一起欢快共舞。
                 <w:br/>
                 交通：汽车前往
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">奇特旺 Royal tiger 或 Park Safari resort 或 Green Mansion 或Jungle resort或同等级特色酒店</w:t>
+              <w:t xml:space="preserve">奇特旺 Royal tiger 或 Jagatpur lodge 或 hotel earth light 或landmark forest或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -787,373 +801,387 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">奇特旺 Royal tiger 或 Park Safari resort 或 Green Mansion 或Jungle resort或同等级特色酒店</w:t>
+              <w:t xml:space="preserve">奇特旺 Royal tiger 或 Jagatpur lodge 或 hotel earth light 或landmark forest或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奇达旺——蓝毗尼（车程约4小时）
-[...3 lines deleted...]
-                前往【迦毗罗卫国】（约1小时）（迦毗罗卫国是佛陀的故乡。我们了解佛陀在家乡的事迹，瞻礼净饭王和摩耶夫人墓，感恩释迦族对世界贡献。返回酒店享用晚餐，回房间休息。
+                奇达旺——班迪普尔（车程约 3 小时）——博卡拉（车程约4小时）
+                <w:br/>
+                早餐后，驱车前往尼泊尔特色风情小镇【班迪普尔小镇】（60分钟）参观它被誉为尼泊尔保存完好的小镇，被称为纽瓦丽文化博物馆。它曾是中国-尼泊尔-印度重要的贸易驿站。50多年前，新建的公路从小城下方通过，将班迪普尔积累了几百年的辉煌一夜变得暗淡，但这里却留下一座活生生的尼泊尔纽瓦丽人建筑和文化博物馆、古城的建筑超过70%都是纽瓦丽建筑，当地的居民数百年来似乎一直与世隔绝
+                <w:br/>
+                午餐后乘车前往度假胜地，有东方瑞士之称的——博卡拉，它是尼泊尔盛名的风景地，位于尼泊尔中部喜马
+                <w:br/>
+                拉雅山南坡山麓博卡拉河谷上的城市，东距加德满都约200公里。海拔900米，基本地形为低山丘陵，河谷宽阔平坦。在博卡拉市区北边，地势渐高，喜马拉雅山脉犹如屏障横亘天边，连绵不断的雪峰矗立天的边缘。鱼尾峰、安娜普纳峰等数座雪山距离博卡拉市区三十多公里，天气好时，在市区每一个角落都可以看到雪山的壮美，特别是鱼尾峰，好像无处不在，随处抬头可见边缘锐利如刀锋的顶峰。
+                <w:br/>
+                抵达后可在博卡拉大街上闲逛，沿着费瓦湖漫步景色怡人，轻松有趣。
                 <w:br/>
                 交通：汽车前往
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">蓝毗尼Buddha maya / Bhairahwa Garden Resort  同级四星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博卡拉 特别安排入住皇家/名人/政要下榻的 鱼尾山庄 fishtail lodge或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蓝毗尼——班迪普尔（车程约 3 小时）——博卡拉（车程约4小时）
-[...7 lines deleted...]
-                抵达后可在博卡拉大街上闲逛，沿着费瓦湖漫步景色怡人，轻松有趣。
+                博卡拉一天游
+                <w:br/>
+                早餐后，前往秀美的【费娃湖】上泛舟（60分钟），并可前往参观湖中心的寺庙（合计约60分钟，结束时请各自给船夫100卢比小费）。费瓦湖是博卡拉度假游览的第二重要去处。它位于市区南边，周边是旅游区，酒吧街、购物街位于一体，是游人流连之处。要想体验慵懒，可以乘小船游览费瓦湖，清澈明净的湖水，淳朴憨厚的尼泊尔船夫，让小船静静滑行在梦幻般的湖面，这是每一位到过博卡拉的人极为称道的事情，参观湖心岛上的印度庙（外观）。前往参观大卫瀑布（30分钟），又被称作是魔鬼瀑布，  这条瀑布的奇妙之处在于它的下方是一个地下溶洞，陡然消失不见后，又从数公里外的地底下钻出来，形成一条地上河流。溶洞内常年冒着团团热气，用手可以感觉到明显的热度，水汽会在空中变换出七彩颜色。
+                <w:br/>
+                下午特别赠送：前往Pumdikot山之巅，一览庄严矗立的高达51英尺的湿婆神像（约30分钟），其下方是和平塔白色佛塔。这座于2021年落成的神像，坐拥1500米海拔，仿佛被山巅托入云端，已成为博卡拉引人注目的地标，也是喜马拉雅山麓一处融合信仰与自然的壮丽景观。
+                <w:br/>
+                站在神像脚下极目远眺，博卡拉谷地、费瓦湖的粼粼波光与远方安娜普尔纳山脉的皑皑雪峰尽入眼帘。尤其在日出与日落时分，当金色的光芒拂过雪山与湖面，天地间便展开一幅动人的画卷，令人屏息，
+                <w:br/>
+                然后徒步下山前往下方半山处世界和平塔 （徒步约60分钟），沿途欣赏山林自然风光，和平塔建成于2000年，塔身通体白色，四面有释加牟尼佛祖雕像，分别以立、坐、卧姿呈现。如天气晴朗， 可俯瞰一览费瓦湖风光， 还可欣赏壮美的安娜普纳雪山风光日落风光！
+                <w:br/>
+                返回博卡拉市区，傍晚在Barahi Ghat 码头观赏费瓦湖夜祭仪式，祭祀师举着器具舞动着各种姿势，燃烟、点火、焚香、摇铃、撒花、吹法螺。仪式末尾所有信徒都高举双手跟唱祷告词，氛围极具煽动性，伴随着印度教音乐，您可以跟信徒一起快乐舞动。
+                <w:br/>
+                晚餐后，返回酒店入住休息
+                <w:br/>
+                备注：客人自主放弃或因时间、天气等原因不能前往徒步，无费用差价退回，敬请知悉
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">博卡拉Majheri resort &amp; Spa 或Teeka resort &amp; Spa或 Dahlia Boutique或Shaara Pokhara或同级网评4星</w:t>
+              <w:t xml:space="preserve">博卡拉 特别安排入住皇家/名人/政要下榻的 鱼尾山庄 fishtail lodge或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博卡拉一天游
-[...5 lines deleted...]
-                备注：客人自主放弃或因时间、天气等原因不能前往徒步，无费用差价退回，敬请知悉
+                博卡拉——加德满都（车程约6-7小时）
+                <w:br/>
+                清早乘车前往萨朗科山上观看雪山日出，眼前是庄严而寂静的安娜普娜山系和鱼尾峰，当太阳升起来，耀眼的光芒照在雪峰上形成金顶，绚丽无比，深深地吸引住游客的目光。
+                <w:br/>
+                早餐后，返回加德满都。下午抵达后前往斯瓦扬布纳寺参观（45分钟），位于加德满都西部的环城公路边的一座小山上，距离泰米尔区2公里，斯瓦扬布纳特寺(Swayambhunath):又称四眼天神庙，是尼泊尔的佛教寺庙，亦称斯瓦扬布佛塔，位于首都加德满都郊外斯瓦扬布山顶上。建于公元前3世纪，是亚洲古老的佛教圣迹之一。主建筑是一座巨型的舍利塔，塔身为圆锥型，底座为四方形，底座四面绘有眼睛的图案，这是"智慧的眼睛"，能够看到世间一切，象征着佛眼法力无边，能看着加德满都的每个角落。佛塔由圆锥形13层相轮组成，表面镶镀着铜片和金箔。塔顶是结构复杂的华盖，华盖之上高竖着镏金宝瓶;塔冠嵌有一颗巨大的宝石。在主塔的四周，还分布着一些小型的舍利塔和转经筒。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">博卡拉Majheri resort &amp; Spa 或Teeka resort &amp; Spa或 Dahlia Boutique或Shaara Pokhara或同级网评4星</w:t>
+              <w:t xml:space="preserve">加德满都HYATT CENTRIC 或 DUSIT PRINCESS或ALOFT KATHMANDU THAMEL或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博卡拉——加德满都（车程约6-7小时）
-[...3 lines deleted...]
-                早餐后，返回加德满都。下午抵达后前往斯瓦扬布纳寺参观（45分钟），位于加德满都西部的环城公路边的一座小山上，距离泰米尔区2公里，斯瓦扬布纳特寺(Swayambhunath):又称四眼天神庙，是尼泊尔的佛教寺庙，亦称斯瓦扬布佛塔，位于首都加德满都郊外斯瓦扬布山顶上。建于公元前3世纪，是亚洲古老的佛教圣迹之一。主建筑是一座巨型的舍利塔，塔身为圆锥型，底座为四方形，底座四面绘有眼睛的图案，这是"智慧的眼睛"，能够看到世间一切，象征着佛眼法力无边，能看着加德满都的每个角落。佛塔由圆锥形13层相轮组成，表面镶镀着铜片和金箔。塔顶是结构复杂的华盖，华盖之上高竖着镏金宝瓶;塔冠嵌有一颗巨大的宝石。在主塔的四周，还分布着一些小型的舍利塔和转经筒。前往有“洋人街”称号的泰米尔街区自由活动（60分钟），泰米尔街是加德满都著名的商业街道，这里游人如织，可以在这里选购颇具尼泊尔特色的手信。
+                加德满都
+                <w:br/>
+                早餐后，上午前往参观著名的博大哈大佛塔参观（90分钟），博达哈大佛塔(Bodhnath) 是尼泊尔著名的古迹之一。塔高38米，直径100米，是世界大圆佛塔。白色巨大的穹形，气势不凡，给人以宽大为怀的感觉。在宏大的白色覆钵上有个方形塔，四面都画有巨大的佛眼，表示佛法无边，无所不见之意。博达哈大佛塔是加德满都谷地文化的缩影与遗产之一。
+                <w:br/>
+                特别安排客人来到加德满都博大哈佛塔点灯、转塔，祈祷和平与安宁。对于多年来聚居于此的信众来说，佛塔的每一束光亮都寄托着他们的信仰。
+                <w:br/>
+                前往参观【加德满都杜巴尔广场】（60分钟）（世界文化遗产）。加德满都杜巴广场位于旧城区，旧皇宫前面。广场是加德满都最主要的景点，这里乃囊括了尼泊尔16世纪至19世纪之间的古典建筑，广场上有50多座寺庙和宫殿，从中古世纪以来就维持原有的建筑形式与风采。广场及附近的建筑是世界文化遗产。杜巴广场是加德满都最有名的广场，也是观赏尼泊尔寺庙建筑的好地方。这里囊括了尼泊尔十六世纪至十九世纪之间的古迹建筑，广场上总共有五十座以上的寺庙和宫殿。景点主要有独木庙、阿育王比纳亚克寺、库玛丽女神庙、纳拉扬神庙、湿婆-帕尔瓦蒂庙、哈努曼多卡宫、塔莱珠女神庙、黑贝拉伯等。
+                <w:br/>
+                下午 ，特别安排古老的颂钵疗愈体验（60分钟），颂钵是一种源于古代亚洲，特别是尼泊尔、印度北部、西藏等地的传统打击乐器，其制作工艺精细，有的颂钵甚至是以喜马拉雅山的陨石烧熔提炼后，再由手工打造而成，并刻有各种符号或图腾，以增加其文化意义和美感。在藏传佛教的寺庙和修行中，颂钵被广泛使用，其声音被认为可以帮助冥想者进入深度冥想的状态，平静心灵，净化能量。颂钵的振动和声音能够与人体内的能量场产生共鸣，促进能量的流动和平衡，从而达到疗愈身心的目的。通过声音的频率和振动的频率把身体中堵塞的能量疏散开来，引起身体内的分子共振，让人在和谐稳定的颂钵频率中，体验深层放松的舒畅与宁静。 
+                <w:br/>
+                前往有“洋人街”称号的泰米尔街区自由活动（60分钟），泰米尔街是加德满都著名的商业街道，这里游人如织，可以在这里选购颇具尼泊尔特色的手信。
                 <w:br/>
                 随后前往尼泊尔当地餐厅享用尼泊尔特色风味歌舞餐。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅用餐     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">加德满都Pebera Heritage或Mahabir Palace或Siddhartha Boutique Bouddha 或Surya Heritage Thamel同级网评四星酒店</w:t>
+              <w:t xml:space="preserve">加德满都HYATT CENTRIC 或 DUSIT PRINCESS或ALOFT KATHMANDU THAMEL或同级五钻</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1274,99 +1302,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州/加德满都南航团队经济舱往返机票及税金 （不含航司临时通知的涨幅）；
                 <w:br/>
                 境外空调旅游专车；
                 <w:br/>
                 所列当地酒店07晚住宿，双人标准间含早（2人一房）；
                 <w:br/>
                 赠送一晚中转酒店（不设星级，不住无费用退回）
                 <w:br/>
                 行程所列餐饮（加都中餐为主，其他自助餐为主）；
                 <w:br/>
                 所列景点门票；
                 <w:br/>
                 尼泊尔当地中文男导游；
                 <w:br/>
                 全程领队服务(9人起派)；
                 <w:br/>
                 每人一天一瓶矿泉水；
+                <w:br/>
+                含境外导游和司机服务费RMB1500元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                境外导游和司机服务费RMB1500元/人； 
-                <w:br/>
                 尼泊尔旅游签证（现尼泊尔对中国大陆护照落地签免费，其他护照USD30/本）；
                 <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 单间差（如一人使用一间房间则需支付RMB1800元/人）；
                 <w:br/>
                 非旅行社原因产生的额外费用；
                 <w:br/>
                 旅游意外保险请单独购买；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1511,50 +1539,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">提供清晰的护照首页即可</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1594,51 +1671,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>