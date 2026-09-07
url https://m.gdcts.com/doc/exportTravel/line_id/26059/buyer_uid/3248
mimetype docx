--- v0 (2025-10-25)
+++ v1 (2026-09-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【金秋•红叶九寨】四川成都双飞一动6天（早机去，晚机回）丨成都丨仙境九寨沟丨黄龙丨红叶毕棚沟丨秋摄米亚罗丨游千年古寨—甘堡 藏寨丨探寻古蜀文明三星堆行程单</w:t>
+        <w:t xml:space="preserve">【红叶九寨】四川成都双飞一动6天（早机去，晚机回）丨成都丨仙境九寨沟丨九寨后花园-爱情海丨黄龙丨毕棚沟丨秋摄米亚罗丨都江堰丨探寻古蜀文明三星堆行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20250915HYJZ1</w:t>
+              <w:t xml:space="preserve">WZ-20260903HYJZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -388,63 +388,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【便利交通】广东成团，双飞一动，体验一程九寨动车，汽车进动车出，不走回头路；
-[...7 lines deleted...]
-                ★【独家安排】探秘古蜀文明遗址——“沉睡数千年,一醒惊天下”的三星堆博物馆；
+                ★【便利交通】广东自组，双飞一动，体验一程九寨动车，汽车进动车出，不走回头路；
+                <w:br/>
+                ★【秋摄景点】赏秋之地：米亚罗+毕棚沟+中查沟+九寨沟+黄龙+爱情海，一个也不少；
+                <w:br/>
+                ★【网红打卡】打卡三大历史文化保护区之一宽窄巷子，体验休闲之都的慢生活和麻辣美食；
+                <w:br/>
+                ★【住宿升级】全程入住网评4钻酒店，理县升级当地温泉酒店，豪叹天然原汤温泉； 
+                <w:br/>
+                ★【小众秘境】走进4A景区——爱情海，被誉为“九寨后花园”体验浓厚的原始野趣；
+                <w:br/>
+                ★【藏地谧茶】森林中尽情享受—围炉煮茶的下午茶时光，感受大自然的宁静与美好；
+                <w:br/>
+                ★【尊享座驾】满18人以上，升级2+1座豪华保姆车，宽敞舒适，坐躺一键切换；
+                <w:br/>
+                ★【人文景点】探秘古蜀文明遗址——“沉睡数千年,一醒惊天下”的三星堆博物馆；
                 <w:br/>
                 ★【舌尖美食】牦牛养生汤锅+尔玛羌家宴+藏式土火锅，体验不一样的味蕾之旅；
                 <w:br/>
-                ★【纯玩尊享】真纯玩，回归本质！5零产品（0购物0车销0餐购0擦边0套路）；
+                ★【纯玩尊享】真纯玩到底，全程0购物0擦边0车销0餐购0套路；宽松赏景；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -561,510 +567,515 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--成都（参考航班： ）--理县  （210公里约3小时）
-[...3 lines deleted...]
-                游览【甘堡藏寨】它倚山傍河而建，故得名甘堡，藏语意为"坡上的村落"。在整个藏区自古就将甘堡为甘堡甲穹，意为百户大寨，整座寨子错落有致，鳞次栉比，气势恢宏，蔚为壮观，背负绵绵青山，面临千古沱水，景色秀美。完毕后前往古尔沟入住酒店，沐浴温泉。
+                广州—成都（参考航班： ）— 都江堰 （56公里，约1小时） —理县  （150公里，约1.5小时）
+                <w:br/>
+                广州白云机场集合，乘飞机（飞行约2.5小时）抵达成都机场。后乘车前往参观【都江堰水利工程】（含门票及耳麦讲解；不含景区内观光车往返15元，游览约1.5小时）都江堰被称为独奇千古的“镇川之宝“。是战国时期秦国蜀郡太守李冰及其子率众修建的一座大型水利工程，是全世界至今为止，年代最久、唯一留存、以无坝引水为特征的宏大水利工程。远观祭祀李冰父子的二王庙，安澜索桥观鱼嘴分水堤、飞沙堰泄洪坝、宝瓶口引水口，进离堆公园观碑亭、离堆、伏龙观、堰功道瞻仰李冰父子塑像后抵达理县，晚上沐浴温泉。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1：泡温泉请准备好泳衣、洗浴用品等，一般泡温泉时间为 1-2小时以内，请按温泉区告知注意事项进行；
+                <w:br/>
+                2：温泉池边路滑， 请小心慢行，注意安全；出水口温度高，小心烫伤；未成年人及老人须成人陪同；
+                <w:br/>
+                3：心脏病、高血压、脑溢血、冠心病和孕妇等特殊人群及酒后严禁泡温泉如有慢性疾病请量力而行；
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
+                景点：【都江堰水利工程】
+                <w:br/>
+                自费项：【都江堰水利工程】景区内观光车往返15元
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">古尔沟温泉山庄/追山茗境温泉度假酒店 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">古尔沟温泉山庄/拾光温泉/追山茗境酒店/朵瓦娜酒店/山水温泉 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                米亚罗—毕棚沟—茂县（120公里约2小时）
-[...5 lines deleted...]
-                完毕后乘车前往茂县入住酒店。
+                理县—米亚罗—毕棚沟—茂县（120公里，约2小时）
+                <w:br/>
+                酒店用早餐后；乘车前往米亚罗镇（金秋时节，万树姹紫嫣红，争奇形怪状斗艳。斑斓的色彩与蓝天、白云、山川河流构成一幅金秋画卷）指定观景点拍照远眺米亚罗；完毕后游览【毕棚沟风景区】（含门票，不含观光车70元），另游客可根据自身情况自愿自费乘坐电瓶车20元/人起：上海子接待中心—月亮湾服务站20元/单程，磐羊湖—燕子岩窝20元/单程）游览约3小时，毕棚沟是国内非常知名的红叶观赏圣地。毕棚沟以其优美的自然风光、完美的自然生态景观、优良的生态环境著称。景区内红叶杜鹃花种类繁多，森林原始、瀑布飞挂、冰川奇特。（注意：红叶属于季节性景观，如因天气原因不能观赏敬请谅解，责任不在旅行社）。完毕后乘车前往茂县入住酒店。
+                <w:br/>
+                <w:br/>
+                温馨提示：在不减少景点情况下，我社可调整游览先后顺序，红叶、彩林属自然景观，受天气、雨水等因素影响存在不确定性，请知悉。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【毕棚沟风景区】
                 <w:br/>
                 自费项：【毕棚沟风景区】观光车70元、电瓶车20元/人起
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">茂县西羌家园酒店/九鼎山国际酒店/维也纳酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">茂县西羌家园酒店/铂景星辰酒店丽/宽酒店/岷江隐里/澜悦栖   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                茂县—黄龙（180公里约3小时）—九寨 （约120公里，车程约2-2.5小时）
-[...10 lines deleted...]
-                3：九寨晚餐为套餐，不用不退；
+                茂县—爱情海（围炉煮茶）—中查沟—九寨 （210公里，车程约3.5-4小时）
+                <w:br/>
+                酒店用早餐后，前往4A景区-【爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后前往【中查沟】一个藏族山村，秋天的中查沟红叶流丹，层林尽染，宛如画卷，不仅景色优美，而且还有古老的藏族村寨，其神秘的藏族民俗风情和人文资源别具特色，可体验藏式祈福：亲手挂经幡、迎风撒隆达、顺时针转白塔、静心念经祈福，沉浸式感受藏族信仰文化。完毕后前往沟口酒店，办理入住。
+                <w:br/>
+                <w:br/>
+                温馨提示：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【黄龙风景区】
-[...1 lines deleted...]
-                自费项：【黄龙风景区】黄龙上下缆车120元、电瓶车20元、定位耳麦30元
+                景点：【爱情海】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨白马藏文化酒店/丽呈君顿酒店/度假村酒店/璞禾酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天九寨沟
                 <w:br/>
-                早餐后前往景区游览世界自然遗产-【童话世界九寨沟】（含优惠门票；不含保险10元+观光车旺季90元/人；游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其自成天成、美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（全天游览则渣洼沟：长海、五彩池、上下季节海等；日则沟：诺日朗瀑布、镜海、珍珠滩、五花海，箭竹海、熊猫海、原始森林等；树正沟：芦苇海、双龙海、卧龙还、树正群海、树正瀑布、老虎海、犀牛海等）；游览完毕后返回酒店自由活动。 
+                酒店用早餐后，前往景区。 游览世界自然遗产-童话世界【九寨沟】（含优惠门票、不含：观光车90元+保险10元，游览6-8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（全天游览则渣洼沟：长海、五彩池、上下季节海等；日则沟：诺日朗瀑布、镜海、珍珠滩、五花海，箭竹海、熊猫海、原始森林等；树正沟：芦苇海、双龙海、卧龙还、树正群海、树正瀑布、老虎海、犀牛海等）。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                  1：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；
                 <w:br/>
                 2：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免产生高原反应；
                 <w:br/>
                 3：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；冬季景区栈道及路面有冰雪，行走请注意安全。
                 <w:br/>
-                4：九寨11月16日-次年3月31日执行淡季门票，淡季观光车80元/人；4月1日-11月15日执行旺季门票，旺季观光车90元/人；
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；让您体会不一样的生活。（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【童话世界九寨沟】
                 <w:br/>
                 自费项：九寨保险10元+观光车旺季90元/人；《走进藏民家访》自费150-180元/人、《藏羌歌舞表演》自费180-280元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨白马藏文化酒店/丽呈君顿酒店/度假村酒店/璞禾酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩酒店/丽呈君顿酒店/森林山居酒店/璞禾酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                九寨沟--黄龙九寨/松潘高铁站（约140公里约3小时）--成都/或川主寺
-[...7 lines deleted...]
-                游览【锦里古街】（游览约1.5小时），古街是川西仿古建筑，青石板小路，大红的灯笼，黑瓦、灰墙、青苔、翠竹、酒肆、戏楼...明清时代的建筑无不给人以古朴宁静的感受，颇有特色的“小吃区”，汇集了四川的名小吃：牛肉焦饼、张飞牛肉、久久丫..让人唇齿留香，富有三国特色和川西民俗的店铺让人目不暇接。
+                九寨沟—黄龙—黄龙九寨/松潘高铁站（约140公里约3小时）—成都
+                <w:br/>
+                酒店早餐后，乘车前往【黄龙风景区】（含优惠门票；游览3-4小时，不含：黄龙上下缆车120元、电瓶车20元、定位耳麦30元）黄龙风景名胜区位于阿坝藏族羌族自治州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。
+                <w:br/>
+                参观完毕后经过川主寺抵达【松州古城】（不上城墙）松潘，古称松州，是一座历史悠久、底蕴深厚的古城，素有“高原古城”之称。也是国家级文物保护单位；是历史上有名的边陲重镇，被称作“川西门户”参观完毕后，乘车前往高铁站，乘坐动车返回成都，办理入住。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1. 川青铁路在松潘县有三个高铁站，分别是：松潘站/黄龙九寨站/黄胜关站，我社将根据动车票情况选择出票站点；
-[...1 lines deleted...]
-                2. 在不减少景点情况下，如动车票紧张，将调整景点游览顺序和住宿目的地，第五天改住川主寺，请知悉。
+                1：黄龙海拔高约3600米，建议根据自己身体情况量力而行；
+                <w:br/>
+                2：黄龙游览方式可：①乘缆车往返（往返120元）；②单程乘坐缆车（单程80元，步行下山）；③徒步行走；
+                <w:br/>
+                3：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
+                <w:br/>
+                4：川青铁路在松潘县有三个高铁站：松潘站/黄龙九寨站/黄胜关站，我社根据动车票情况选择出票站点。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
+                景点：【黄龙风景区】
+                <w:br/>
+                自费项：【黄龙风景区】黄龙上下缆车120元、电瓶车20元、定位耳麦30元
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都礼悦酒店/丽呈酒店/雅爵酒店/臻悦豪庭酒店/馨乐庭  或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/礼悦酒店/臻悦豪廷酒店/馨乐廷  或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都 --三星堆--广州（参考航班：）
+                成都 —-三星堆—广州（参考航班：）
                 <w:br/>
                 酒店早餐后 ；赠送游览【宽窄巷子】（游览约1小时），宽窄巷子是一张有着悠久历史成都名片，在这里您能触摸到历史在这里留下的痕迹，也能体味到咱们成都最原滋原味的休闲生活方式；是成都市三大历史文化保护区之一。
                 <w:br/>
                 游览【三星堆博物馆】（含门票，不含自助耳麦讲解30元）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家4A级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物。
                 <w:br/>
                 完毕后乘车前往机场，乘机（飞行2小时）抵达广州结束行程。
                 <w:br/>
                 <w:br/>
-                特别说明：因三星堆每日限流，如未约到票则改游【金沙遗址博物馆】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
+                特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是综合打包价，已享受门票优惠，所有项目不用不退费，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【三星堆博物馆】
                 <w:br/>
                 自费项：【三星堆博物馆】耳麦讲解30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -1143,61 +1154,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州-成都，双程特惠经济舱机票（未含航空保险）机场建设税。含单程动车组二等座火车票（不保证同车厢连坐）；我社将会尽力安排同车厢连坐。如：动车票为团队票，不可单张票退票或改签，敬请游客注意；
                 <w:br/>
-                2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座）。
+                2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座），满18人以上长途行程升级2+1座保姆车（第五天成都东接站以及第六天为普通空调旅游车，空座率不低于5个）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。
+                4、门票：成人含所列九寨、黄龙、毕棚沟、三星堆、都江堰、爱情海优惠门票；赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。【①不含景交：九寨沟观光车90元、毕棚沟观光车70元、（需要乘坐）；
+                <w:br/>
+                ②不含景交：毕棚沟电瓶车20元起/单程、都江堰电瓶车15元、黄龙上下索道120元、黄龙电瓶车20元、三星堆讲解耳麦30元、九寨保险10元、（非必须，自愿选择）； 】（ 60岁以上长者，已经核算优惠门票，不在享受二次优惠，无任何优惠门票退出）
                 <w:br/>
                 5、小童（2-未满12周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                7、用餐：30元/正，8正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
+                7、用餐：30-40元/正，8正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1213,51 +1226,55 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：【不含景交：九寨观光车90元（必消），保险10元（自愿）；毕棚沟观光车70元（必消）、毕棚沟电瓶车20元起/单程（自愿）；黄龙往返缆车120元（自愿）、黄龙电瓶车20元（自愿）、定位耳麦30元（自愿）、三星堆自助耳麦讲解30元（自愿）、自费项目：九寨藏羌歌舞晚会180-280元/人、九寨走进藏民家访150-180元/人 】。
+                6、不含：①不含景交：九寨沟观光车90元、毕棚沟观光车70元、（必须乘坐）；
+                <w:br/>
+                ②不含景交：毕棚沟电瓶车20元起/单程、都江堰电瓶车15元、黄龙上下索道120元、黄龙电瓶车20元、三星堆讲解耳麦30元、九寨保险10元、（非必须，自愿选择）；
+                <w:br/>
+                自费项目：九寨藏羌歌舞晚会180-280元/人、九寨走进藏民家访150-180元/人 】。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1373,51 +1390,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨沟观光车+保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟观光车旺季90元/人（必消消费）、保险10元/人（自愿消费）</w:t>
+              <w:t xml:space="preserve">九寨沟观光车旺季90元/人（需要乘坐）、保险10元/人（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1515,51 +1532,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">毕棚沟观光车+电瓶车</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">毕棚沟观光车70元（必消）；毕棚沟电瓶车20元起/单程（自愿）</w:t>
+              <w:t xml:space="preserve">毕棚沟观光车70元（需要乘坐）；毕棚沟电瓶车20元起/单程（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1763,50 +1780,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">都江堰电瓶车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">（自愿消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1835,51 +1923,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2143,51 +2231,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>