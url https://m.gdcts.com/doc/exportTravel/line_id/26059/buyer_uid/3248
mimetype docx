--- v1 (2026-09-07)
+++ v2 (2026-10-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260903HYJZ</w:t>
+              <w:t xml:space="preserve">WZ-20260908HYJZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1154,51 +1154,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州-成都，双程特惠经济舱机票（未含航空保险）机场建设税。含单程动车组二等座火车票（不保证同车厢连坐）；我社将会尽力安排同车厢连坐。如：动车票为团队票，不可单张票退票或改签，敬请游客注意；
                 <w:br/>
-                2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座），满18人以上长途行程升级2+1座保姆车（第五天成都东接站以及第六天为普通空调旅游车，空座率不低于5个）。
+                2、用车：当地空调旅游车（根据实际人数调整，保证每人一正座），满18人以上长途行程升级2+1座保姆车（第五天成都东接站以及第六天为普通空调旅游车）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
                 4、门票：成人含所列九寨、黄龙、毕棚沟、三星堆、都江堰、爱情海优惠门票；赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。【①不含景交：九寨沟观光车90元、毕棚沟观光车70元、（需要乘坐）；
                 <w:br/>
                 ②不含景交：毕棚沟电瓶车20元起/单程、都江堰电瓶车15元、黄龙上下索道120元、黄龙电瓶车20元、三星堆讲解耳麦30元、九寨保险10元、（非必须，自愿选择）； 】（ 60岁以上长者，已经核算优惠门票，不在享受二次优惠，无任何优惠门票退出）
                 <w:br/>
                 5、小童（2-未满12周岁）：只含早餐、车位、不占床位，不含正餐、门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：30-40元/正，8正5早（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2231,51 +2231,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>