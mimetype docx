--- v0 (2026-04-13)
+++ v1 (2026-10-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">此生必赴.非去不可.南非花园大道10天 ▏深圳直飞 ▏全国联运 ▏两段内陆飞机 ▏比勒陀利亚 ▏太阳城 ▏匹林斯堡国家公园 ▏开普敦半岛 ▏海豹岛 ▏好望角 ▏街心花园 ▏花园大道 ▏赫曼努斯 ▏奈斯纳（深圳CA）行程单</w:t>
+        <w:t xml:space="preserve">此生必赴.非去不可.南非花园大道10天 ▏纯玩 ▏深圳直飞 ▏全国联运 ▏两段内陆飞机 ▏比勒陀利亚 ▏太阳城 ▏匹林斯堡国家公园 ▏开普敦半岛 ▏海豹岛 ▏好望角 ▏街心花园 ▏花园大道 ▏赫曼努斯 ▏奈斯纳（深圳CA）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -665,503 +665,505 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 约翰内斯堡 - 比勒陀利亚 - 太阳城
                 <w:br/>
                 上午：抵达约翰内斯堡后，导游接机，驱车前往比勒陀利亚，参观【先民纪念馆】（入内，约1小时）。先民纪念馆是南非最大的纪念馆（高41米），同时，它也是1994年后，南非政治舞台认真遵循国家改建和发展计划的最好的证明。先民纪念馆自1949年建立至今，获得了无数的奖项，并在2006年的时候，荣获非洲最佳博物馆的称号。纪念馆由64块雕刻有四轮马车的花岗岩围绕而成，它描述了先驱们早期历史的各种场景。这些马车，每辆高2.7米，象征性地保护着纪念馆免受攻击。
                 <w:br/>
                 车览【联合大厦】、【联合广场】、【市政厅】等。
                 <w:br/>
-                下午：驱车前往南半球最大的娱乐度假村--【太阳城】（游览时间约2小时），参观太阳城内景观：王宫饭店（不入内）、失落城，以及地震桥，感受地震来临时的轰鸣等。位于南非内陆的太阳城是建在非洲原始的丛林里的如美国拉斯维加斯般的娱乐中心，也同样以豪华而完整的设备，及浑然天成的自然美景，吸引着世人的目光，是无数人心目中的神秘世外桃源。城内各种自费娱乐设施多不胜数：豪华DU城、迷城皇宫、人工湖和热带雨林等。
+                下午：驱车前往南半球最大的娱乐度假村--【太阳城】（游览时间约2小时），参观太阳城内景观：王宫饭店（不入内）、失落城，以及地震桥，感受地震来临时的轰鸣等。位于南非内陆的太阳城是建在非洲原始的丛林里的如美国拉斯维加斯般的娱乐中心，也同样以豪华而完整的设备，及浑然天成的自然美景，吸引着世人的目光，是无数人心目中的神秘世外桃源。城内各种自费娱乐设施多不胜数：豪华du城、迷城皇宫、人工湖和热带雨林等。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：太阳城内晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">太阳城四星酒店The soho Hotel或同级</w:t>
+              <w:t xml:space="preserve">太阳城四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 太阳城 - 约堡 -开普敦
                 <w:br/>
-                上午：酒店早餐后，驱车前往【匹林斯堡国家公园】。匹林斯堡野生动物保护区位于13亿年前死火山的火山口，山峦起伏，灌木丛、草地、岩石以及山丘各种地貌丰富多彩，各呈美态。匹林斯堡国家公园环抱太阳城，面积550平方公里，是南非第四大国家公园。乘坐旅游车进入公园，运气好的话可以看到著名的“非洲五霸”——大象、狮子、猎豹、非洲水牛和犀牛。但即使见不到这些大型动物，活泼的羚羊、沉默的角马、优雅的长颈鹿、成群结队的斑马也会让你觉得不虚此行。
-[...3 lines deleted...]
-                乘车返回约翰内斯堡，随后搭乘航班前往开普敦，抵达开普敦入住酒店。
+                上午：酒店早餐后，驱车前往【匹林斯堡国家公园】(游览时间约1.5小时)。匹林斯堡野生动物保护区位于13亿年前死火山的火山口，山峦起伏，灌木丛、草地、岩石以及山丘各种地貌丰富多彩，各呈美态。匹林斯堡国家公园环抱太阳城，面积550平方公里，是南非第四大国家公园。乘坐旅游车进入公园，运气好的话可以看到著名的“非洲五霸”——大象、狮子、猎豹、非洲水牛和犀牛。但即使见不到这些大型动物，活泼的羚羊、沉默的角马、优雅的长颈鹿、成群结队的斑马也会让你觉得不虚此行。
+                <w:br/>
+                下午: 乘车返回约翰内斯堡，随后搭乘航班前往开普敦，抵达开普敦入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">开普敦四星Lagoon Beach Hotel Conference and Spa 或同级</w:t>
+              <w:t xml:space="preserve">开普敦四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦半岛一日游
                 <w:br/>
-                全天：酒店早餐后开始开普半岛之旅，欣赏开普半岛多处胜景，途经著名的高级住宅区【克里夫顿湾】，此处可欣赏到矗立于海上的【十二门徒峰】，象征耶稣有 12 个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
-[...1 lines deleted...]
-                抵达【豪特湾】，搭乘游艇出海前往【海豹岛】（约30分钟）（视天气状况而定），观赏成千上万的海豹群集嬉戏于海中的自然奇观。
+                全天：酒店早餐后开始开普半岛之旅，欣赏开普半岛多处胜景。
+                <w:br/>
+                抵达【豪特湾】，搭乘游艇出海前往【海豹岛】（游览时间约30分钟）（视天气状况而定），观赏成千上万的海豹群集嬉戏于海中的自然奇观。
                 <w:br/>
                 前往开普敦举世闻名的【西蒙小镇】，也是非洲大陆上最南端的居民地方，每一座房子都会有一个历史来历，也是南非的海军军事基地所在地。
                 <w:br/>
-                游览【企鹅生态保护区】（约30分钟）游览，观赏成群活泼又逗趣的企鹅。
-[...1 lines deleted...]
-                前往非洲大陆最西南端闻名暇尔的天之涯、海之角—【好望角自然生态保护区】（约1小时），乘坐单程缆车登上238米高的开普角角顶灯塔俯瞰悬崖下，惊涛拍岸，远眺印度洋，大西洋交汇、远处微曲的水平线，水天一色，烟波浩渺，令人心旷神怡，大有不枉此行之叹。
+                游览【企鹅生态保护区】（游览时间约30分钟）游览，观赏成群活泼又逗趣的企鹅。
+                <w:br/>
+                前往非洲大陆最西南端闻名暇尔的天之涯、海之角—【好望角自然生态保护区】（游览时间约1小时），乘坐单程缆车登上238米高的开普角角顶灯塔俯瞰悬崖下，惊涛拍岸，远眺印度洋，大西洋交汇、远处微曲的水平线，水天一色，烟波浩渺，令人心旷神怡，大有不枉此行之叹。
                 <w:br/>
                 随后返回市区。晚餐后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式原只龙虾餐     晚餐：中式鸵鸟餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">开普敦四星酒店Best Western Fountains Hotel Cape Town 或同级</w:t>
+              <w:t xml:space="preserve">开普敦四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦
                 <w:br/>
-                上午：酒店早餐后前往【桌山】，搭乘360度旋转吊车登上【桌山】（约1.5小时）（如因天气原因，此项节目将被取消，由信号山取代），于山顶可俯瞰母城全景。桌山耸立在开普敦中央，因远望山顶平如桌面而得名，在此可俯瞰都市，远观茫茫沧海，眺望巍巍群山。桌山不单是世界十大名山之一,也在世界遗产候批名单内。
+                上午：酒店早餐后前往【桌山】，搭乘360度旋转吊车登上【桌山】（游览时间约1.5小时）（如因天气原因，此项节目将被取消，由信号山取代），于山顶可俯瞰母城全景。桌山耸立在开普敦中央，因远望山顶平如桌面而得名，在此可俯瞰都市，远观茫茫沧海，眺望巍巍群山。桌山不单是世界十大名山之一,也在世界遗产候批名单内。
                 <w:br/>
                 乘车前往开普敦市区观光，车游南非最古老的【街心花园】，最著名的【圣乔治大教堂】，【南非议会】及【总统府】，外观2010世界杯比赛场地绿点球场-Green Point。
                 <w:br/>
                 前往【马来风情街】，参观这里的房子被刷成了各种种颜色，色彩非常艳丽，而且用色而且用色大胆，甚至是看起来扎眼的红绿配，用色之大胆令人惊叹，加上翠绿的草木掩映其中，就好像进入了安徒生笔下的童话世界。
                 <w:br/>
-                下午：前往前往参观南非最古老的葡萄酒庄园，距今已有330多年历史的【康斯坦夏葡萄酒庄园】，于酒园内了解及品尝数种红白葡萄美酒，让您齿唇留香、回味无穷。该酒庄最富盛名的是GRAND CONSTANCE（康斯坦茨大帝），拿破仑对它喜爱有加，直到去世前每天都要饮用一瓶之多。
+                下午：前往前往参观南非最古老的葡萄酒庄园，距今已有330多年历史的【康斯坦夏葡萄酒庄园】(游览时间约1小时)，于酒园内了解及品尝数种红白葡萄美酒，让您齿唇留香、回味无穷。该酒庄最富盛名的是GRAND CONSTANCE（康斯坦茨大帝），拿破仑对它喜爱有加，直到去世前每天都要饮用一瓶之多。
+                <w:br/>
+                途经著名的高级住宅区【克里夫顿湾】，此处可欣赏到矗立于海上的【十二门徒峰】，象征耶稣有 12 个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
+                <w:br/>
+                开普敦最经典、出片率最高位于【坎普斯湾Camps Bay】(游览时间约45分钟)，正对着壮丽的 十二门徒峰。 这个长椅是绝大多数攻略里提到的“网红长椅”，以其绝佳的海景和山景视角而闻名。天光沉落大西洋，海风从桌山奔涌而来，卷走落日最后的暖金 坎普斯湾的浪声漫开，千万年的山海铺展成诗。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">开普敦四星酒店Best Western Fountains Hotel Cape Town 或同级</w:t>
+              <w:t xml:space="preserve">开普敦四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 花园大道
                 <w:br/>
-                上午：酒店早餐后，前往印度洋滨海风景优美的【莫塞湾】，此地为航海家狄亚士及达迦玛在南非最初登陆之地，你可在此参观有五百年历史的古时航海者传递书信的邮政树（约30分钟），此树被誉为非洲的第一间邮政局。
-[...1 lines deleted...]
-                参观【迪亚斯综合博物馆】及【早期历史文物馆】，将使您对此区有进一步的认识，此外如贝壳博物馆、海事博物馆，亦值得一游，增长见闻。
+                上午：酒店早餐后，前往印度洋滨海风景优美的【莫塞湾】，此地为航海家狄亚士及达迦玛在南非最初登陆之地，你可在此参观有五百年历史的古时航海者传递书信的邮政树（游览时间约30分钟），此树被誉为非洲的第一间邮政局。
+                <w:br/>
+                参观【迪亚斯综合博物馆】及【早期历史文物馆】(游览时间约30分钟)，将使您对此区有进一步的认识，此外如贝壳博物馆、海事博物馆，亦值得一游，增长见闻。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">花园大道四星酒店Knysna Log-Inn Hotel或同级</w:t>
+              <w:t xml:space="preserve">花园大道四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 花园大道
                 <w:br/>
-                上午：酒店早餐后驱车前往有“非洲小瑞士”之称的“世外桃源”【奈斯纳】。奈斯纳是由乔治三世之子乔治克雷斯创建的南非富有人士度假胜地，也是花园大道风光带的精华之处，风景优美。搭船畅游【奈斯纳湖】（约60分钟），欣赏礁湖岬角之特殊的景观，湖岸高级渡假别墅林立，一睹湖水与印度洋所冲激成的海天一色之自然美景。
+                上午：酒店早餐后驱车前往有“非洲小瑞士”之称的“世外桃源”【奈斯纳】。奈斯纳是由乔治三世之子乔治克雷斯创建的南非富有人士度假胜地，也是花园大道风光带的精华之处，风景优美。搭船畅游【奈斯纳湖】（游览时间约60分钟），欣赏礁湖岬角之特殊的景观，湖岸高级渡假别墅林立，一睹湖水与印度洋所冲激成的海天一色之自然美景。
                 <w:br/>
                 奈斯纳是一个非常安全的海滨小镇，酒店附近步行几分钟你就能惊讶地发现这里居然还有中餐厅，特别安排今晚享受一顿美味的生蚝餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：生蚝餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">花园大道四星酒店Knysna Log-Inn Hotel或同级</w:t>
+              <w:t xml:space="preserve">花园大道四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1197,51 +1199,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">约堡四星  Holiday Inn Johannesburg Sunnyside Park Hotel 或同级</w:t>
+              <w:t xml:space="preserve">约堡四星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1435,323 +1437,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：南非 TTOS 团队电子旅游签证。
                 <w:br/>
                 机票标准：深圳起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）。
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）。
                 <w:br/>
-                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12 人一桌，餐标六菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）。
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（8-10人一桌，餐标八菜一汤)或特色餐（以行程为准）。
+                <w:br/>
+                如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）。
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 用车标准：空调旅游巴士。（视人数而定，保证1人最少1个座位）
                 <w:br/>
                 导游司机标准：境外专业司机和中文导游或司机兼导游。。
                 <w:br/>
                 保险标准：旅行社责任险。
+                <w:br/>
+                境外司机导游服务费RMB1000
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、护照费用；
-[...17 lines deleted...]
-                10、中国大陆以外的护照须加收 RMB1000/人的机票附加费用；
+                护照费用；
+                <w:br/>
+                全程单房差 RMB4500；
+                <w:br/>
+                行程表以外行程费用；
+                <w:br/>
+                行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                游客人身意外保险；
+                <w:br/>
+                客人往返出境口岸的一切费用；
               </w:t>
-            </w:r>
-[...195 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -2554,51 +2361,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2742,79 +2549,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>