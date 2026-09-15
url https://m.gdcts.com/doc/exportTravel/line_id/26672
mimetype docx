--- v1 (2025-10-25)
+++ v2 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【秋色双绝】四川成都双飞一动7天丨仙境九寨沟丨黄龙丨光雾山红叶节丨巴中丨米仓山国际森林公园丨广元昭化古城丨阆中古城行程单</w:t>
+        <w:t xml:space="preserve">【秋色双绝】四川成都双飞一动7天丨仙境九寨沟丨黄龙丨光雾山红叶节丨十八月潭丨巴中丨米仓山国际森林公园丨广元昭化古城丨三星堆行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20250903QSSJ</w:t>
+              <w:t xml:space="preserve">WZ-20260908QSSJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,118 +342,113 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...10 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">（含往返大交通，实际航班时间以出团通知为准。）未含燃油税，报名现收！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【经典行程】广东独立成团，东线进，九寨动车出成都，双飞一动不走回头路360°环线游，来一场秋色盛宴和人文历史的结合之旅，一次走完，不留遗憾；
-[...9 lines deleted...]
-                ★【纯玩尊享】真纯玩到底，全程0购物0擦边0车销0餐购0套路；宽松赏景；
+                ★【便利交通】广州直飞成都，九寨一程动车，不走回头路，轻松舒适；
+                <w:br/>
+                ★【行程合理】科学设计行程，旅途张驰有度、 松紧相宜、拒绝走马观花式游览； 
+                <w:br/>
+                ★【特色美食】舌尖美食：巴中十大碗+光雾山土鸡煲+高原牦牛肉汤锅； 
+                <w:br/>
+                ★【精选景点】正值红叶节，解锁3大红叶景区：光雾山.米仓山+十八月潭+九寨沟；
+                <w:br/>
+                ★【小众秘境】走进中查沟，体验藏式祈福：亲手挂经幡、迎风撒隆达、顺时针转白塔；
+                <w:br/>
+                ★【网红打卡】打卡城市名片宽窄巷子、三国古城—昭化古城、米仓古道恩阳古镇；
+                <w:br/>
+                ★【人文景点】探秘古蜀文明遗址——“沉睡数千年,一醒惊天下”的三星堆博物馆；
+                <w:br/>
+                ★【住宿升级】入住网评4钻酒店，精心安排1晚南江景区酒店 ，升级1晚5钻酒店；
+                <w:br/>
+                ★【纯玩尊享】真纯玩到底，全程0购物店0景中店0车销0餐沟0套路；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -570,133 +565,133 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--成都（参考航班： ）--巴中--恩阳古镇（270公里，约3小时）
+                广州—成都（参考航班： ）—巴中—恩阳古镇（270公里，约3小时）
                 <w:br/>
                 广州乘机（飞行2小时）前往成都，抵达机场后乘车前往巴中，参观【恩阳古镇】是当时川东北重要的水码头和物资集散中心，素有“小上海”和“早晚恩阳河”美称。古镇核心面积为0.5平方公里，镇内存有28条古街，数百座明清古建筑，117处革命旧址和87幅红军石刻标语。在这山秀水美、历史悠久、文化厚重，建造了独具特色的街市民居，沉淀了灿烂丰硕的地域文化。完毕后返回酒店入住。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
                 景点：【恩阳古镇】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：团队用餐     晚餐：团队用餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">巴中图腾丽景酒店/维也纳酒店/恒丰酒店/江北宾馆/智选酒店/月光之星   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团队用餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴中锦江饭店/希尔顿花园   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴中--光雾山.米仓山--巴中   （120公里约2小时）
-[...1 lines deleted...]
-                酒店出发，乘车前往光雾山镇，光雾山风景区不仅自然山水秀丽，而且也是一座底蕴深厚的文史宝库。光雾山景区有580平方公里，面积大，气势壮观，峰林俊美，山泉密布，素有“天下红叶第一山”的美誉；游览【米仓山国家森林公园】（当地人被称为大坝景区，含门票，未含观光车60元/人自理）首先映入的【天然画廊】，犹如一幅幅油画，错落有致的树木枝干与黄叶相互呼应；沿途有许多景点，主要有铁炉坝生态观光园、巴山游击队纪念馆、贾郭山、天然画廊、牟阳故城、温带珍稀植物园、黑熊沟、香炉山、大小兰沟等景点；【黑熊沟】沟内错落着一涧乱石，河中间怪石嶙峋，浪花飞溅，河水清澈，瀑布成群，河的边上有一条步道，步道两边绿树成阴，小树郁郁葱葱，大树高耸参天，老藤粗壮缠绕，漫步其间，清凉爽爽，心旷神怡，后前往【大小兰沟】整条沟飘落着许多红叶，溪水不大，蜿蜒曲折， 在时间允许下可自行索道前往【香炉山】（不含往返缆车150元/人）海拔2300米天，红叶挂满枝头，彩林景观让人心旷神怡，山峰险峻突兀，高耸层叠，众山环抱，浑然一体，山峰之间时有云雾缭绕，云雾山岚冉冉升腾，远望酷似一座巨型香炉，故名香炉山。游览完毕后，乘车前往汉中，入住酒店。   
+                巴中—光雾山.米仓山 （120公里，约2小时）—南江  （60公里，约1小时）
+                <w:br/>
+                酒店出发，乘车前往光雾山镇，光雾山风景区不仅自然山水秀丽，而且也是一座底蕴深厚的文史宝库。光雾山景区有580平方公里，面积大，气势壮观，峰林俊美，山泉密布，素有“天下红叶第一山”的美誉；游览【米仓山国家森林公园】（当地人被称为大坝景区，含优惠门票，不含观光车60元）首先映入的【天然画廊】，犹如一幅幅油画，错落有致的树木枝干与黄叶相互呼应；沿途有许多景点，主要有铁炉坝生态观光园、巴山游击队纪念馆、贾郭山、天然画廊、牟阳故城、温带珍稀植物园、黑熊沟、香炉山、大小兰沟等景点；【黑熊沟】沟内错落着一涧乱石，河中间怪石嶙峋，浪花飞溅，河水清澈，瀑布成群，河的边上有一条步道，步道两边绿树成阴，小树郁郁葱葱，大树高耸参天，老藤粗壮缠绕，漫步其间，清凉爽爽，心旷神怡，后前往【大小兰沟】整条沟飘落着许多红叶，溪水不大，蜿蜒曲折， 在时间允许下可自行索道前往【香炉山】（往返缆车150元/人，自理）海拔2300米天，红叶挂满枝头，彩林景观让人心旷神怡，山峰险峻突兀，高耸层叠，众山环抱，浑然一体，山峰之间时有云雾缭绕，云雾山岚冉冉升腾，远望酷似一座巨型香炉，故名香炉山，游览完毕后，乘车前往南江入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：光雾山景区观光车为循环班车，人满即走，红叶节期间会出现等车、排队、以及团队上到不同观光车现象请知悉；
                 <w:br/>
                 2：光雾山景区面积大，景点比较分散，观光车上下地方不在同一个地方，请结伴同行，记住导游集合时间和集合地点；
                 <w:br/>
                 3：为更加充分游览光雾山，此天不安排中餐，请自备干粮或前往大坝小吃街用餐；
                 <w:br/>
                 4：光雾山红叶最佳观赏时间为10月中旬-11月中旬，树叶变红、与当年的天气、日照、温度有着密切关系，红叶观赏以当季天气而定，敬请理解！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【米仓山国家森林公园】
                 <w:br/>
                 自费项：【米仓山国家森林公园】观光车60元/人，【香炉山】往返缆车150元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -705,217 +700,217 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴中图腾丽景酒店/维也纳酒店/恒丰酒店/江北宾馆/智选酒店/月光之星  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">南江世纪朝阳酒店/南江大酒店/天悦玺尔顿/温泉旅游酒店 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴中--阆中古城（180公里，约2.5小时）--广元（135公里，约2小时）
-[...5 lines deleted...]
-                完毕后乘车前往广元入住酒店。
+                南江— 十八月潭（40公里，约1小时）—广元. 武曌天街（246公里，约3小时）
+                <w:br/>
+                酒店出发，乘车前往【十八月潭】（含优惠门票，不含景区中转车20元） 其间森林茂密、瀑潭众多，密布着18个恍若神造仙成的瀑潭，潭形似月桂，以花岗石为底，古木镶边，瀑潭相连，一步一景，令人心旷神怡；从峡谷口溯流而上，十八个水潭依次为仙女潭、玉兔潭、星月潭、桂花潭、千翠潭、婚纱瀑布潭、四方潭、回龙潭、赵公潭、五彩潭、宝石潭、月牙潭、情侣潭、云梯潭、长寿潭、吉云潭、神童潭、金龟潭，又被称为“川东北的九寨沟”。 一入秋天，层林尽染，万山红遍，素有“月潭赛九寨，红叶天下绝”的美誉。
+                <w:br/>
+                完毕后，下午乘车前往广元后前往【武曌天街】以女皇故里唐风主题的街区，漫步街巷，沉浸式体验利州盛唐烟火，品地道小吃，后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【阆中古城】
-[...1 lines deleted...]
-                自费项：【阆中古城】自理景区小门票和电瓶车
+                景点：【十八月潭】
+                <w:br/>
+                自费项：【十八月潭】景区中转车20元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：团队用餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">广元柏纳酒店/丽呈酒店/君兰大酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">广元丽呈酒店/兰欧国际酒店/逸尚东方酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广元--昭化古城--九寨 （290公里约6小时）
-[...1 lines deleted...]
-                早餐后乘车前往【昭化古城】四川省历史文化名镇。古城风貌依旧，历史文化底蕴丰厚。是国家AAAA级景区、一座中国建制的活化石之城，古城至今已有2300多年历史，是中国古代最早推行郡县制管理的县治地之一，是名符其实的“巴蜀第一县”有"天下第一山水太极"自然奇观之美誉；古城建筑群布局合理，现存的四条大街，五条小巷均用当地青砂石板按三横两纵、中间高两侧低的瓦背风格随坡就势而成，且街巷之间"丁"字相连，具有"道路交错相通，城门不相对"的军事防御特色。完毕后经过木鱼、文县，抵达九寨沟口，入住酒店。
+                广元—昭化古城—九寨 （290公里，约4.5小时）
+                <w:br/>
+                早餐后，乘车前往【昭化古城】四川省历史文化名镇。古城风貌依旧，历史文化底蕴丰厚。是国家AAAA级景区、一座中国建制的活化石之城，古城至今已有2300多年历史，是中国古代最早推行郡县制管理的县治地之一，是名符其实的“巴蜀第一县”有"天下第一山水太极"自然奇观之美誉；古城建筑群布局合理，现存的四条大街，五条小巷均用当地青砂石板按三横两纵、中间高两侧低的瓦背风格随坡就势而成，且街巷之间"丁"字相连，具有"道路交错相通，城门不相对"的军事防御特色。
+                <w:br/>
+                完毕后抵达九寨沟口，乘车前往【中查沟】一个藏族山村，秋天的中查沟红叶流丹，层林尽染，宛如画卷，不仅景色优美，而且还有古老的藏族村寨，其神秘的藏族民俗风情和人文资源别具特色，可体验藏式祈福：亲手挂经幡、迎风撒隆达、顺时针转白塔、静心念经祈福，沉浸式感受藏族信仰文化。完毕后前往沟口酒店，办理入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【昭化古城】
+                景点：【昭化古城】、【中查沟】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：入住酒店赠送晚餐，不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨西姆山居/九寨度假村/九寨丽呈别院/港威瑞逸/鑫源酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩/丽呈君顿酒店/森林山居酒店   或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -975,201 +970,208 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨西姆山居/九寨度假村/九寨丽呈别院/港威瑞逸/鑫源酒店  或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">九寨沟度假村/丽呈睿轩/丽呈君顿酒店/森林山居酒店  或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                九寨--黄龙（120公里约2.5小时）--成都/或川主寺
-[...1 lines deleted...]
-                早餐后，乘车经过川主寺，抵达【黄龙风景区】（游览3-4小时；含优惠门票，未含：上下缆车120元、电瓶车20元、以及黄龙定位耳麦30元）黄龙风景名胜区位于阿坝藏族羌族自治州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。参观完毕后经过川主寺抵达高铁站，乘动车返回成都入住酒店。
+                九寨—黄龙（120公里约2.5小时）—成都/或川主寺
+                <w:br/>
+                早餐后，乘车经过川主寺，抵达【黄龙风景区】（含优惠门票、游览3-4小时，不含：上下缆车120元、电瓶车20元、以及黄龙定位耳麦30元）黄龙风景名胜区位于阿坝藏族羌族自治州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。参观完毕后经过川主寺抵达高铁站，乘动车返回成都后入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1：黄龙海拔高3900米，建议根据自己身体情况量力而行；
+                1：黄龙五彩池海拔约3600米，建议根据自己身体情况量力而行；
                 <w:br/>
                 2：黄龙游览方式可：①乘缆车往返（往返120元）；②单程乘坐缆车（单程80元，步行下山）；③徒步行走；
                 <w:br/>
-                3：川青铁路在松潘县有三个高铁站：松潘站/黄龙九寨站/黄胜关站，我社根据动车票情况选择出票站点，请知悉。
-[...1 lines deleted...]
-                4：如因秋天旺季动车紧张或不可抗拒因素，我社将调整住宿目的地，改为入住川主寺，第七天前往成都，请知悉！
+                3：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
+                <w:br/>
+                4：川青铁路在松潘县有三个高铁站：松潘站/黄龙九寨站/黄胜关站，我社根据动车票情况选择出票站点，请知悉。
+                <w:br/>
+                5：如因旺季动车紧张或不可抗拒因素，我社将调整住宿目的地，改为入住川主寺，第六天前往成都，请知悉！
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
                 景点：【黄龙风景区】
                 <w:br/>
                 自费项：【黄龙风景区】上下缆车120元、电瓶车20元、以及黄龙定位耳麦30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都西郊雅爵酒店/礼悦大酒店/馨乐庭酒店/豪庭酒店 或不低于以上标准酒店；    或 川主旭日仙阁/国宾/雪域蕃坊/岷江豪庭酒店 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都嘉廷酒店/礼悦酒店/臻悦豪廷酒店/馨乐廷  或不低于以上标准酒店；    或 川主旭日仙阁/国宾/雪域蕃坊/岷江豪庭酒店 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都 --广州（参考航班：）
-[...3 lines deleted...]
-                游览【锦里古街】古街是川西仿古建筑，青石板小路，大红的灯笼，黑瓦、灰墙、青苔、翠竹、酒肆、戏楼...明清时代的建筑无不给人以古朴宁静的感受，颇有特色的“小吃区”，汇集了四川的名小吃：牛肉焦饼、张飞牛肉、久久丫..让人唇齿留香，富有浓郁三国特色和川西民俗的店铺让人目不暇接；
+                成都— 宽窄巷子—三星堆—广州（参考航班：）
+                <w:br/>
+                酒店早餐后，前往游览【宽窄巷子】（游览约1小时），宽窄巷子是一张有着悠久历史成都名片，在这里您能触摸到历史在这里留下的痕迹，也能体味到咱们成都最原滋原味的休闲生活方式；是成都市三大历史文化保护区之一。
+                <w:br/>
+                结束后乘车前往【三星堆博物馆】（含优惠门票，不含自助耳麦讲解30元）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，国家4A级景区，集文物收藏保护、学术研究和社会教育于一体，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物。走进三星堆，开启时光穿梭之门，揭开古蜀国2000年神秘历史。
                 <w:br/>
                 完毕后乘车前往成都机场，乘机（飞行约2小时）抵达广州结束行程！
                 <w:br/>
                 <w:br/>
+                特别说明：因三星堆每日限流，如未约到票则改游【武侯祠】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆；无费用退出，请知悉。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1. 赠送游览景点如因航班以及动车车次原因无法游览，无费用退减。
                 <w:br/>
                 2. 此团是综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解。
                 <w:br/>
                 3. 以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
+                <w:br/>
+                景点：【三星堆博物馆】
+                <w:br/>
+                自费项：【三星堆博物馆】自助耳麦讲解30元
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1235,63 +1237,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至成都双程特惠经济舱机票（未含航空保险）机场建设税。含单程动车组二等座火车票（不保证同车厢连坐）；我社将会尽力安排同车厢连坐。如：动车票为团队票，不可单张票退票或改签，敬请游客注意；
                 <w:br/>
-                2、用车：当地空调旅游车（7-45座，根据实际人数调整，保证每人一正座）。
+                2、用车：当地空调旅游车（根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。不含景交：米仓山观光车60元、九寨观光车90元（必须乘坐）；
-[...1 lines deleted...]
-                不含景交：黄龙往返缆车120元、黄龙电瓶车20元、光雾山米仓山-香炉山往返缆车150元、阆中古城电瓶车20元（非必须自愿选择）；
+                4、门票：含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。特惠线路，任何优惠不退 。不含景交：①不含景交：：米仓山观光车60元、十八月潭中转车20元、九寨观光车90元（需要乘坐）；
+                <w:br/>
+                ②不含景交：光雾山米仓山-香炉山往返缆车150元、黄龙上下缆车120、黄龙电瓶车20元以及定位定位耳麦30元、三星堆耳麦30元，（自愿选择）；
                 <w:br/>
                 5、小童（2-未满12周岁）：含动车组二等座半票、含餐、车位；不占床位、门票自理。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
-                7、用餐：8正6早（房费含早不用不退），餐标30-40元/人，全程餐（3个特色餐：豆腐宴、巴中土碗香、牦牛肉汤锅）、（沟内晚餐为房费套餐，房费含早，不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
+                7、用餐：7正6早（房费含早不用不退），餐标40元/人，全程餐（3个特色餐：光雾山土鸡煲、牦牛肉汤锅、巴中十大碗）、（沟内晚餐为房费套餐，房费含早，不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量）。团队桌餐、全程不用不退餐，请见谅。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1307,51 +1309,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：米仓山观光车60元、九寨观光车90元（必须乘坐）。不含：九寨保险10元、黄龙往返缆车120元、黄龙电瓶车20元、黄龙定位耳麦30元、光雾山米仓山-香炉山往返缆车150元、阆中古城电瓶车20元人；（非必须自愿选择）、《走进藏民家访》自费150-180元/人、《藏羌歌舞表演》自费180-280元/人。
+                6、不含：①不含景交：：米仓山观光车60元、十八月潭中转车20元、九寨观光车90元（需要乘坐）；
+                <w:br/>
+                ②不含景交：光雾山米仓山-香炉山往返缆车150元、黄龙上下缆车120、黄龙电瓶车20元以及定位耳麦30元、三星堆耳麦30元，（自愿选择）；；《走进藏民家访》自费150-180元/人、《藏羌歌舞表演》自费180-280元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1450,173 +1454,173 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">必须消费：米仓山观光车60元/人、九寨沟观光车旺季90元/人</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米仓山观光车60元、十八月潭中转车20元、九寨观光车90元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 150.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 170.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自愿消费：黄龙上下往返缆车120元、定位耳麦30元、黄龙电瓶车20元、光雾山米仓山-香炉山往返缆车150元、阆中古城电瓶车20元</w:t>
+              <w:t xml:space="preserve">光雾山米仓山-香炉山往返缆车150元、黄龙上下缆车120元、黄龙电瓶车20元以及定位耳麦30元、三星堆博物馆 自助耳麦讲解30元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨走进藏家家访</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1787,51 +1791,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2095,51 +2099,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>