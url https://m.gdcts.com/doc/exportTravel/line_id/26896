--- v3 (2026-03-18)
+++ v4 (2026-05-24)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爱尚温德姆】云南昆大丽双飞六天丨石林丨理想帮丨磻溪村S湾丨大理古城丨玉龙雪山大索道丨蓝月谷丨束河古镇行程单</w:t>
+        <w:t xml:space="preserve">【爱尚温德姆】云南昆大丽双飞一动六天（晚机）丨石林丨理想帮丨磻溪村S湾丨大理古城丨玉龙雪山大索道丨蓝月谷丨束河古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-昆明 AQ1119/1855-2145/CZ3489/1855-2130
-[...1 lines deleted...]
-                昆明-广州 AQ1120/2255-0100/CZ3500/2015-2225
+                去程：广州-昆明 3U8206/1910-2130
+                <w:br/>
+                回程：昆明-广州 3U8205/1540-1745
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -573,115 +573,117 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州→飞机→昆明（飞机直飞约2小时）
                 <w:br/>
+                始发地→昆明接团→入住酒店→自由活动
+                <w:br/>
+                <w:br/>
                 全天：各地乘机/动车抵达昆明长水机场/昆明南站后，恭候多时的接机/接站人员将以最温暖的笑容迎接你的到来，带领您前往我们精心挑选酒店。
                 <w:br/>
                 <w:br/>
                 若您有闲暇，请查收这一份精心为您挑选昆明热门打卡攻略--【吃逛一条龙】
                 <w:br/>
                 ▶钱王府：云南钱王“王炽”，当年英国《泰晤士报》排名前10的世界首富，虽然旧宅不让进，但外围拍照就已经非常出片了！
                 <w:br/>
                 ▶酒杯楼：也称对月楼，当时为了庆祝抗战胜利而修建，现在是小姐姐们的打卡胜地。
                 <w:br/>
                 ▶聂耳故居：聂耳是云南的骄傲，老街就是他以前生活过的地方，这里免费，周一休息。
                 <w:br/>
                 ▶景星花鸟珠宝世界：挂饰、摆件、民族服饰、茶服、古玩珠宝，楼下花鸟鱼虫、家宠、野趣……随随便便就可以逛个把小时。
                 <w:br/>
                 ▶东方书店：原址复刻1926年的东方书店，浓浓的历史文化气息。
                 <w:br/>
                 ▶盆栽一条街：日常都卖盆栽绿植，节假日，盆栽鲜花就来争奇斗艳了！
                 <w:br/>
                 ▶正义坊&amp;南屏步行街&amp;昆明老街&amp;祥云街&amp;顺城&amp;金马碧鸡坊：这里是昆明市区繁华中心，片区相接，玩乐和网红美食应有尽有，导航【南屏步行街】既可到达片区。
                 <w:br/>
                 ▶美食推荐：多哥水傣族风味、景星园罐罐米线、昆明冠生园老牌糕点、德宏傣舍小吃研究院、我在老街等你菌火锅……
                 <w:br/>
-                <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、由于出发港口多、航班/动车时间不确认，故第一天和最后一天昆明安排接送组接送，期间无导游。
                 <w:br/>
                 2、满10成人派全陪，全陪选择某一港口出港陪同，其他港口客人自行前往，或遇资源紧张等情况，全陪会直接在昆明等候贵宾。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">戴斯精选温德姆酒店(昆明滇池会展中心店) 、昆明官渡古镇麦客达温德姆酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">昆明戴斯精选温德姆酒店(昆明滇池会展中心店) 、昆明官渡古镇麦客达温德姆酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -939,51 +941,51 @@
                 2、玉龙雪山海拔4000m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
                 <w:br/>
                 3、旺季游览期间，索道游客集中，有可能会出现排队现象，请您耐心等待；
                 <w:br/>
                 4、雪山上气候温度较低，游览时请注意防寒保暖。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：雪山餐包     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">丽江阳春白雪大酒店、铂悦酒店、璟瑞酒店、银座酒店、滇程酒店、海龙云鹤酒店、维嘉国际酒店，鸿一笔酒店、吉钰酒店、高球之家或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1083,59 +1085,66 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明→斗南花市→飞机→广州（飞行约2小时）
                 <w:br/>
+                斗南花市→晚机赠送大观楼和官渡古镇→送团返回温馨的家
+                <w:br/>
+                <w:br/>
                 早上：酒店自助早餐
                 <w:br/>
-                上午：前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排集散市场，这里有特色商品，有需要可以带一份伴手礼回家哦，送亲人送朋友。备注：因行程是打包优惠价格，如当天1230以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
-[...5 lines deleted...]
-                <w:br/>
+                上午：前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排集散市场，这里有特色商品，有需要可以带一份伴手礼回家哦，送亲人送朋友。备注：因行程是打包优惠价格，如当天12:30以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
+                <w:br/>
+                       后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
+                <w:br/>
+                下午：晚上19点后航班赠送前往游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。
+                <w:br/>
+                后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
+                <w:br/>
+                【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准。
+                <w:br/>
+                备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
                 <w:br/>
                 3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
                 <w:br/>
                 4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1215,51 +1224,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地豪华酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
-                3、用餐：含5早6正，赠送雪山营养餐包，正餐3元/人+特色餐40元/人（酒店房费含早，不用不退，如有特殊用餐需备注），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：含5早6正，赠送雪山营养餐包，正餐30元/人+特色餐40元/人（酒店房费含早，不用不退，如有特殊用餐需备注），10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 备注：此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1357,51 +1366,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广东新云美国际旅行社有限公司，许可证号：L-GD-100115，质监电话：020-83371233。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东新云美国际旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团 10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1640,51 +1649,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>