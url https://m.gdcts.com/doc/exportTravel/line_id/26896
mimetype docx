--- v4 (2026-05-24)
+++ v5 (2026-06-17)
@@ -406,51 +406,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ✅  5A精选：玉龙雪山大索道、丽江古城、昆明石林，在自然和文化课堂里收藏共同的惊叹号
                 <w:br/>
                 ✅  贴心旅程：升级大理动车返回昆明，把时间留给更美好的时光
                 <w:br/>
                 ✅  老饕玩法：桃源苍洱大观线
                 <w:br/>
                 【音乐酒吧车】乘坐专属定制行走的音乐吧，和宝贝一起欢唱移动KTV，车轮上的家庭音乐会
                 <w:br/>
                 【洱海生态廊道】骑行于苍洱，赠旅拍航拍，用镜头定格家庭笑脸
                 <w:br/>
                 【金花共舞】与白族金花共同起舞，同乐于苍洱大观
                 <w:br/>
-                【喜洲古镇有风小院】体验国家级非物质文化遗产，完成专属扎染，把非遗记忆带回家
+                【白族扎染】体验国家级非物质文化遗产，完成专属扎染，把非遗记忆带回家
                 <w:br/>
                 ✅  特色美食：楚雄长街宴彝族篝火晚餐+风味餐，篝火映红家人的脸庞，欢声笑语一起舞
                 <w:br/>
                 ✅  尽情尽兴：畅游大理古城、丽江古城，在浓郁的民族风情中，享受静谧的小时光
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -810,51 +810,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 楚雄→大理（行驶约180公里，2.5小时）
                 <w:br/>
                 行程：圣托里尼·理想邦-乘坐音乐酒吧车-廊道骑行-航拍旅拍-扎染
                 <w:br/>
                 <w:br/>
                 早上：酒店自助早餐
                 <w:br/>
                 上午：前往大理（约2.5小时车程）我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 下午：前往桃源苍洱大观线。游览如下：
                 <w:br/>
                 第一站:【乘坐音乐酒吧车】：到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色。（20分钟）
                 <w:br/>
                 第二站：【生态廊道骑行】：可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆。（30分钟）
                 <w:br/>
                 第三站：【航拍、旅拍】：专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化。（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】：廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
-                第五站：前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
+                第五站：前往体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
                 <w:br/>
                 晚上：晚餐体验原汁原味风土人文，参与篝火晚会载情歌舞，跳一段白族打跳舞，听白儿女唱着古老的白族歌谣，火光摇曳，星汉灿烂，感受一场传承文化的时光穿梭旅行。鼓起勇气加入人群中，围着火堆手拉手，跳一次白族专属的广场舞，是令人难忘的体验。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1649,51 +1649,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>