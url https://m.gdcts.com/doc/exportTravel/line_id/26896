--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1649,51 +1649,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>