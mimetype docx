--- v0 (2026-06-03)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爱尚腾冲】云南腾冲芒市瑞丽 双飞纯玩5天丨芒市大金塔丨大银塔丨云峰山景区丨北海湿地丨梦幻腾冲丨热海景区丨和顺古镇行程单</w:t>
+        <w:t xml:space="preserve">【爱尚腾冲】云南腾冲芒市瑞丽 双飞纯玩5天（早对中）丨芒市大金塔丨大银塔丨银杏村丨热海景区丨和顺古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,124 +345,136 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 去程：广州-芒市CZ2025/0740-1030
                 <w:br/>
-                回程：芒市-广州CZ6500/1830-2115
+                回程：芒市-广州CZ2026/1130-1355
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                ★直飞航班：广州-芒市 MU6439/0820-1145        芒市-广州 MU6440/1245-1510
+                <w:br/>
+                广州-芒市 CZ2025/0740-1045        芒市-广州 CZ2026/1130-1355
+                <w:br/>
                 ★品质保证：一价全含0自费，纯玩品质收客无忧
                 <w:br/>
-                ★特别赠送：特别赠送云峰山温泉&amp;感受天然温泉SAP（自备泳衣）
-[...3 lines deleted...]
-                ★道教腾冲：【云峰山景区】-“道教名山”登临无限意，欲穷险地，难忘九隘八关
+                ★特别赠送：南甸伴山温泉&amp;感受天然温泉SPA，沉浸式解锁山野暖汤治愈时光（自备泳衣）
+                <w:br/>
+                        热海景区VIP速通电瓶车，免排队省心游览
+                <w:br/>
+                免费体验天然温泉足浴+古法养生拔水罐，舒缓旅途疲惫
+                <w:br/>
+                            银杏村限定音乐下午茶（下午茶+乐队歌手演唱+非洲手鼓教学）
+                <w:br/>
+                银杏村便装旅拍，定格秋日金色浪漫（每个家庭4-5张精修电子照片）
+                <w:br/>
+                ★住宿升级：特别升级1晚南甸伴山温泉酒店
+                <w:br/>
+                ★金色童话：3000多棵古银杏被秋天染成金色，银杏村像被阳光住满了
+                <w:br/>
+                ★温泉奇观：【热海景区】--大滚锅、珍珠泉、蛤蟆嘴、美女池、鼓鸣泉、怀胎井等奇观
                 <w:br/>
                 ★文明奇观：【勐焕大金塔】--堪称中国第一金佛塔，亚洲第一空心佛塔
                 <w:br/>
-                ★魅力古镇：【和顺侨乡】--“中国十大魅力名镇之首”
+                ★魅力古镇：【和顺侨乡】--“中国十大魅力名镇周之首“，青砖古巷、侨韵悠长，藏着滇西最温柔的烟火与岁月沉淀
                 <w:br/>
                 ★文化景观：【一寨两国】缅甸的母鸡到中国来下蛋，中国的瓜藤爬到缅甸去结果
                 <w:br/>
-                ★温泉奇观：【热海景区】--大滚锅、珍珠泉、蛤蟆嘴、美女池、鼓鸣泉、怀胎井等奇观
-[...2 lines deleted...]
-                <w:br/>
                 ★特色美食：【腾药宴】--是将中药与食材相结合的补益养生膳食
                 <w:br/>
                 【孔雀宴】--将原来傣味的制作方式以孔雀形象的造型呈现在食客的面前
                 <w:br/>
                 【铜瓢牛肉】--火锅采用老式的风炉，不用煤气或是电磁炉，而是原生态烧环保炭烹煮
                 <w:br/>
-                【土锅子】--腾冲人舌尖上的“火山热海”、“腾冲式火锅”，原汁原味的腾冲味道
+                【银杏宴】--把腾冲的金色秋天端上餐桌，每一口都是时光的味道
+                <w:br/>
+                秒懂行程：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -579,413 +591,400 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州直飞芒市→接机→大银塔+大金塔→夜游傣族古镇
-[...5 lines deleted...]
-                后夜游芒市【傣族古镇】（游60分钟），古镇内，你可以亲手体验傣族传统手工艺，感受指尖流淌的文化温度；或是换上傣族服饰，化身傣家儿女，在竹楼前留下一抹倩影。论是白天的古朴宁静，还是夜晚的灯火阑珊，傣族古镇都像一幅流动的画卷，让人流连忘返。后入住酒店休息。
+                广州→飞机→芒市接机→千佛大银塔→勐焕大金塔→傣族古镇→芒市广场
+                <w:br/>
+                上午：请贵宾于广州白云国际机场集合乘机（参考航班：广州-芒市MU6439/0820-1145或广州-芒市 CZ2025/0740-1045 ）飞往滇西边境的”黎明之城”——芒市，接机。享用午餐。
+                <w:br/>
+                下午：游览芒市纯白色的浪漫——【千佛大银塔】（游约40分钟），在云南德宏，藏了座“泰姬陵”，在风铃声中闪闪发光，以纯白色为主色调的银塔，显得十分安静平和，外观是傣王 宫的建筑风格，很有有异域风情，置身银白色调的景观建筑氛围，圣洁庄严，纯色无染，人与景相融，树与花交相辉映，不论白天还是夜晚，不论用相机还是手机拍摄，随手一拍便是一幅幅佳作。游览芒市的信仰坐标——【勐焕大金塔】（游约40分钟）该塔堪称中国第一金佛塔，亚洲第一空心佛塔，属南亚傣王宫的建筑风格，有着深厚的民族文化内涵，是芒市地区一个十分醒目的标志性建筑。
+                <w:br/>
+                接着前往国家4A级旅游景区芒市【傣族古镇】（游60分钟），古镇内，你可以亲手体验傣族传统手工艺，感受指尖流淌的文化温度；或是换上傣族服饰，化身傣家儿女，在竹楼前留下一抹倩影。论是白天的古朴宁静，还是夜晚的灯火阑珊，傣族古镇都像一幅流动的画卷，让人流连忘返。【芒市广场】芒市，傣语为“黎明之城”，是中华人民共和国云南省德宏傣族景颇族自治州州府所在地，是一个典型的以傣族、景颇族、德昂族、阿昌族、僳僳族为主的少数民族边境县市。芒市广场就位于该城市之中。芒市民族风情浓郁，景色秀丽，被国内外誉为“孔雀之乡”、“黎明之城”，是历代皇宫贡米“遮放米”的故乡。那里正上演着更震撼的文化盛宴，国家级非物质文化遗产“目瑙纵歌”开启常态化夜间展演。每晚19:30至21:00，在瑙双、瑙巴的带领下，身着盛装的各族群众与八方来客肩并肩、同踩鼓点，木鼓与铓锣的铿锵节奏响彻广场。目瑙示栋高耸矗立，长刀与彩扇在灯光下交织翻飞，万人同舞的磅礴气势消融了所有民族与地域的界限，让白日的旅途奔波在这“天天有约”的非遗狂欢中化为酣畅淋漓的心灵共振。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芒市圣水湖畔、锦泰酒店、云雾酒店、柏亚酒店、香莱华、玉景潭或不低于以上标准</w:t>
+              <w:t xml:space="preserve">芒市芒市橙市星驹酒店、雅斯特酒店、浩枫温德姆、圣水湖畔、云雾酒店、柏亚酒店、香莱华、玉景潭或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芒市→瑞丽→一寨两国→姐告国门→热海公园→云峰山温泉浴→住云峰山温泉酒店
-[...10 lines deleted...]
-                如遇云峰山温泉酒店会议/政府征用/满房等无资源情况，则云峰山酒店换为同级别酒店，赠送云峰山景区换为赠送司莫拉佤族寨，温泉改为赠送热海浴谷温泉。带来不便，敬请谅解。
+                芒市→瑞丽一寨两国→姐告国门→入住南甸伴山温泉酒店
+                <w:br/>
+                上午：酒店自助早餐。芒市汽车前往瑞丽（约1.5小时车程），抵达后游览国家 AAA 级景区、著名的中缅边境 71 号界碑所在地【一寨两国】（参观约1.5小时）参观傣族村寨，国境线将一个傣族村寨一分为二 ，成为典型的“一个寨子两个国家”地理奇观，村里的老百姓语言相通，习俗相同，他们同走一条路，共饮一井水，同赶一场集，和睦相处，世代传承，见证着友好的中缅友谊和源远流长的胞波情谊。闻名的“缅甸的母鸡到中国来下蛋，中国的瓜藤爬到缅甸去结果”特别景观指的也是这里。游览【姐告国门】（车程约30分钟，游览约30分钟）中缅姐告国门口岸为国家级的边贸口岸，是中国对缅贸易陆路通道最繁忙的地区之一，姐告口岸分为三座宏伟建筑，依边境而建，中间为主国门，右边为货物通道，左边为人员通道，三条通道共同构成了瑞丽姐告口岸的“一国门两通道”，雄伟壮观、气势恢宏，是来德宏必打卡点之一。
+                <w:br/>
+                下午：车赴梁河，入住梁河【南甸伴山温泉酒店】，是云南滇西新晋的森林温泉度假目的地，被住客评价为“半山藏古院，满眼青山流云”。酒店依山而建，建筑采用南宋风格合院设计，青砖碧瓦、红门铜锁，与周围山林融为一体。森林覆盖率极高，空气清新，是名副其实的天然氧吧！依托93℃高热自涌偏硅酸泉水，经检测为可直接饮用的理疗级温泉水。房间户户推窗见景，以中式古典木作为主，风格沉稳雅致。住客评价普遍称赞“环境清幽、服务贴心、性价比高！在这里您可以放松的体验天然温泉，洗去一身的疲惫（自备泳衣、泳裤）。
+                <w:br/>
+                特别提示：如遇南甸伴山温泉酒店温泉酒店会议/政府征用/满房等无资源情况，则酒店换为同级别酒店，带来不便，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲云峰山温泉酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">梁河南甸伴山温泉酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                云峰山景区→北海湿地→梦幻腾冲→住腾冲
-[...5 lines deleted...]
-                晚上：晚餐后赠送大型歌舞视觉盛宴《梦幻腾冲》（表演时间约 90 分钟，赠送项目不用不退费），将腾冲开天劈地的历史和现状逐一向观众和世人讲述，立体多样地呈现了腾冲的魅力，以舞蹈、歌曲、杂技、音乐小品等形式，多角度地展现了腾冲从古至今的历史及文化，立体、全面的舞台表演，穿越时空隧道，让观众“身临其境”，展现极边之地腾冲的自热文化、历史文化、现实生活的独特魅力。结束后入住酒店。
+                热海公园VIP套餐→银杏村→住腾冲
+                <w:br/>
+                上午：酒店自助早餐。后游览国家级三大地热公园【热海公园】（车程约30分钟，赠送速通VIP电瓶车礼遇、天然足浴、古法养生拔水罐体验）——这不是一次普通游览，是一场以大地体温为名的身心疗愈。深入热海，VIP电瓶车为您省去步履之劳，穿行于氤氲蒸汽之间。停驻大滚锅畔，感受96℃地热泉涌的磅礴生命力。尊享天然地热足浴，让富含多种矿物质的温泉水浸润足底，驱散旅途疲惫。体验传承千年的古法拔水罐，借地热之气疏通经络，在热气蒸腾中完成一次身心的深度对话。在这里你还会看到云南十八怪之鸡蛋栓着卖，蛤蟆嘴、珍珠泉、姐妹泉，怀胎井、热海石、大滚锅、浴谷、美女池等构成，最高水温达102度，是中国地热疗养的最佳之地。气泉热泉很多，其中最为壮观的便是大滚锅。
+                <w:br/>
+                下午：下午前往腾冲著名的江东【银杏村】（赠送音乐下午茶+便装旅拍），江东村银杏除具有古老和天然连片等特色外，还有一个特点就是“村在林中，林在村中”相互依托。村民的房屋就错落有致地分布在空地的四周，在房前屋后，到处都有大大小小的银杏树，到了古银杏村的感觉就是“满地的黄金！”。银杏村的银杏树，古老而古朴，有声有息，隐于群山环抱，现于农庄炊烟之间。石板路上铺满了掉落的银杏叶，小河上漂浮着银杏叶，连风里打转的，还是银杏叶——这里本就是一片“满村尽是黄金叶”的世外桃源。赠送【音乐下午茶】（含下午茶+乐队歌手演唱+非洲手鼓教学）在银杏树下，喝的不是茶，是腾冲秋天最慢的一下午。【便装自由旅拍】（每个家庭4-5张精修电子照片再自由打卡您喜欢的银杏树下，用相机记录与千年银杏美好回忆！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲维也纳酒店、建安酒店、麦田印象假日酒店、香榭丽大酒店、东方轩逸假日酒店、民航酒店或不低于以上级别</w:t>
+              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或不低于以上级别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                边贸集市→滇西抗战纪念馆→和顺古镇→品尝松花糕→住腾冲
+                边贸集市→滇西抗战纪念馆→和顺古镇→住腾冲
                 <w:br/>
                 上午：酒店自助早餐。前往参观【腾冲边贸集市】（车程约30分钟，游览约2小时）是集翡翠原石采买、成品加工、批发零售为一体的大型国营翡翠交易市场，曾一度是我国翡翠交易的核心企业之一，对中国翡翠产业的发展，具有举足轻重的地位。
                 <w:br/>
-                下午：乘车前往【滇西抗战纪念馆】（逢周一闭馆，参观约1小时），滇西抗战纪念馆始建于1944年，位于腾冲县城西南来凤山下，是第二次世界大战期间,腾冲人民为纪念中国远征军第20集团军抗日阵亡将士及死难民众而修建的。它是抗战中全国最早建立的抗日烈士陵园,而且保存完整、规模空前,现为国家重点文物保护单位。
-[...3 lines deleted...]
-                被誉为“中国十大魅力名镇之首”。和顺古名阳温暾，现称和顺镇，因境内一条小河绕村而过，更名“河顺”，后取“士和民顺”之意，雅化为和顺乡。和顺历史文化悠久，以华侨出国历史长、侨属多而成为我省著名的侨乡。这里还是《北京爱情故事》、《我们来了》的取景地，主要游览全国最大的乡村图书馆、文昌宫、洗衣亭、龙潭、艾思奇故居。赠送品尝【松花糕】“松花糕”是腾冲的小吃，以松花粉、红豆制成，上层金黄，下层酱紫，铺展在绿色的芭蕉叶上，色彩分明，看上去十分新奇。小小的一块松花糕方方正正，几口便能吃完，但当它渐渐融化在唇齿之间，那温润香甜的感觉却可直达心田，萦绕不散、久久难忘，像一位老友，给我无限的怀念。
+                下午：乘车前往【滇西抗战纪念馆】（逢周一闭馆，参观约1小时），滇西抗战纪念馆始建于1944年，位于腾冲县城西南来凤山下，是第二次世界大战期间,腾冲人民为纪念中国远征军第20集团军抗日阵亡将士及死难民众而修建的。它是抗战中全国最早建立的抗日烈士陵园,而且保存完整、规模空前，现为国家重点文物保护单位。
+                <w:br/>
+                后游览【和顺古镇】（车程约 80分钟，游览约2小时，含门票）和顺古镇始建于明代，因小河绕村而过故名“河顺”，后文人雅士取“士和民顺”之意而更名为“和顺”。和顺古镇是云南省著名的侨乡，更是茶马古道重镇、西南丝绸之路的必经之地。曾被誉为“中国十大魅力名镇之首”。这里还是《北京爱情故事》、《我们来了》的取景地，主要游览全国最大的乡村图书馆、文昌宫、洗衣亭、龙潭、艾思奇故居。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">腾冲维也纳酒店、建安酒店、麦田印象假日酒店、香榭丽大酒店、东方轩逸假日酒店、民航酒店或不低于以上级别</w:t>
+              <w:t xml:space="preserve">腾冲玉洲酒店、世纪金源C座、建安酒店、格林东方酒店、玉景潭温泉酒店、曼诏酒店或不低于以上级别</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                腾冲绮罗古镇→芒市新玩厂→飞广州→返回温馨的家
-[...5 lines deleted...]
-                后根据航班时间乘车前往机场乘机（参考航班：芒市-广州 CZ6500/18:30--21:15）飞返广州，结束愉快行程。
+                根据航班→飞广州→返回温馨的家
+                <w:br/>
+                上午：酒店自助早餐。后根据航班时间送芒市机场，乘机返回温馨的家！（参考航班：芒市-广州MU6440/1245-1510或芒市-广州 CZ2026/1130-1355）
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1038,51 +1037,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州飞芒市往返团队机票（航班、机型、时间以及来回地点以出票为准，含机场建设费及燃油税。团队机票一经出票后不得改签退票，取消费用全损，只退税）。
                 <w:br/>
                 2、门票：含行程所列景区首道大门票，不含未注明景区小交通费用（特别提示：①由于云南旅游景点多为提前制卡制度，一旦制卡费用已产生无法申退，故制卡后不退门票费用。②因我社门票是旅行社团体采购的优惠打包价，已低于各类优惠卡数值，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策，无费用可退，不受理任何优惠门票退费申请。
                 <w:br/>
                 ③由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。
                 <w:br/>
                 3、酒店：含4晚酒店住宿，为标准双人间含每人每天一床位（小孩价不占床位）。
                 <w:br/>
-                4、膳食：含4早9正（八菜一汤、正餐餐标40元/人，菌火锅餐标50元/人，特色餐：孔雀宴+腾药宴+铜瓢牛肉），房费含早餐未用不退、正餐为统一安排，如临时取消用餐不予退费，如团人数不足10人时，菜品将酌情作出相应减少或退餐处理。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                4、膳食：含4早7正（八菜一汤、正餐餐标40元/人，特色餐：孔雀宴+腾药宴+铜瓢牛肉+银杏宴），房费含早餐未用不退、正餐为统一安排，如临时取消用餐不予退费，如团人数不足10人时，菜品将酌情作出相应减少或退餐处理。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 5、保险：我社赠送云南旅游组合保险每人一份。
                 <w:br/>
                 6、导游：行程中安排国家持证导游上岗，保证服务。10成人以上安排导游，10人以下师兼导。
                 <w:br/>
                 7、小童（2-11岁）：只含半正餐餐费、车位、机票；不占床位、不含门票、不含早餐（早餐费用按入住酒店前台收费规定，由家长现付），小孩也不享受赠送景点，全程超高门票自理。。 
                 <w:br/>
                 8、购物点：纯玩不进店。景区商店、行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1174,51 +1173,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团 10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团 10人成团（广东拼团）出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1420,51 +1419,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>