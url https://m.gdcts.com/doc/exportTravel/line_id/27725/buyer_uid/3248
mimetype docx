--- v0 (2026-03-03)
+++ v1 (2026-04-29)
@@ -2203,51 +2203,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>