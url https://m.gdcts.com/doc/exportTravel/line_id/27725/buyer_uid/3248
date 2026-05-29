--- v1 (2026-04-29)
+++ v2 (2026-05-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【闽赣10城】江西福建动车8天｜严选旅居｜珍享美食｜半山半海｜赣州婺源｜武夷山平潭｜泉州厦门｜漳州土楼行程单</w:t>
+        <w:t xml:space="preserve">【闽赣10城】江西福建动车8天｜严选旅居｜珍享美食｜半山半海｜赣州上饶｜武夷山平潭｜泉州厦门｜漳州土楼行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,53 +402,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 24小时旅行管家服务，每天一瓶水，轻松出行，全程无忧！
                 <w:br/>
                 严选旅居：全程安排各地经济型酒店，拒绝打包早，更舒适惬意，安心睡眠！
                 <w:br/>
                 贴心安排：赠旅游三宝（充气U型枕、眼罩、隔音耳塞）；赠小彩旗、大合唱等精美彩蛋！
                 <w:br/>
                 珍享美食：拒绝团餐厅，品尝各地特色美食，海鲜大咖+武夷茶宴+客家九大簋，舌尖美味！
                 <w:br/>
-                人间秘境：篁岭：阳春三月-去赏古村梯田花海！满山遍野的油菜花连城一片金色的海洋！
-[...1 lines deleted...]
-                福建山海交融，历史悠久，人文荟萃。
+                人间秘境：上饶灵山景区；不用暴走、不用虐腿，索道+扶梯直达山顶，懒人也能轻松拿捏山野。
                 <w:br/>
                 福建孕育了丰富的福建精神，即是革命老区，又是闽南文化、客家文化、海丝文化、闽越文化等，特色鲜明、内涵深刻。
                 <w:br/>
                 福建省旅游资源丰富，有世界自然文化遗产、多个国家级风景名胜区、历史文化名城古镇等。
                 <w:br/>
                 习大大：绿水青山就是金山银山，福建以其高达66.8%的森林覆盖率而闻名，生态之城不仅拥有美丽的山水景观，还被誉为中国最适合养老的地方之一。
                 <w:br/>
                 位于中国东南沿海，既是“一带一路”战略的重要节点，也是海上丝绸之路的起点之一。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -649,59 +647,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                婺源：篁岭 → 武夷山
-[...7 lines deleted...]
-                优惠政策：65岁以上 包含门票和往返索道套票优惠价格85元人。
+                上饶：灵山风景区 → 武夷山
+                <w:br/>
+                早餐后，根据导游约定时间，前往上饶灵山“天空之境”，上饶灵山坐落于江西上饶市广信区北部，是国家级风景名胜区、国家 4A 级景区，道家列为天下第三十三福地。总面积约 160 平方公里，拥有罕见的环状花岗岩峰林，72 座山峰连绵如仰卧的 “睡美人”，主峰天梯峰海拔 1496 米，历代文人如王安石、辛弃疾等都曾留下咏赞之作上饶灵山风景名胜区管理委员会。乘坐高空观光索道缓缓攀升，脚下是连绵竹海与幽深峡谷，远处 72 峰如巨龙蜿蜒，形似天然睡美人轮廓渐显。随着海拔升高，云雾在峰林间流动，一步一景，宛如步入仙境。抵达山顶后首站便是天空之镜观景台，超大镜面倒映蓝天、奇峰与流云，人立其上如踏云而行，是灵山必拍的标志性景观。旁侧悬崖栈道凌空而建，凭栏远眺，群山奔涌、云海翻涌，视野极为开阔。
+                <w:br/>
+                费用自理：  灵山门票票价格：包含索道送天梯价格为175元/人。
+                <w:br/>
+                优惠政策：60岁以上 包含索道送天梯优惠价格140元人。
                 <w:br/>
                 随后车赴世界遗产地、“碧水丹山”、“奇秀甲东南”之美誉 -- 武夷山（车程约3小时），“碧水丹山、奇秀甲东南”山不高却有高山之气魄，水不深亦集水景之大成，人在画中游的意境。抵达后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内用餐     午餐：正餐餐标30元/人，具体用餐以实际安排为准。     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1333,65 +1329,67 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 必消景区小交通：武夷山环保车 85 元（费用为景区必须小交通，现付导游）
                 <w:br/>
                 必消自费套餐：398元/人（车导服务+3个特色餐（海鲜大咖+武夷茶宴+客家九大簋） +篝火晚会+土楼KTV）
                 <w:br/>
-                婺源篁岭门票票价格：包含门票和往返索道的套票价格为170元/人。
-[...1 lines deleted...]
-                优惠政策：65岁以上 包含门票和往返索道套票优惠价格85元人。
+                灵山门票票价格：包含索道送天梯价格为175元/人。
+                <w:br/>
+                优惠政策：60岁以上 包含索道送天梯优惠价格140元人。
                 <w:br/>
                 1、因交通延误、天气、自然灾害等不可抗力原因导致的额外费用、需客人自理。
                 <w:br/>
                 2、因自身违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用。
                 <w:br/>
                 3、不占床位游客不含早餐。
                 <w:br/>
                 4、当地导游会推荐自费项目、客人自愿参加。
                 <w:br/>
                 5、赠送的景点不去不给予退任何费用、此产品以为优惠产品、任何证件或老人、小孩在无任何减免政策。
                 <w:br/>
                 6、因厦门鼓浪屿船票需要预约，为了保障游客利益，使游览更加顺畅不减少景点前提情况下，游览顺序可前后调整。
+                <w:br/>
+                7、厦门海岛天气多变，部分景区开放时间不稳定，无法提前确认，需当日到场询问。因此【海上豪华游轮看金门188元/人】【灵玲动物王国·大闹天宫演艺秀228元/人】【老院子风情园·闽南传奇秀228元/人】【鼓浪屿蜡像馆88元/人】【百年鼓浪屿88元/人】【无动力帆船出海158】【屿见闽南·时光幻境158】【海上明珠塔登塔+球幕影院168】，需视情况经导游推荐自费参加。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2203,51 +2201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>