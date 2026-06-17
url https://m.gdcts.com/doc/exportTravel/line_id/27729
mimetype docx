--- v2 (2026-03-18)
+++ v3 (2026-06-17)
@@ -1011,50 +1011,54 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州-芽庄往返机票及税金；
                 <w:br/>
                 2、全程行程所列星级酒店标准间（4晚靠海边四星酒店参考：奇迹、国王塔、槟榔、丹卓黄金、圣越或不低于同档次酒店）；
                 <w:br/>
                 3、行程所列用餐（全程4早3正餐，正餐餐标做￥40元/人/餐）；
                 <w:br/>
                 4、空调旅游车(根据团队人数安排9-45座空调旅游车，保证每人1正座)；
                 <w:br/>
                 5、行程中所列景点首道门票（非注明自费项目）；
                 <w:br/>
                 6、中文导游服务。
+                <w:br/>
+                7、燃油附加费升幅
+                <w:br/>
+                8、越南落地签+导游服务费￥550元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1070,53 +1074,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅游意外保险；
                 <w:br/>
                 2、航空公司燃油附加税临时升幅及超重物品托运费；
                 <w:br/>
                 3、始发地到广州机场来回程交通；
                 <w:br/>
                 4、自费项目以及景区内的小景点或交通车等额外费用；
                 <w:br/>
                 5、个人开支及人力不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差￥600元/人（如遇自然单间需补单间差或加床处理）；
                 <w:br/>
-                7、越南落地签+导游服务费￥550元/人（需与团费一起支付）；
-[...1 lines deleted...]
-                8、除自由活动外，不可离团。
+                7、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2178,53 +2180,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、12周岁以下小孩不占床不含早餐需加收￥300元/人，若占床需加收￥800元/人；
                 <w:br/>
                 2、12-18岁的未成年人必须占床，需加收￥800元/人；
                 <w:br/>
                 3、持港澳台护照、外籍护照需加收￥500元/人；
                 <w:br/>
-                4、不含越南落地签+导游服务费￥550元/人（需与团费一起支付）；
-[...1 lines deleted...]
-                5、单房差￥600元/人（如遇自然单间需补单间差或加床处理）；
+                4、单房差￥600元/人（如遇自然单间需补单间差或加床处理）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2318,51 +2318,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>