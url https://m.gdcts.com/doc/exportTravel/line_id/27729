--- v4 (2026-07-11)
+++ v5 (2026-09-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【越南】畅享越南芽庄五天精华团丨南方航空丨广州往返丨五指岩丨占婆塔丨芽庄大教堂丨加丽娜文化村行程单</w:t>
+        <w:t xml:space="preserve">【越南】畅享越南芽庄五天精华团丨南方航空丨广州往返丨五指岩丨占婆塔丨芽庄大教堂行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -398,51 +398,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【豪华接待】：甄选 南方航空正点航班 ，拒绝红眼航班！
                 <w:br/>
                 【升级住宿】：全程入住靠海边四星酒店！
                 <w:br/>
                 【越式美食】：越南特色簸箕餐、出海海鲜餐、著名“三宝餐”
                 <w:br/>
-                【精彩行程】：五指岩、占婆塔、芽庄大教堂、加丽娜文化村 、龙山寺
+                【精彩行程】：五指岩、占婆塔、芽庄大教堂、长山民俗文化村 、龙山寺
                 <w:br/>
                 【欢乐畅玩】：出海三岛游（珊瑚岛、燕岛、竹岛）。。。
                 <w:br/>
                 【休闲享受】：越南滴滴壶咖啡、SKY LIGHT空中下午茶 。
                 <w:br/>
                 【特别赠送】：网红牛油果冰淇淋
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -808,53 +808,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄大教堂 — 加丽娜文化村 — 龙山寺 —  牛油果冰淇淋 — 土特产超市
-[...1 lines deleted...]
-                酒店内享用早餐后，前往参观【芽庄大教堂】（参观约50分钟），其是一座哥特式教堂，建于1928～1933年，也很有法国味，教堂有钟塔和美如锦花、绘满《圣经》故事的天窗玻璃，石头建造的内部墙壁给人清凉之意。教堂外是繁杂吵嚷的街头，教堂内则静谧平和，俨然另～个世界。教堂每天早晚举行弥撒活动，常能在门外听见诵经声或唱诗班美如天籁的歌声。续前往参观【乳胶店】（停留约120分钟），自由选购乳胶制品产品，包括枕头、床垫等等。然后前往参观【加丽娜文化村】，文化村距离芽庄市区8-10公里，是临湖而建的休闲娱乐度假村，在这里可以尝到越南著名的“三宝餐”。午餐后前往参观【龙山寺】（参观约50分钟），其建于1889年，之后曾经整修、重建，才成为今日华丽的样子。一进入正殿就可以看到许多佛像围绕着一个莲花池，墙壁上有许多佛教壁画。寺后的山上有一座白色大佛，目光向下抚视，好像是在守护整个城市，一般从山上往下看。续前往参观【丝绸店】或【南洋宝芝林店】（停留约120分钟），选购蚕丝纺织制品，各类丝织制品，围巾披肩等（或选购越南国字号保健品，如安宫牛黄丸、南洋片仔黄等）。然后特别赠送品尝芽庄网红【牛油果冰淇淋】，丝滑的牛油果配上甜而不腻奶味足的冰淇淋，撒上一些香甜的椰丝，脆口的椰子片入口即化，甜而不腻。后途经【土特产超市】，可自由参观选购土特产（此超市属于休息店，不属于购物店）。随后送回酒店休息。
+                芽庄大教堂 — 长山民俗文化村 — 龙山寺 —  牛油果冰淇淋 — 土特产超市
+                <w:br/>
+                酒店内享用早餐后，前往参观【芽庄大教堂】（参观约50分钟），其是一座哥特式教堂，建于1928～1933年，也很有法国味，教堂有钟塔和美如锦花、绘满《圣经》故事的天窗玻璃，石头建造的内部墙壁给人清凉之意。教堂外是繁杂吵嚷的街头，教堂内则静谧平和，俨然另～个世界。教堂每天早晚举行弥撒活动，常能在门外听见诵经声或唱诗班美如天籁的歌声。续前往参观【乳胶店或者鱼油店】（停留约120分钟），自由选购乳胶制品产品，包括枕头、床垫（或者鱼油产品等等）。然后前往参观【长山民俗文化村】，特色的文化体验型景点，以越南54个民族传统文化为主题的人造文化园区‌，集中展示雕刻、陶瓷、沙画、书法、乐器等手工艺品制作过程，你可以边走边看、甚至动手体验。另外园区里常有现场传统音乐演奏（用越南本土乐器），声音和花园氛围叠在一起很加分。午餐安排品尝越南著名的“三宝餐”。餐后前往参观【龙山寺】（参观约50分钟），其建于1889年，之后曾经整修、重建，才成为今日华丽的样子。一进入正殿就可以看到许多佛像围绕着一个莲花池，墙壁上有许多佛教壁画。寺后的山上有一座白色大佛，目光向下抚视，好像是在守护整个城市，一般从山上往下看。续前往参观【南洋宝芝林店】（停留约120分钟），选购越南国字号保健品，如安宫牛黄丸、南洋片仔黄等）。然后特别赠送品尝芽庄网红【牛油果冰淇淋】，丝滑的牛油果配上甜而不腻奶味足的冰淇淋，撒上一些香甜的椰丝，脆口的椰子片入口即化，甜而不腻。后途经【土特产超市】，可自由参观选购土特产（此超市属于休息店，不属于购物店）。随后送回酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：三宝餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1288,68 +1288,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乳胶店</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乳胶制品（枕头，床垫，抱枕等）</w:t>
+              <w:t xml:space="preserve">乳胶店 或者 鱼油店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乳胶制品（枕头，床垫，抱枕等）或者鱼油产品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1359,68 +1359,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丝绸店（或南洋宝芝林店）</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">装饰，首饰、越南特色服饰奥黛，床上用品等产品（或越南国字号保健品，如安宫牛黄丸、 南洋片仔黄等产品）</w:t>
+              <w:t xml:space="preserve">南洋宝芝林店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">越南国字号保健品，如安宫牛黄丸、 南洋片仔黄等产品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2318,51 +2318,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>