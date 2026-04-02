--- v1 (2026-03-07)
+++ v2 (2026-04-02)
@@ -1958,51 +1958,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>