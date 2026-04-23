--- v2 (2026-04-02)
+++ v3 (2026-04-23)
@@ -1480,51 +1480,53 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程经济或豪华酒店双人标准间住宿，新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
                 6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标午餐/晚餐30纽币/餐/人，10正6早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8. 小孩收费：
+                8.全程服务费￥900/人
+                <w:br/>
+                9. 小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1544,56 +1546,859 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.  个人旅游意外保险费、新冠保险和航空保险费；
                 <w:br/>
                 2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
                 6.   其他未约定由旅行社支付的费用：单房差￥4000/人（6晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
-                7.全程服务费￥900/人（报名时交齐，大小同价）。
-                <w:br/>
                 特别备注：
                 <w:br/>
                 A：持ADS签证，旅途中不可离团；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米福峡湾之旅：【旅游巴士+游船】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                米福峡湾之旅：【旅游巴士+游船】
+                <w:br/>
+                “世界第八奇观”、新西兰最美丽的峡湾--米福尔峡湾，欣赏由亿万年冰河在解冻期奔向大海行程的壮观景色，陡峭山势令人赞叹，举目皆是瀑布，森林，高山湖泊，雪峰。隐藏在雨林中壮美的萨瑟兰大瀑布汹涌的流水从陡峭的峡谷里奔腾而下，后面南阿尔卑斯山的雪峰在阳光下闪闪发光。这里还有可爱的众多的南极生物，如企鹅，海豚和海狮。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 357.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米佛尔峡湾游船+固定翼飞机往返皇后镇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                米佛尔峡湾游船+固定翼飞机往返皇后镇
+                <w:br/>
+                若您既想从高空上一览山脉的延绵起伏，又想在海面上感受被丛山峻岭包围的震撼感。那么这个趟奇妙旅程，您一定不要错过!
+                <w:br/>
+                从皇后镇起飞，将带您穿越南阿尔卑斯山脉，进入峡湾国家公园，探索神秘的西海岸。原始气息的森林，雄山峻岭、冰川还有湖泊，将一一呈现在您的眼前。随后，将乘坐游船穿越米佛尔峡湾，气势磅礴的瀑布和陡峭险峻的山势，这些都将触动您的内心深处，感受到人类对大自然的一种本能的敬畏。您可以在船上与同伴一起观赏美景。如果运气好的话，您还会遇到一些“当地原住民”-毛皮海豹，海豚和罕见的峡湾凤冠企鹅!回程皇后镇坐固定翼飞机节省时间！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 749.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">米佛尔峡湾游船+直升机往返</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                米佛尔峡湾游船+直升机往返
+                <w:br/>
+                英国作家路德亚德把这里称作“世界第八大奇迹”。是新西兰最大的国家公园，也是世界最大的公园之一。从蒂阿瑙湖开始向南岛西海岸出发直到游船码头，这一路的景观一直是作家、艺术家试图用语言描绘的对象。（含一次直升机降落观景）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 1,595.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库克山直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库克山：直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 655.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OXBOW冒险公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                OXBOW冒险公园：竞速漂移快艇➕极限越野漂移车➕飞碟射击
+                <w:br/>
+                冒险者天堂--Oxbow冒险公园,位于被山脉，绝壁，酒庄及酿酒场包围着的吉布森山谷地区。
+                <w:br/>
+                a竞速漂移快艇
+                <w:br/>
+                真实感受在水上飞驰的快感!乘坐这个专门度身订造的4座竞速漂移快艇，这也是世界唯一的4座竞速漂移快艇，在尖叫时享受其带来的快感!
+                <w:br/>
+                b极限越野漂移车
+                <w:br/>
+                在新西兰找最好的越野体验，非极限越野漂移车莫属了!越野车经过独特专有的设计，能去任何地方，这也是皇后镇独一无二的体验。
+                <w:br/>
+                c飞碟射击
+                <w:br/>
+                在新西兰最壮丽的景观下来一场健康的飞碟射击比赛。
+                <w:br/>
+                在我们经验丰富的教练一对一指导下，确保飞碟射击能成功发射。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 409.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机观光之旅（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：直升飞机观光之旅Southern Glacier Experience（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 720.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇跳伞：12000英尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                皇后镇跳伞：12000英尺
+                <w:br/>
+                皇后镇被誉为【世界冒险之都】，作为纽西兰双人高空跳伞的发源地，这里也是极限运动爱好者体验跳伞的热门地点之一。享受翱翔天际的刺激感同时，俯瞰壮观的卓越山脉与瓦卡蒂普湖，这样的景致不论是第一次体验跳伞的新手还是经验丰富的老手都将为之着迷！跃出机舱门，以每小时200公里的终极数度感受25~60秒的自由落体。全称由经验丰富的教练带领你遨游天际，保证你玩得尽兴又安心！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 430.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇跳伞：15000英尺</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                皇后镇跳伞：15000英尺
+                <w:br/>
+                皇后镇被誉为【世界冒险之都】，作为纽西兰双人高空跳伞的发源地，这里也是极限运动爱好者体验跳伞的热门地点之一。享受翱翔天际的刺激感同时，俯瞰壮观的卓越山脉与瓦卡蒂普湖，这样的景致不论是第一次体验跳伞的新手还是经验丰富的老手都将为之着迷！跃出机舱门，以每小时200公里的终极数度感受25~60秒的自由落体。全称由经验丰富的教练带领你遨游天际，保证你玩得尽兴又安心！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 535.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夏特欧瓦峡谷喷射快艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夏特欧瓦峡谷喷射快艇
+                <w:br/>
+                沙特欧瓦河坐落在新西兰南岛皇后镇,两旁是风景壮丽而狭窄的沙特欧瓦河峡谷。河水水流湍急,贯穿整个狭窄险峻的峡谷，其独特的地理因素再加上周边美景,使喷气快艇成为这一带十分盛行的游玩项目。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NZ$(新西兰元) 179.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1958,51 +2763,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2146,50 +2951,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>