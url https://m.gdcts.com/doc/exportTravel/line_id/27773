--- v3 (2026-04-23)
+++ v4 (2026-05-15)
@@ -2763,51 +2763,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>