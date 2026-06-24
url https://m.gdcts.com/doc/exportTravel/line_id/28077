--- v0 (2025-10-03)
+++ v1 (2026-06-24)
@@ -343,124 +343,127 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-昆明CZ3497/07:00-09:35
-[...1 lines deleted...]
-                回程：丽江-广州CZ6604/11:00-13:40
+                去程：广州-昆明CZ3497/0705-0925
+                <w:br/>
+                回程：丽江-广州CZ2112/2200-0045
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、广东独立成团 · 一价全含0自费
+                一、广东独立成团 · 一价全含 · 儿童赠送全程早餐 
                 <w:br/>
                 二、全年保证玉龙雪山冰川大索道 
                 <w:br/>
                 三、16人起派全陪贴心服务、升级2+1头等舱用车
                 <w:br/>
-                四、大理&amp;香拉&amp;丽江4钻酒店，昆明升级1晚温德姆+丽江升级1晚5钻
-[...15 lines deleted...]
-                舌尖美食：①白族特色餐+②大理青麦海景餐+③土司宴
+                <w:br/>
+                A级盛典：5A【丽江古城】+5A【玉龙雪山冰川大索】+5A【普达措国家公园】
+                <w:br/>
+                苍山桃源：①【洱海生态廊道骑行+旅拍、航拍】-苍山洱海间留下温馨家庭足迹
+                <w:br/>
+                ②【音乐酒吧车】-洱海边移动的KTV，全家一起，在洱海边唱响夏天
+                <w:br/>
+                ③【金花打跳】-身着彩衣的金花们，踏歌打跳，全家一起感受这份欢乐
+                <w:br/>
+                交通升级：昆明进、丽江出，不走回头路，最适合家庭出游！
+                <w:br/>
+                深度游玩：特别安排丽江连住2晚，深度游丽江
+                <w:br/>
+                三大古城：漫游①大理古城+②丽江古城+③独克宗古城，自由寻访民族风韵
+                <w:br/>
+                登山观水：玉龙雪山——纳西族的圣山，承载着丰富的民族文化内涵
+                <w:br/>
+                虎跳峡——金沙江切割出的世界深峡，尽显“万马奔腾”的雄奇险峻
+                <w:br/>
+                舌尖美食：①大理海景餐厅+②藏式土司宴
                 <w:br/>
                 超级赠送：蓝月谷电瓶车+雪山能量包（雪山氧气瓶+羽绒服租借+矿泉水）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -579,533 +582,554 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州→始发地→昆明接团→西山→大观楼→昆明老街
-[...5 lines deleted...]
-                【行程备注】大观楼为时令景点，为了让各位体验到不同季节的云南风光，大观楼景点会根据不同时令季节替代安排海埂大坝观鸥/圆通山赏樱花/蓝花楹盛景等景点，具体以导游当地的安排为准。
+                始发地→昆明→→楚雄（飞机约2.5小时，车程约2小时）
+                <w:br/>
+                始发地→昆明接团→大观楼→前往楚雄→长街宴→篝火晚会
+                <w:br/>
+                <w:br/>
+                上午：今日请贵宾于广州机场集合，根据航班时间飞抵昆明（参考航班：广州飞昆明CZ3497/0705-0925仅供参考，具体以通知为准）恭候多时的接机人员将以最温暖的笑容迎接你的到来，前往我们精心挑选酒店。（满16人派全陪，如遇资源紧张等情况，全陪会直接在昆明等候贵宾或不同航班飞抵昆明）
+                <w:br/>
+                下午：午餐后，前往【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。
+                <w:br/>
+                之后乘车前往楚雄，参观神圣图腾的彝人部落，从【祭火大典】开始向远道而来的朋友们诉说本族的传奇故事，如果您不知道左脚舞怎么跳，那就让彝族小伙和姑娘来教你吧！此外，放开小酌，“大口喝酒，大块吃肉”的豪情请尽情挥洒在彝人们盛情的【长街宴】。参与【彝族篝火晚会】载情歌舞，火光摇曳，星汉灿烂，感受一场传承文化的时光穿梭旅行。鼓起勇气加入人群中，围着火堆手拉手，是令人难忘的体验。晚餐后入住酒店休息，特别安排【欢迎水果】。
+                <w:br/>
+                备注：大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/翠湖公园/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准！
+                <w:br/>
+                温馨提示：初上高原，各位贵宾注意休息，避免剧烈运动。昆明昼夜温差较大，注意增添衣物。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">昆明盘龙戴斯精选温德姆酒店（农大店）、戴斯精选温德姆酒店(昆明官渡云大西路店)或不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">楚雄漫汀观海国际酒店、红屋心悦酒店、楚雄都市华庭酒店（龙江公园店）、楚雄曼格酒店（彝人古镇店）或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昆明→大理（车程约4.5小时）→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、 航拍&amp;旅拍+金花共舞+喜洲古镇扎染体验）
-[...1 lines deleted...]
-                上午：酒店自助早餐，后乘车前往大理。
+                楚雄→大理（约180公里，车程约2.5小时）
+                <w:br/>
+                理想邦→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、航拍&amp;旅拍+金花共舞+喜洲古镇扎染体验）
+                <w:br/>
+                <w:br/>
+                上午：早餐后，乘车前往大理。我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托尼里·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 下午：抵达后，前往游览桃源线。游览如下：
                 <w:br/>
                 第一站:【乘坐音乐酒吧车】到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色（20分钟）。
                 <w:br/>
                 第二站:【生态廊道骑行】可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆（30分钟）。
                 <w:br/>
                 第三站：【航拍、旅拍】专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
                 第五站：前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。唐朝尤为兴盛，后来由于历史原因，扎染濒临绝迹。扎染除了在印度、柬埔寨、泰国、印度尼西亚、马来西亚等国保留外，仅在中国的西南少数民族地区仍旧保留使用。
                 <w:br/>
                      后入住大理酒店。
                 <w:br/>
-                晚上：晚餐享用【大理青麦海景晚餐】。落霞与湖光交辉，美食与美酒相伴。品味洱海边极致浪漫的时光。晚餐后入住酒店休息。
+                晚上：晚餐享用【大理洱海海景晚餐】，落霞与湖光交辉，美食与美酒相伴。品味洱海边极致浪漫的时光。晚餐后入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理漫悦M花园酒店、大理理途酒店、大理火车站美仑酒店、景岸逸林酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">大理维也纳洱海站万达店、漫悦M花园酒店、大理理途酒店、大理火车站美仑酒店、景岸逸林酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大理古城-玉龙雪山大索道-蓝月谷-丽江古城
+                大理----丽江（约180公里，2.5小时车程）
+                <w:br/>
+                大理古城-黑龙潭公园-丽江古城
+                <w:br/>
                 <w:br/>
                 上午：早餐后乘车去游览历史文化名城【大理古城】，城内依然保存着大量的明清以及民国时期的建筑，寺庙、书院、教堂等古建筑点缀其间，古老斑驳的城墙与街道，盛名远洋的文献楼，青瓦屋檐的民宅无一不是南诏古国历史的缩影。自由活动中可前往打卡南城门、五华楼、红龙井，更有诸多美食老酸奶、烤乳扇、包浆豆腐、凉鸡米线、木瓜水、各类梅子等。
                 <w:br/>
-                下午：乘车前往丽江，前往玉龙雪山景区，游览国家5A级景区【玉龙雪山】（整个景区约180分钟）。乘坐【冰川大索道】（赠送雪山能量包：防寒服，小瓶氧气）走进冰川公园，攀登雪山栈道，看青山如黛，赏雪山美景。玉龙雪山是中国最南的雪山，也是北半球最南的大雪山。最高海拔5596米， 以险、奇、美、秀著称于世；有时霞光辉映，雪峰如披红纱，娇无比。在碧蓝天幕的映衬下，像一条银色的玉龙在作永恒的飞舞，故名“玉龙山”。随后游览雪山冰川融水汇聚而成的“小九寨”--【蓝月谷】（赠送电瓶车，不坐不退）俗称"白水河"，以其湛蓝如玉的湖水与雄齐秀丽的峡谷风光享誉世界，因湖水湛蓝、山谷呈月牙状而得名，相传是英国作家詹姆斯·希尔顿笔下《消失的地平线》中蓝月亮山谷的原型。
-[...19 lines deleted...]
-                晚上：可自行前往【丽江古城】（含古城维护费）丽江古城属于开放式景区，大家自行游览，游玩后自行返回酒店。自由活动期间，您可前往打卡网红油纸伞街、大水车、夏夏手鼓店等，当然也可以去古城寻觅古今中外荟萃的美食，烤串、鸡豆粉、腊排骨等，自由选择，大饱口福。
+                下午：前往【黑龙潭】，又名玉泉公园、龙王庙，位于云南省丽江市古城区象山脚下，始建于清乾隆二年（1737年），历经清乾隆六十年（1795年）、光绪十八年（1892年）等多次重修，是丽江古城水系源头，泉水汇成面积近4万平方米的水潭。园内分布龙神祠、得月楼、锁翠桥、玉皇阁等明清古建筑，五凤楼、解脱林门楼等明代遗存为后期迁建，形成融汉、藏、纳西风格为一体的建筑群，1996年列为省级文物保护单位，2006年升格为全国重点文物保护单位。后前往【丽江古城】（含古城维护费）丽江古城属于开放式景区，大家自行游览，游玩后自行返回酒店。自由活动期间，您可前往打卡网红油纸伞街、大水车、夏夏手鼓店等，当然也可以去古城寻觅古今中外荟萃的美食，烤串、鸡豆粉、腊排骨等，自由选择，大饱口福。入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江慕伦朗格、丽江途景雅阁度假酒店、丽江隐茂雪山观景精品酒店、丽江茹心禅院、丽江亚俪雪山揽景度假酒店、丽江右见雪山美宿酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">大理维也纳洱海站万达店、漫悦M花园酒店、大理理途酒店、大理火车站美仑酒店、景岸逸林酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                束河古镇→普达措-独克宗古城-土司宴
-[...5 lines deleted...]
-                晚上：品尝【土司宴】(项目赠送，不去不退费用，且无替代项目）即将体验大名鼎鼎的土司宴。它源自古老传统，是款待贵客的盛宴。席间，不仅能品尝到色香味俱佳的地道美食，更有精彩民族歌舞相伴。在这一方桌案前，您将沉浸式感受浓郁民族风情，开启一场独特舌尖文化之旅 。
+                丽江一地
+                <w:br/>
+                丽江-玉龙雪山大索道-印象丽江-蓝月谷
+                <w:br/>
+                <w:br/>
+                上午：乘车前往丽江，前往玉龙雪山景区，游览国家5A级景区【玉龙雪山】（整个景区约180分钟）。乘坐【冰川大索道】（赠送雪山能量包：防寒服，小瓶氧气）走进冰川公园，攀登雪山栈道，看青山如黛，赏雪山美景。玉龙雪山是中国最南的雪山，也是北半球最南的大雪山。最高海拔5596米， 以险、奇、美、秀著称于世；有时霞光辉映，雪峰如披红纱，娇无比。在碧蓝天幕的映衬下，像一条银色的玉龙在作永恒的飞舞，故名“玉龙山”。（备注：玉龙雪山门票为统一提前制卡实名制购买，若退票或改期门票会全损，若至景区因个人原因放弃游览，无法退费，敬请谅解。）后赠送观赏原生态大型实景演出《印象丽江》（赠送项目，不去不退费用，不可抗力因素导致无法游览不退费）由中国最具影响力的导演张艺谋携手王潮歌、樊跃共同执导、历时1年多时间，经上百次修改完成，以雪山为背景，集天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人。
+                <w:br/>
+                随后游览雪山冰川融水汇聚而成的“小九寨”--【蓝月谷】（赠送电瓶车，不坐不退）俗称"白水河"，以其湛蓝如玉的湖水与雄齐秀丽的峡谷风光享誉世界，因湖水湛蓝、山谷呈月牙状而得名，相传是英国作家詹姆斯·希尔顿笔下《消失的地平线》中蓝月亮山谷的原型。入住酒店休息。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、玉龙雪山大索道管理处告知，至2015年起，丽江玉龙雪山风景区参观实行限流政策，游客乘坐大索道前往冰川公园执行实名制预约制度，我社尽量预约大索道门票。如遇预约不成功或者因天气、检修停运或限制游览人数等不可抗力原因不能上大索，则将改为景区应急索道票（云杉坪索道），并退差价80元/人。如两条索道皆限流或停运，将现退差价120元/人不上索道。请知悉敬请理解！
+                <w:br/>
+                2、关于儿童寒暑假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
+                <w:br/>
+                ①身高范围在1.4米或以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格362元（古维50+进山费170元+大索120+电瓶车20+保险2）。
+                <w:br/>
+                ②身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅供参考，具体根据景区现场收费标准来）。
+                <w:br/>
+                ③儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
+                <w:br/>
+                3、玉龙雪山海拔4000m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
+                <w:br/>
+                4、旺季游览期间，索道游客集中，有可能会出现排队现象，请您耐心等待；
+                <w:br/>
+                5、雪山上气候温度较低，游览时请注意防寒保暖；
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.景区人流较大，请注意保管好个人财物。
+                <w:br/>
+                2.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全。
+                <w:br/>
+                3.少数民族聚集地，请尊重少数民族风俗文化，避免不必要麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：土司宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">香格里拉都吉呢咪藏文化主题酒店(独克宗古城店)、安信唐宸大饭店、唐香嘉秀大酒店或同级或不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：雪山餐包     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大理维也纳洱海站万达店、漫悦M花园酒店、大理理途酒店、大理火车站美仑酒店、景岸逸林酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                前往香格里拉→丽江--时轮坛城-大经幡-虎跳峡-乘车返回丽江
-[...12 lines deleted...]
-                3.少数民族聚集地，请尊重少数民族风俗文化，避免不必要麻烦。
+                丽江----香格里拉（约190公里，3.5小时车程）
+                <w:br/>
+                束河古镇-普达措国家公园-土司宴
+                <w:br/>
+                <w:br/>
+                上午：酒店自助早餐后，游览中国魅力名镇【束河古镇】，“夜市荧火，龙门望月，雪山倒映，断碑敲音。鱼水亲人，西山红叶，石莲夜话，柳烟平桥。”丽江著名的束河八景，是马帮几百年踩出的烙印，这里曾是木氏土司的发祥地和纳西集市，现如今成为了游人最爱的丽江休闲之所。随后乘车前往香格里拉。
+                <w:br/>
+                下午：到达香格里拉后，前往【普达措国家公园】处于滇西北“三江并流”世界自然遗产中心地带，以其独特的高原湖泊和湿地生态系统而闻名。蜀都湖看杜鹃醉鱼，参天大树坐落，静立宛若山水屏障，是不可错过的画卷。不同游玩时间应季玩法体验：普达措四季皆美，春季3-5月赏高山草甸与杜鹃花；夏季6-8月消暑乘凉，观赏野花盛放的草甸；秋季9-11月色彩斑斓的密林；冬季12月至次年2月可欣赏雪白下的碧蓝湖波。
+                <w:br/>
+                晚上：品尝【土司宴】(项目赠送，不去不退费用，且无替代项目）即将体验大名鼎鼎的土司宴。它源自古老传统，是款待贵客的盛宴。席间，不仅能品尝到色香味俱佳的地道美食，更有精彩民族歌舞相伴。在这一方桌案前，您将沉浸式感受浓郁民族风情，开启一场独特舌尖文化之旅 。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江慕伦朗格、丽江途景雅阁度假酒店、丽江隐茂雪山观景精品酒店、丽江茹心禅院、丽江亚俪雪山揽景度假酒店、丽江右见雪山美宿酒店或不低于以上标准</w:t>
+              <w:t xml:space="preserve">香格里拉安信唐宸酒店、唐香嘉秀大酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                时轮坛城→丽江→送机→飞→广州
-[...5 lines deleted...]
-                1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
+                香拉--丽江（约190公里，约3小时车程）-始发地（约2.5小时）
+                <w:br/>
+                时轮坛城-独克宗古城-大经幡-虎跳峡-返丽江-飞-始发地
+                <w:br/>
+                <w:br/>
+                上午：酒店自助早餐，前往游览【香巴拉时轮坛城】，坛城于2005年开始建设，经过了十年多的努力，建成了一座非常宏伟高大的建筑，集现代建筑与藏式建筑风格为一体。是目前藏区介绍藏文化及藏传佛教文化较为全面的场所。整个文化中心占地面积为22亩，建筑面积为25131平米。顶层为白塔式镀金金顶。整个建筑在藏区是独一无二的，尤其是外观设计、装修和彩绘方面更为突出。主建筑中心大楼共11层，高约60米，耗资近6亿元人民币的香巴拉时轮坛城文化博览中心。
+                <w:br/>
+                后探秘千年茶马重镇-【独克宗古城】，独克宗古城的石板街就仿佛是一首从一千多年前唱过来的悠长谣曲，接着又要往无限岁月中唱过去。对于穿越茶马古道的马帮来说，独克宗古城，是茶马古道上的重镇，也是马帮进藏后的第一站。随后来到【香格里拉大经幡】经幡面积巨大，数量众多，远远望去仿佛与天相接。经幡色彩斑斓，蓝、白、红、绿、黄五色，分别象征天空、云朵、火焰、大地和光芒 。经幡上写着六字真言，寄托着藏民祈福的心愿，风动经幡，就如同诵经，福泽四方。这里是香格里拉热门的拍照打卡点，晴天时拍照光线充足，色彩饱和度高，非常出片。站在经幡下，以巨大的经幡为背景，无论是拍摄个人写真还是集体合影，都能拍出极具震撼力和艺术感的照片。乘车返丽江，途中游最美世界十大峡谷之一的【虎跳峡】（不含观光扶梯费用，50元/单程、70元/双程，自愿选择）是万里长江第一大峡谷，横穿与哈巴和玉龙雪山之间因猛虎跃江心石过江的传说而得名。
+                <w:br/>
+                晚上：后根据航班时间，送丽江三义机场，贵宾乘机飞回始发地（参考航班：丽江飞广州CZ2112/2200-0045+1，仅供参考，具体以通知为准），结束愉快的云南之旅！
+                <w:br/>
+                温馨提示：1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1150,61 +1174,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州-昆明，  丽江 -广州往返程飞机经济舱特惠机票，航班时间等以航司出票为准； 
-[...3 lines deleted...]
-                2、用餐：5早餐8正餐，餐标40元；早餐均为酒店自助早，不用不退。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                1、住宿：4晚4钻酒店+香格里拉升级1晚5钻酒店。
+                <w:br/>
+                2、用餐：5早餐8正餐+1餐包，团餐餐标40元/人*7，其他50/人*2；早餐均为酒店自助早，不用不退。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 3、门票：含行程所列景区首道大门票，不含未注明景区小交通费用（特别提示：①由于云南旅游景点多为提前制卡制度，一旦制卡费用已产生无法申退，故制卡后不退门票费用。②因我社门票是旅行社团体采购的优惠打包价，已低于各类优惠卡数值，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策，无费用可退，不受理任何优惠门票退费申请。③由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。
                 <w:br/>
                 3、用车：根据收客人数安排车型，保证每人1正座。
                 <w:br/>
-                4、导游：持有中国导游证的中文导游，当地分段导游服务【10成人起安排地陪导游，10成人以下安排司机兼向导】（提别说明：为保证成团率，此线路为广东拼团线路，第一天和最后一天是接送组师傅负责接送，师傅会提前短信或电话联系您约定集合时间地点，注意留意手机信息，及时回复确认。接送期间无导游陪同，请注意；昆明导游第一天上团，带完大理古城行程下团，丽江导游到大理接贵宾带完丽江下团，中甸导游带完中甸行程下团，第六天返丽江车上无导游）。
+                4、导游：持有中国导游证的中文导游，当地分段导游服务【10成人起安排地陪导游，10成人以下安排司机兼向导】（提别说明：为保证成团率，此线路为广东拼团线路，第一天和最后一天是接送组师傅负责接送，师傅会提前短信或电话联系您约定集合时间地点，注意留意手机信息，及时回复确认。接送期间无导游陪同，请注意；昆明导游第一天上团，带完大理古城行程下团，丽江导游到大理接贵宾带完丽江下团，中甸导游丽江接团带完中甸送贵宾回丽江下团，中甸导游不送机）
+                <w:br/>
+                5、大交通：含始发地至昆明、丽江至始发地机票（团队票开出后不得签转、更改及退票），含机场建设费，燃油税。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1288,51 +1312,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广东新云美国际旅行社有限公司，许可证号:L-GD-100115，质监电话：020-83371233。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东新云美国际旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团 10人成团（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1534,51 +1558,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>